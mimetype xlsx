--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,96 +239,96 @@
   <si>
     <t>ORD/000672/2023-2024</t>
   </si>
   <si>
     <t>3235/AE/USD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>A.A ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part B :- LDS &amp; FHTC of Barbangalpur Village) in Uluberia-II Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2022-2023</t>
   </si>
   <si>
     <t>649/HD</t>
   </si>
   <si>
-    <t>03/12/2025</t>
+    <t>01/02/2026</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part I :- LDS &amp; FHTC of Part III of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000755/2022-2023</t>
   </si>
   <si>
     <t>654/HD</t>
   </si>
   <si>
-    <t>18/09/2025</t>
+    <t>17/12/2025</t>
   </si>
   <si>
     <t>ASHOKE ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part E :- LDS &amp; FHTC of Norther Part of Palera Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000750/2022-2023</t>
   </si>
   <si>
     <t>650/HD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B.M ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part Q:- FHTC of Part XI ) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000762/2022-2023</t>
   </si>
   <si>
     <t>661/HD</t>
   </si>
   <si>
-    <t>07/05/2025</t>
+    <t>21/06/2025</t>
   </si>
   <si>
     <t>SR TRADING CORPORATION</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part G :- LDS &amp; FHTC of Part I of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000753/2022-2023</t>
   </si>
   <si>
     <t>652/HD</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>JOY GURU TRADING</t>
   </si>
   <si>
     <t>Work Order for Sinking of 7 (Seven) Nos. 250 X 150 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Augmentation of Bamunhati PWSS (3 nos) &amp; Kamina PWSS (2 nos) &amp; Barramnagar PWSS (2 nos) of Uluberia - II Block of Uluberia Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000881/2022-2023</t>
   </si>
@@ -491,54 +491,66 @@
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part M :- LDS &amp; FHTC of Part VII of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000759/2022-2023</t>
   </si>
   <si>
     <t>658/HD</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>ARINDAM ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part N:- LDS &amp; FHTC of Part VIII of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000760/2022-2023</t>
   </si>
   <si>
     <t>659/HD</t>
   </si>
   <si>
-    <t>21/06/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>S.B ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection with existing distribution pipeline and newly sunk replaced T.Well at old Head works site of Bamunhati PWSS of Uluberia-II Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>1075/AE/USD</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2535,110 +2547,171 @@
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>156</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N27" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="P27" s="4">
         <v>10.66</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K28" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="L28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="P28" s="4">
+        <v>4.14</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1129.3</v>
+      </c>
+      <c r="P29" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>