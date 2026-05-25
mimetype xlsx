--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -239,66 +239,66 @@
   <si>
     <t>ORD/000672/2023-2024</t>
   </si>
   <si>
     <t>3235/AE/USD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>A.A ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part B :- LDS &amp; FHTC of Barbangalpur Village) in Uluberia-II Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2022-2023</t>
   </si>
   <si>
     <t>649/HD</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>02/04/2026</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part I :- LDS &amp; FHTC of Part III of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000755/2022-2023</t>
   </si>
   <si>
     <t>654/HD</t>
   </si>
   <si>
-    <t>17/12/2025</t>
+    <t>17/03/2026</t>
   </si>
   <si>
     <t>ASHOKE ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part E :- LDS &amp; FHTC of Norther Part of Palera Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000750/2022-2023</t>
   </si>
   <si>
     <t>650/HD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B.M ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part Q:- FHTC of Part XI ) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000762/2022-2023</t>
   </si>
@@ -353,51 +353,51 @@
   <si>
     <t>1594/HD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>M/S SRIKANTA PATRA</t>
   </si>
   <si>
     <t>Laying Distribution System &amp; Providing Household Tap Connection (FHTC) for Augmentation of Bamunhati Piped Water Supply Scheme (Part D :-LDS &amp; FHTC of Mahishrekha Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000106/2023-2024</t>
   </si>
   <si>
     <t>2697/HD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>10/03/2026</t>
+    <t>08/07/2026</t>
   </si>
   <si>
     <t>CONSTRUCTION CORNER</t>
   </si>
   <si>
     <t>Construction of switch room SLOPE ROOF (3.60m x 3.00m) with water supply &amp; sanitary arrangement of Bamunhati PWSS (2nd Tube well) of Uluberia-II Block under Uluberia Sub-Division under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000778/2024-2025</t>
   </si>
   <si>
     <t>1464/HD</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>NOBLE ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of switch room SLOPE ROOF (5.40m x 3.60 m) with water supply &amp; sanitary arrangement at Head Work site of Bamunhati PWSS of Uluberia-II Block under Uluberia Sub-Division under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000621/2024-2025</t>
   </si>
@@ -1100,54 +1100,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1523,54 +1523,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>3.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1889,54 +1889,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>90.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>36.38</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>40.04</v>
       </c>
       <c r="S16" s="4">
         <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2651,54 +2651,54 @@
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>1129.3</v>
       </c>
       <c r="P29" s="8">
-        <v>0</v>
+        <v>43.42</v>
       </c>
       <c r="Q29" s="8">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>