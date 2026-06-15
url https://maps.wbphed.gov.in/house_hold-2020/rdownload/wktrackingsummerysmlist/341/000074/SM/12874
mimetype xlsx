--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,66 +239,66 @@
   <si>
     <t>ORD/000672/2023-2024</t>
   </si>
   <si>
     <t>3235/AE/USD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>A.A ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part B :- LDS &amp; FHTC of Barbangalpur Village) in Uluberia-II Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000751/2022-2023</t>
   </si>
   <si>
     <t>649/HD</t>
   </si>
   <si>
-    <t>02/04/2026</t>
+    <t>31/07/2026</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part I :- LDS &amp; FHTC of Part III of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000755/2022-2023</t>
   </si>
   <si>
     <t>654/HD</t>
   </si>
   <si>
-    <t>17/03/2026</t>
+    <t>01/05/2026</t>
   </si>
   <si>
     <t>ASHOKE ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part E :- LDS &amp; FHTC of Norther Part of Palera Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000750/2022-2023</t>
   </si>
   <si>
     <t>650/HD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B.M ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part Q:- FHTC of Part XI ) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000762/2022-2023</t>
   </si>
@@ -507,50 +507,98 @@
     <t>Work Order for Augmentation of Bamunhati Piped Water Supply Scheme (Part N:- LDS &amp; FHTC of Part VIII of Abhirampur Village) in Uluberia-II Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000760/2022-2023</t>
   </si>
   <si>
     <t>659/HD</t>
   </si>
   <si>
     <t>S.B ENTERPRISE</t>
   </si>
   <si>
     <t>Interconnection with existing distribution pipeline and newly sunk replaced T.Well at old Head works site of Bamunhati PWSS of Uluberia-II Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000318/2024-2025</t>
   </si>
   <si>
     <t>1075/AE/USD</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Retrofitting of Pump house and ancillary work of HW Site, 2nd TW site of Bamunhati W/S scheme at Uluberia-II Block under Uluberia Sub-Division of Howrah Division P.H.E Dte. (SM/12874)</t>
+  </si>
+  <si>
+    <t>ORD/000057/2025-2026</t>
+  </si>
+  <si>
+    <t>60/AE/USD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>MJ ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000006/2025-2026</t>
+  </si>
+  <si>
+    <t>3688/HD</t>
+  </si>
+  <si>
+    <t>04/09/2025</t>
+  </si>
+  <si>
+    <t>RTOR000067/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Augmentation Of Bamunhati w/s scheme, T.W. No.-I, Dist.-Howrah under PHE Dte. Application No- 1008636783 Reference ID- 107096884 SM Code- 12874</t>
+  </si>
+  <si>
+    <t>BILL/01022/2025-2026</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +987,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2631,87 +2679,317 @@
       </c>
       <c r="N28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P28" s="4">
         <v>4.14</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P29" s="4">
+        <v>3.35</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P30" s="4">
+        <v>18.48</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P31" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="P32" s="4">
+        <v>12.25</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>1164.62</v>
+      </c>
+      <c r="P33" s="8">
+        <v>43.42</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>3.73</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>