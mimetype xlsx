--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,72 +248,90 @@
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>4816/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Sinking 2nos. 300 X 200 mm dia and 230 m deep tube well drilling by direct rotary method with 200 mm. dia. PVC. strainer of 30m. length having 300 mm dia. 45m. long PVC housing pipe &amp; 200 mm dia. 155m. long well pipe alongwith 3m blank pipe all complete including cost of materials for Samanti PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2025-2026</t>
   </si>
   <si>
     <t>2574/HD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>G.T.AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Wall writing IEC message along with logo picture etc. of multiple colour as will be supplied by the PHE Dte. On smooth durable wall surface preferably of Govt. premises boundary wall under Panchla Block of Howrah Sadar Sub Division under Howrah Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000639/2023-2024</t>
+  </si>
+  <si>
+    <t>1207/HD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>26/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SUPROVAT GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1434,87 +1452,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>36.04</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1733.55</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>