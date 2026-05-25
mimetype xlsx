--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,225 +113,201 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation of DPR with Route Survey for new piped water supply scheme of Samanti PWSS Under Panchla Block of Howrah Sadar Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>AE/SADAR</t>
   </si>
   <si>
     <t>ORD/000520/2022-2023</t>
   </si>
   <si>
     <t>1947/HD</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>STEELCONC AND ASSOCIATES</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000079/2022-2023</t>
+  </si>
+  <si>
+    <t>446/HD</t>
+  </si>
+  <si>
+    <t>06/02/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Work Order for Sinking of 2 (Two) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Samanti PWSS of Panchla Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>je_how_rws_jagat</t>
+  </si>
+  <si>
+    <t>ORD/000693/2022-2023</t>
+  </si>
+  <si>
+    <t>311/HD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>ZEOLITE FRESH INDIA</t>
+  </si>
+  <si>
+    <t>RTOR000079/2023-2024</t>
+  </si>
+  <si>
+    <t>135/HD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Samanti water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Panchla, District- Howrah under Electrical Division, PHE Dte.</t>
-[...67 lines deleted...]
-  <si>
     <t>Quotation money deposition for new service connection at Samanti PWSS P.H No- III , Dist-Howrah under ED PHED. Application No.-1007542321 dated- 17/02/2024 Ref. ID.- 106478203</t>
   </si>
   <si>
     <t>BILL/06164/2023-2024</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Work Order for Construction of Pump House, Boundary Wall,700 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/6/2012) including Soil Investigation, Rising Main , Laying Distribution Pipeline &amp; Provinding FHTC (6865 nos) For Samanti PWSS at Panchla Block under Howrah Sadar sub Division of Howrah Division, P. H. E. DTE.</t>
   </si>
   <si>
     <t>ORD/000562/2022-2023</t>
   </si>
   <si>
     <t>2500/HD</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>M/S S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Laying Distribution Pipeline &amp; Adopting 2 nos Jack Pushing of 700 mm Dia M.S pipe as Casing to Cross Water carrier Pipe(Between Node Point 198-200 &amp; 53-200 of LDS drawing) on Ranihati-Amta Road of Samanti PWSS at Panchla Block of Howrah District under Howrah Division, P.H.E. Dte. (SM/12562)</t>
   </si>
   <si>
     <t>ORD/000068/2024-2025</t>
   </si>
   <si>
     <t>3106/HD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+    <t>Sinking 2nos. 300 X 200 mm dia and 230 m deep tube well drilling by direct rotary method with 200 mm. dia. PVC. strainer of 30m. length having 300 mm dia. 45m. long PVC housing pipe &amp; 200 mm dia. 155m. long well pipe alongwith 3m blank pipe all complete including cost of materials for Samanti PWSS at Panchla Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2025-2026</t>
+  </si>
+  <si>
+    <t>2574/HD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>G.T.AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Wall writing IEC message along with logo picture etc. of multiple colour as will be supplied by the PHE Dte. On smooth durable wall surface preferably of Govt. premises boundary wall under Panchla Block of Howrah Sadar Sub Division under Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000287/2024-2025</t>
-[...34 lines deleted...]
-  <si>
     <t>ORD/000639/2023-2024</t>
   </si>
   <si>
     <t>1207/HD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>M/S SUPROVAT GHOSH</t>
+  </si>
+  <si>
+    <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from Node section 54 to 200 for the 4.05 km (PMGSY/PWD) road at Samanti PWSS under Panchla Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000180/2024-2025</t>
+  </si>
+  <si>
+    <t>4200/HD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>WALL FORT INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -883,719 +859,656 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>43.41</v>
+        <v>307.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>307.14</v>
+        <v>34.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.12</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>34.42</v>
+        <v>42.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>50</v>
+      </c>
+      <c r="L7" s="4">
+        <v>797</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>42.29</v>
+        <v>3.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.59</v>
+        <v>789.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>433.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>54.93</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P9" s="4">
+        <v>459.55</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>228.52</v>
+      </c>
+      <c r="R9" s="4">
+        <v>49.73</v>
+      </c>
+      <c r="S9" s="4">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>459.55</v>
+        <v>36.04</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>12.48</v>
+        <v>1.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.81</v>
       </c>
       <c r="S11" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>36.04</v>
+        <v>59.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1737.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>701.42</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>40.37</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>