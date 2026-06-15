--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,113 @@
     <t>11/03/2024</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
     <t>M/S SUPROVAT GHOSH</t>
   </si>
   <si>
     <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from Node section 54 to 200 for the 4.05 km (PMGSY/PWD) road at Samanti PWSS under Panchla Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>4200/HD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>WALL FORT INDIA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Samanti water supply scheme, T.W. No.- I, II, III &amp; IV, Block: Panchla, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer5</t>
+  </si>
+  <si>
+    <t>ORD/000153/2022-2023</t>
+  </si>
+  <si>
+    <t>3520/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Banharishpur PWSS [SM/11723], Jujarsah PWSS [SM/10146], Samanti PWSS [SM/12562] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000996/2024-2025</t>
+  </si>
+  <si>
+    <t>229/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1428,87 +1491,276 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>59.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>43.41</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>50</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>5.39</v>
+      </c>
+      <c r="R14" s="4">
+        <v>43.17</v>
+      </c>
+      <c r="S14" s="4">
+        <v>78</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1794.26</v>
+      </c>
+      <c r="P16" s="8">
+        <v>706.81</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>39.39</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>