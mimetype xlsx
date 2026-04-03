--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -314,51 +314,51 @@
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of 600 cum capacity 20 mtr. Staging height RCC Elevated Reservoir as per Departmental Design Drawing including Soil Investigation, Design of Pile foundation &amp; all pipe connections for KHILA PWSS of Udaynarayanpur Block under Howrah Division, P.H.E. Dte. (SM/12270)</t>
   </si>
   <si>
     <t>ORD/000105/2025-2026</t>
   </si>
   <si>
     <t>3083/HD</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>ABDUL HAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>