--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,90 +296,84 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Khila water supply scheme, T.W. No.- I, II &amp; III, Block: Udaynaraynpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000116/2022-2023</t>
   </si>
   <si>
     <t>3554/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of 600 cum capacity 20 mtr. Staging height RCC Elevated Reservoir as per Departmental Design Drawing including Soil Investigation, Design of Pile foundation &amp; all pipe connections for KHILA PWSS of Udaynarayanpur Block under Howrah Division, P.H.E. Dte. (SM/12270)</t>
   </si>
   <si>
     <t>ORD/000105/2025-2026</t>
   </si>
   <si>
     <t>3083/HD</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>ABDUL HAI</t>
+  </si>
+  <si>
+    <t>Work order for temporary Staging arrangements and some allied works for conducting NDT of KHILA Existing OHR of KHILA Pipe W/S scheme at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000926/2024-2025</t>
+  </si>
+  <si>
+    <t>77/RWS</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -933,54 +927,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.03</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1232,54 +1226,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>113</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>71.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.23</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1295,54 +1289,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>102.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>26.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.89</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1358,54 +1352,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>54.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>46.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>85.31</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1421,54 +1415,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>7.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>86.8</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1543,54 +1537,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>620.6</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>185.88</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>29.95</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1606,214 +1600,214 @@
       <c r="I14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>30.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.6</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>41.28</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>13.59</v>
+        <v>158.66</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>158.66</v>
+        <v>1.35</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
-        <v>1190.65</v>
+        <v>1178.41</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>353.51</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>