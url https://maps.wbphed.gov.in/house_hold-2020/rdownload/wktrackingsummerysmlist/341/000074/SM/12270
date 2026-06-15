--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,74 @@
     <t>08/07/2025</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>ABDUL HAI</t>
   </si>
   <si>
     <t>Work order for temporary Staging arrangements and some allied works for conducting NDT of KHILA Existing OHR of KHILA Pipe W/S scheme at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000926/2024-2025</t>
   </si>
   <si>
     <t>77/RWS</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>BISWAJIT BAG</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1740,87 +1764,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>1.35</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>70</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1192</v>
+      </c>
+      <c r="P18" s="8">
+        <v>353.51</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>29.66</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>