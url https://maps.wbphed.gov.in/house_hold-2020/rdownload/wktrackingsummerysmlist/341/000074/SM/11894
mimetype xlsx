--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,114 +236,135 @@
   <si>
     <t>3515/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>3 Nos Construction of Pump House (5.40m x 3.60 m), 3 nos Construction of Boundary Wall at 1st, 2nd &amp;3rd Tube Well Sites, Construction of 350 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/4/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection, Rising Main Pipeline Work From 3rd Pump House, 2nd Pump House to 1st Pump House &amp; OHR, Laying Distribution Pipeline &amp; Providing FHTC (Functional Household Tap Connection) for Augmentation of Domjur (Zone-I) Mahisnala PWSS at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000127/2023-2024</t>
   </si>
   <si>
     <t>2622/HD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>06/07/2026</t>
   </si>
   <si>
     <t>MONDAL PRECISION PVT. LTD.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>4817/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Emergency Restoration of CI/DI Pipeline along with damaged at Node No. 22 to 270 main road due to laying of pipe line of Domjur (Zone-1) Mahishnala PWSS under Howrah Sadar Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>3130/HD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPISE</t>
   </si>
   <si>
     <t>Pipe Carrying Structure for Crossing at Node No. 104 to 109 of Mahishnala PWSS Under Howrah Sadar Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000424/2024-2025</t>
   </si>
   <si>
     <t>867/HD</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Land Development Works (1st, 2nd &amp; 3rd T/W Site) &amp; RCC Retaining Wall of Mahishnala (Zone-1) PWSS at 3rd Tubewell Site at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>1135/HD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>KALIDAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,87 +1658,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>36.93</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.66</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>731.84</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>