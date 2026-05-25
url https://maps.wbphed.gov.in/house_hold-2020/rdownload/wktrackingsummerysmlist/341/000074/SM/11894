--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,92 +222,50 @@
     <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mahisnala Domjur (Zone-I) water supply scheme, T.W. No.- I, II &amp; III, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>ORD/000151/2022-2023</t>
   </si>
   <si>
     <t>3515/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
-  </si>
-[...40 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Emergency Restoration of CI/DI Pipeline along with damaged at Node No. 22 to 270 main road due to laying of pipe line of Domjur (Zone-1) Mahishnala PWSS under Howrah Sadar Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2025-2026</t>
   </si>
   <si>
     <t>3130/HD</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>MONDAL ENTERPISE</t>
   </si>
   <si>
     <t>Pipe Carrying Structure for Crossing at Node No. 104 to 109 of Mahishnala PWSS Under Howrah Sadar Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000424/2024-2025</t>
   </si>
@@ -753,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,54 +874,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1097,54 +1055,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>89.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>61.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69.07</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1437,371 +1395,245 @@
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>411.41</v>
+        <v>42.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>8.36</v>
+        <v>36.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>42.03</v>
+        <v>12.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.72</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>60.96</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>312.08</v>
+      </c>
+      <c r="P15" s="8">
+        <v>72.75</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>23.31</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>