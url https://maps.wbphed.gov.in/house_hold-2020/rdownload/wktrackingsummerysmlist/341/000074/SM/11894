--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,128 @@
     <t>11/04/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Land Development Works (1st, 2nd &amp; 3rd T/W Site) &amp; RCC Retaining Wall of Mahishnala (Zone-1) PWSS at 3rd Tubewell Site at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE Sadar</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>1135/HD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>KALIDAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "T01-57A Bus stand to Amta Road via Nonakundu Sluice Gate" of Domjur Block, Howrah under W.B.S.R.D.A. Howrah Division-I. (Package No WB/09/551).</t>
+  </si>
+  <si>
+    <t>BILL/00090/2025-2026</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "MRL01-Nonakundu Sluice Gate to Anupnagar Hooghly Border" of Domjur Block, Howrah under W.B.S.R.D.A. Howrah Division-I. (Package No WB/09/552).</t>
+  </si>
+  <si>
+    <t>BILL/00093/2025-2026</t>
+  </si>
+  <si>
+    <t>3 Nos Construction of Pump House (5.40m x 3.60 m), 3 nos Construction of Boundary Wall at 1st, 2nd &amp;3rd Tube Well Sites, Construction of 350 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/4/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection, Rising Main Pipeline Work From 3rd Pump House, 2nd Pump House to 1st Pump House &amp; OHR, Laying Distribution Pipeline &amp; Providing FHTC (Functional Household Tap Connection) for Augmentation of Domjur (Zone-I) Mahisnala PWSS at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2023-2024</t>
+  </si>
+  <si>
+    <t>2622/HD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bipra Noapara PWSS [SM/11711], Domjur Zone-I (Mahisnala) PWSS [SM/11894], and Domjur Zone-III (Khasmara) PWSS [SM/11893] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000993/2024-2025</t>
+  </si>
+  <si>
+    <t>224-A/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,70 +789,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1553,87 +1631,390 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>12.66</v>
       </c>
       <c r="Q14" s="4">
         <v>7.72</v>
       </c>
       <c r="R14" s="4">
         <v>60.96</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.38</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="4">
+        <v>411.41</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>143.15</v>
+      </c>
+      <c r="R17" s="4">
+        <v>34.8</v>
+      </c>
+      <c r="S17" s="4">
+        <v>40</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="R18" s="4">
+        <v>10.37</v>
+      </c>
+      <c r="S18" s="4">
+        <v>95</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>741.04</v>
+      </c>
+      <c r="P20" s="8">
+        <v>216.77</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>29.25</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>