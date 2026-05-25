--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,83 @@
     <t>22/04/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Domjur Block)</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>ORD/000230/2025-2026</t>
   </si>
   <si>
     <t>4128/HD</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Land Development Works (1st, 2nd &amp; 3rd T/W Site) &amp; RCC Retaining Wall of Khasmora (Zone-3) PWSS at 3rd Tubewell Site at Domjur Block of Howrah District under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>2726/HD</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/HD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -925,54 +958,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1340,54 +1373,54 @@
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>34.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>71.49</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1403,54 +1436,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>38.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>36.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.84</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1466,54 +1499,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>9.63</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.44</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1647,54 +1680,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P15" s="4">
         <v>452.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>313.36</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>69.23</v>
       </c>
       <c r="S15" s="4">
         <v>45</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1846,87 +1879,213 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P18" s="4">
         <v>4.79</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P19" s="4">
+        <v>11.55</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>836.74</v>
+      </c>
+      <c r="P21" s="8">
+        <v>387.66</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>46.33</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>