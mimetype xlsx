--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,77 @@
     <t>2726/HD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>3730/HD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Emergency Restoration of CI/DI Pipeline along with damaged main road due to laying of pipe line of Domjur (Zome-3) Khasmora PWSS under Howrah Sadar Sub-Divnision PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000095/2025-2026</t>
+  </si>
+  <si>
+    <t>2940/HD</t>
+  </si>
+  <si>
+    <t>09/08/2025</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bipra Noapara PWSS [SM/11711], Domjur Zone-I (Mahisnala) PWSS [SM/11894], and Domjur Zone-III (Khasmara) PWSS [SM/11893] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000993/2024-2025</t>
+  </si>
+  <si>
+    <t>224-A/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,70 +822,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2005,87 +2032,213 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
         <v>4.93</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P21" s="4">
+        <v>19.31</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>856.9</v>
+      </c>
+      <c r="P23" s="8">
+        <v>387.66</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>45.24</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>