--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -290,51 +290,51 @@
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>AJAY MONDAL</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Khorda Etarai water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000137/2022-2023</t>
   </si>
   <si>
     <t>3513/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>