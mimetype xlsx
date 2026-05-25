--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,74 +270,50 @@
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>28/HD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Work Order for Construction of 100 cum Capacity 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Design including Soil Investigation, Laying Distribution Pipeline &amp; Providing FHTC (733 nos) for KHORDA ETARAI PWSS of Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000618/2022-2023</t>
   </si>
   <si>
     <t>2784/HD</t>
   </si>
   <si>
     <t>20/12/2022</t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>AJAY MONDAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Khorda Etarai water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000137/2022-2023</t>
   </si>
   <si>
     <t>3513/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>MAHAMAYA ENTERPRISE</t>
   </si>
@@ -750,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -915,54 +891,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.48</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -978,54 +954,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>8.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.4</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1041,54 +1017,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>27.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.31</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1399,54 +1375,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>6.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>77.61</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1462,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>8.42</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.59</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1584,227 +1560,164 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>191.45</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>95.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>49.96</v>
       </c>
       <c r="S14" s="4">
         <v>55</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>13.59</v>
+        <v>20.36</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>19.58</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>96.2</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>302.41</v>
+      </c>
+      <c r="P16" s="8">
+        <v>161.02</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>53.25</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>