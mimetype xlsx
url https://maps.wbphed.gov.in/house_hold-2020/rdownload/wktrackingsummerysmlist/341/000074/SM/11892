--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,74 @@
     <t>AJAY MONDAL</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Khorda Etarai water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000137/2022-2023</t>
   </si>
   <si>
     <t>3513/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>MAHAMAYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,87 +1661,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>20.36</v>
       </c>
       <c r="Q15" s="4">
         <v>19.58</v>
       </c>
       <c r="R15" s="4">
         <v>96.2</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>1.78</v>
+      </c>
+      <c r="R16" s="4">
+        <v>13.1</v>
+      </c>
+      <c r="S16" s="4">
+        <v>70</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>316</v>
+      </c>
+      <c r="P17" s="8">
+        <v>162.8</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>51.52</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>