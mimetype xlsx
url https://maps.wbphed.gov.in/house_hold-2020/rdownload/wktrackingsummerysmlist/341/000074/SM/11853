--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -230,51 +230,51 @@
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at HEAD WORK Site and 2nd Tube Well Site of SITAPUR Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>2853/HD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>K.N ENTERPRISE</t>
   </si>