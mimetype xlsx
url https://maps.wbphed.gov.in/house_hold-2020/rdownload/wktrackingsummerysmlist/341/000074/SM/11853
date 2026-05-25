--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,74 +210,50 @@
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Construction of 450 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Design including Soil Investigation, Laying Distribution Pipeline &amp; Providing FHTC (1759 nos) for Sitapur PWSS of Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000710/2022-2023</t>
   </si>
   <si>
     <t>380/HD</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at HEAD WORK Site and 2nd Tube Well Site of SITAPUR Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>2853/HD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>K.N ENTERPRISE</t>
   </si>
   <si>
     <t>Rising Main &amp; Inter Connection with both tube wells of SITAPUR PWSS in Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
@@ -750,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1092,54 +1068,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>36.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>31.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.82</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1273,54 +1249,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>21.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.74</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1336,477 +1312,414 @@
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>566.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>173.53</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.62</v>
       </c>
       <c r="S10" s="4">
         <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>13.59</v>
+        <v>78.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>78.61</v>
+        <v>9.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>9.41</v>
+        <v>92.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>92.73</v>
+        <v>8.51</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>8.51</v>
+        <v>8.52</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>885.36</v>
+      </c>
+      <c r="P16" s="8">
+        <v>222.61</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>25.14</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>