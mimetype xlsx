--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,84 +260,108 @@
   <si>
     <t>ORD/000037/2025-2026</t>
   </si>
   <si>
     <t>2279/HD</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>Additional Laying of Distribution Pipe Lines &amp; Functional Household Tap Connection(FHTC) for leftout area of SITAPUR Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000401/2024-2025</t>
   </si>
   <si>
     <t>860/HD</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
-    <t>23/04/2025</t>
+    <t>07/07/2025</t>
   </si>
   <si>
     <t>Work Order for Construction of Pump House (5.40m x 3.60 m) with water supply &amp; sanitary arrangement at 2nd TW site Sitapur W/S scheme at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000627/2022-2023</t>
   </si>
   <si>
     <t>2808/HD</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Work order for construction of Pump House ( 5.40m x 3.60 m) with water supply &amp; sanitary arrangement at HW site Sitapur W/S scheme at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000674/2022-2023</t>
   </si>
   <si>
     <t>166/HD</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1639,87 +1663,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
         <v>8.52</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="R16" s="4">
+        <v>5.71</v>
+      </c>
+      <c r="S16" s="4">
+        <v>70</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>898.95</v>
+      </c>
+      <c r="P17" s="8">
+        <v>223.39</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>24.85</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>