--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,146 +140,113 @@
   <si>
     <t>446/HD</t>
   </si>
   <si>
     <t>06/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Banharishpur W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/02466/2023-2024</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Work Order for Construction Of 500 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir with Rising Main Pipeline Work and Laying Distribution Pipeline (From Node Point-1-R1 to Node Point- 10-11)with Providing FHTC (Functional Household Tap Connection) for Augmentation of Banharishpur PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte.</t>
+    <t>Work Order for Laying of Distribution Pipeline with Functional Household Tap Connection (FHTC) of Banharishpur PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte.(Part-C) From Node Point-22-31 to Node Point- 64-65.</t>
   </si>
   <si>
     <t>je_how_rws_jagat</t>
   </si>
   <si>
-    <t>ORD/000538/2022-2023</t>
-[...2 lines deleted...]
-    <t>2420/HD</t>
+    <t>ORD/000537/2022-2023</t>
+  </si>
+  <si>
+    <t>2419/HD</t>
   </si>
   <si>
     <t>23/11/2022</t>
   </si>
   <si>
-    <t>11/05/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>07/01/2023</t>
   </si>
   <si>
     <t>MANAS CHATTERJEE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Banharishpur water supply scheme, T.W. No. III &amp; IV, Block: Panchla, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>ORD/000283/2022-2023</t>
   </si>
   <si>
     <t>933/ED</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>A.G. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Construction of 2 nos (5.40Mx 3.60M) Swtich Room with Plinth Height (600mm to 2000mm) with Sanitary and water Supply arrangement at 2nos T/well sites of Banharishpur PWSS at Panchla Block of Howrah District under Howrah Division, PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000075/2023-2024</t>
   </si>
   <si>
     <t>1773/HD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>ADRIJA ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of additional distribution pipe line adjoining to 2nd tubewell site and allied works at Banharishpur PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional laying distribution pipe line and allied works at Banharishpur PWSS under Shyamchak mouza at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000594/2023-2024</t>
   </si>
   <si>
     <t>998/HD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>S RAHA ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>135/HD</t>
   </si>
   <si>
     <t>10/01/2024</t>
@@ -311,69 +278,54 @@
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>4816/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/05/2025</t>
   </si>
   <si>
     <t>Work Order for Laying Distribution Pipe Lines With Functional Household Tap Connection(FHTC) for Augmentation of Banharishpur PWSS at Panchla Block of Howrah Sadar Sub-Division under Howrah Division, PHE Dte.(Part-B) From Node Point-8-22 to Node Point-54-61.</t>
   </si>
   <si>
     <t>ORD/000508/2022-2023</t>
   </si>
   <si>
     <t>2257/HD</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>MITHU BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -780,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1113,767 +1065,584 @@
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>227.02</v>
+        <v>129.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>21.49</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...22 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>21.49</v>
+        <v>13.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>13.25</v>
+        <v>74.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="P10" s="4">
-        <v>27.15</v>
+        <v>27.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4">
+        <v>851</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="P11" s="4">
-        <v>74.68</v>
+        <v>25.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>27.73</v>
+        <v>68.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>25.8</v>
+        <v>12.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>68.83</v>
+        <v>129.62</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...27 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>546.77</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>