--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,90 +260,84 @@
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Work Order for Sinking of 4 (Four) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Jaynagar PWSS(2 nos) &amp; Banharishpur PWSS(2 nos) of Panchla Block Howrah Sadar Sub-Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je_how_rws_jagat,JE Sadar</t>
   </si>
   <si>
     <t>ORD/000800/2022-2023</t>
   </si>
   <si>
     <t>1000/HD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Work Order for Laying Distribution Pipe Lines With Functional Household Tap Connection(FHTC) for Augmentation of Banharishpur PWSS at Panchla Block of Howrah Sadar Sub-Division under Howrah Division, PHE Dte.(Part-B) From Node Point-8-22 to Node Point-54-61.</t>
   </si>
   <si>
     <t>ORD/000508/2022-2023</t>
   </si>
   <si>
     <t>2257/HD</t>
   </si>
   <si>
     <t>04/11/2022</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>MITHU BUILDERS</t>
+  </si>
+  <si>
+    <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from Node section 42 to 17 &amp; Node section 27 to 21 for the 1.55 km (PMGSY/PWD) road at Banharishpur PWSS Under Panchla Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2024-2025</t>
+  </si>
+  <si>
+    <t>4199/HD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>COSMO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,54 +887,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1068,54 +1062,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>129.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>60.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.01</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1123,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>21.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>48.4</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1184,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>13.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1245,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>74.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>44.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>59.39</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1426,210 +1420,210 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>68.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.17</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>22.04</v>
       </c>
       <c r="S12" s="4">
         <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>12.48</v>
+        <v>129.62</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>101.3</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>78.15</v>
       </c>
       <c r="S13" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>129.62</v>
+        <v>22.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>546.77</v>
+        <v>557.2</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>241.67</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>43.37</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>