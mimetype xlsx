--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,140 @@
     <t>04/11/2022</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>MITHU BUILDERS</t>
   </si>
   <si>
     <t>Special repairing work for restoration of damage pavement caused by laying of pipe line from Node section 42 to 17 &amp; Node section 27 to 21 for the 1.55 km (PMGSY/PWD) road at Banharishpur PWSS Under Panchla Block under Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>4199/HD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>COSMO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Construction Of 500 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir with Rising Main Pipeline Work and Laying Distribution Pipeline (From Node Point-1-R1 to Node Point- 10-11)with Providing FHTC (Functional Household Tap Connection) for Augmentation of Banharishpur PWSS at Panchla Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000538/2022-2023</t>
+  </si>
+  <si>
+    <t>2420/HD</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Panchla and Uluberia-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000287/2024-2025</t>
+  </si>
+  <si>
+    <t>4816/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution pipe line adjoining to 2nd tubewell site and allied works at Banharishpur PWSS at Panchla Block under Howrah Sadar Sub-Division of Howrah Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000631/2023-2024</t>
+  </si>
+  <si>
+    <t>1217/HD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Banharishpur PWSS [SM/11723], Jujarsah PWSS [SM/10146], Samanti PWSS [SM/12562] of Panchla Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000996/2024-2025</t>
+  </si>
+  <si>
+    <t>229/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional Pipe distribution system, Construction of R.C.C Slab Culvert, construction of approach Road with land development &amp; boundary wall at 2nd T/W Site at Banharishpur piped water supply scheme under Banharishpur Mouza Howrah Sadar Sub-Division of Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000656/2023-2024</t>
+  </si>
+  <si>
+    <t>1245/HD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1556,87 +1646,392 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>22.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P15" s="4">
+        <v>227.02</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>82</v>
+      </c>
+      <c r="R15" s="4">
+        <v>36.12</v>
+      </c>
+      <c r="S15" s="4">
+        <v>30</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.02</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="S16" s="4">
+        <v>78</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>27.15</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>14.14</v>
+      </c>
+      <c r="R17" s="4">
+        <v>52.08</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P19" s="4">
+        <v>51.65</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>17.1</v>
+      </c>
+      <c r="R19" s="4">
+        <v>33.1</v>
+      </c>
+      <c r="S19" s="4">
+        <v>25</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>876.35</v>
+      </c>
+      <c r="P20" s="8">
+        <v>354.93</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>40.5</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>