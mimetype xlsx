--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -302,51 +302,51 @@
   <si>
     <t>2713/HD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>B.B.C ENTERPRISE</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>4817/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline and road restoration at Bipro Naopara PWSS at Domjur Block under Howrah Sadar Sub Division of Howrah Division, PHE Dte. (SM/11711)</t>
   </si>
   <si>
     <t>je1_iu</t>
   </si>
   <si>
     <t>ORD/000720/2024-2025</t>
   </si>
   <si>
     <t>1322/HD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>