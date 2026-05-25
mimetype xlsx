--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,68 +288,50 @@
     <t>27/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER HOWRAH DIVISION, PWD.</t>
   </si>
   <si>
     <t>2Nos Construction of Pump House (5.40m x 3.60 m) at 1st &amp; 2nd Tube Well Site, Reparing of 2 nos ExistingPump House 3rd &amp; 4th TW site (3.60m x 3.00 m), Construction of Boundary Wall at 1st Tube Well Site (30 m X 20 m), 3 nos Boundary Wall at 2nd, 3rd &amp; 4th Tube Well Site (12 m X 12 m), Construction of 450 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Type Design (Ref : Dept. Super Struc. DRG. No. PC-I/OHR/4/2012) including Soil Investigation, Foundation Design &amp; All pipe Connection, Rising Main Pipeline Work From 4th Pump House, 3rd Pump House, 2nd Pump House to 1st Pump House &amp; OHR, Laying Distribution of Pipeline &amp; Providing FHTC (Functional Household Tap Connection) Augmentation of Bipra Noapara at PWSS at Domjur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>je1_iu,je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000134/2023-2024</t>
   </si>
   <si>
     <t>2713/HD</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>B.B.C ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECH VISION</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline and road restoration at Bipro Naopara PWSS at Domjur Block under Howrah Sadar Sub Division of Howrah Division, PHE Dte. (SM/11711)</t>
   </si>
   <si>
     <t>je1_iu</t>
   </si>
   <si>
     <t>ORD/000720/2024-2025</t>
   </si>
   <si>
     <t>1322/HD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -756,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -919,54 +901,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1100,54 +1082,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>22.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.8</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1163,54 +1145,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>51.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>23.87</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1289,54 +1271,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1588,227 +1570,164 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>556.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>238.94</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="S14" s="4">
         <v>82</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>8.36</v>
+        <v>106.17</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>884.67</v>
+      </c>
+      <c r="P16" s="8">
+        <v>281.32</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>31.8</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>