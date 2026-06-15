--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,134 @@
     <t>25/07/2023</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>B.B.C ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional distribution pipeline and road restoration at Bipro Naopara PWSS at Domjur Block under Howrah Sadar Sub Division of Howrah Division, PHE Dte. (SM/11711)</t>
   </si>
   <si>
     <t>je1_iu</t>
   </si>
   <si>
     <t>ORD/000720/2024-2025</t>
   </si>
   <si>
     <t>1322/HD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Domjur - Andul Road from 0.00 Km to 4.129 Km, Restoration work of PHE Cutting for laying pipe line under Howrah Highway Division in the district of Howrah (Dakshin Jhapardaha PWSS Zone-II, Dakshin Jhapardaha PWSS Zone-I, Bhandardaha PWSS, Bipranoapara PWSS).</t>
+  </si>
+  <si>
+    <t>BILL/01249/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER HIGHWAY DIVISION P W ROADS HOWRAH</t>
+  </si>
+  <si>
+    <t>Permanent restoration of damaged pavement caused by laying of Public Health Engineering Directorate's pipe line for the PMGSY road "Wadhipur - Makardaha Bazar" of Domjur Block, Howrah under W.B.S.R.D.A. Howrah Division-I. (Package No WB/09/08).</t>
+  </si>
+  <si>
+    <t>BILL/00170/2025-2026</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>WBSRDA</t>
+  </si>
+  <si>
+    <t>Restoration work of Bituminous road and shoulder with allied work of Makardah bazar to Begri road from 2.10 K.M. to 3.5 K.M. ( Due to cutting for PHE water line-2nd phase) Under Howrah Division in the District of Howrah during the year 2025-26.</t>
+  </si>
+  <si>
+    <t>BILL/00260/2025-2026</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>Dhulagarh Domjur via Begri Road from 2.6 km to 6.341 km, Restoration work of PHE cutting for laying pipe line under Howrah Highway Division in the District of Howrah.</t>
+  </si>
+  <si>
+    <t>BILL/00888/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-531</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Bipra Noapara PWSS [SM/11711], Domjur Zone-I (Mahisnala) PWSS [SM/11894], and Domjur Zone-III (Khasmara) PWSS [SM/11893] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000993/2024-2025</t>
+  </si>
+  <si>
+    <t>224-A/HSSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,73 +822,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1647,87 +1731,443 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>106.17</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>101.31</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>21.82</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P18" s="4">
+        <v>11.08</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P19" s="4">
+        <v>98.16</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="R20" s="4">
+        <v>18.45</v>
+      </c>
+      <c r="S20" s="4">
+        <v>95</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1126.26</v>
+      </c>
+      <c r="P22" s="8">
+        <v>282.86</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>25.11</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>