--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Laying Distribution Pipe Lines(UPVC &amp; DI) With Allied Works and Providing Household Functional Tap Connection &amp; Construction of 500 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials including foundation design for NAYACHAK PWSS OF ULUBERIA-II BLOCK UNDER THE ULUBERIA SUB-DIVISION UNDER HOWRAH DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>AE/Ulu</t>
   </si>
   <si>
     <t>JE-USD</t>
   </si>
   <si>
     <t>ORD/000141/2023-2024</t>
   </si>
   <si>
     <t>2808/HD</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Sinking of 3 (Three) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Nayachak PWSS of Uluberia-II block of Uluberia Sub Division under Howrah Division, P. H. E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2022-2023</t>
+  </si>
+  <si>
+    <t>2717/HD</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,87 +1120,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>775.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>54.31</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1189.88</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>