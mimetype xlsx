--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -1106,54 +1106,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>775.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>257.45</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.19</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1203,54 +1203,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1189.88</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>257.45</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>21.64</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>