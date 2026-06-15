--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,95 @@
     <t>03/08/2023</t>
   </si>
   <si>
     <t>02/08/2025</t>
   </si>
   <si>
     <t>GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Sinking of 3 (Three) Nos. 300 X 200 mm Dia and 230 m deep tubewell Drilling by Direct Rotary method with UPVC Pipes all complete at Nayachak PWSS of Uluberia-II block of Uluberia Sub Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000601/2022-2023</t>
   </si>
   <si>
     <t>2717/HD</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>RTOR000046/2024-2025</t>
+  </si>
+  <si>
+    <t>494/HD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>RTOR000071/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Nayachak w/s scheme, T.W. No.-II, Dist.-Howrah under PHE Dte. Application No- 1008292212 Reference ID- 106877189 SM Code- 11641</t>
+  </si>
+  <si>
+    <t>BILL/02852/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Nayachak w/s scheme, T.W. No.-I, Dist.-Howrah under PHE Dte. Application No- 1008293364 Reference ID- 106877855 SM Code- 11641</t>
+  </si>
+  <si>
+    <t>BILL/02853/2024-2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Nayachak w/s scheme, T.W. No.-III, Dist.-Howrah under PHE Dte. Application No- 1008296018 Reference ID- 106879922 SM Code- 11641</t>
+  </si>
+  <si>
+    <t>BILL/04302/2024-2025</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1183,87 +1228,380 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>54.31</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.32</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4">
+        <v>676</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" s="4">
+        <v>677</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.67</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1217.89</v>
+      </c>
+      <c r="P15" s="8">
+        <v>257.45</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>21.14</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>