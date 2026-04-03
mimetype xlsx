--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,120 +245,105 @@
   <si>
     <t>SANJIB PRADHAN</t>
   </si>
   <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>530/HD</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>Supply of Fuel for 1(One) no Diesel Luxury taxi on contract Carriage for the Office of the Assistant Engineer,Howrah Mechanical Sub Division PHE Dte.(JJM Work for Hooghly District) for the Month of March 2024.</t>
   </si>
   <si>
     <t>BILL/00263/2024-2025</t>
   </si>
   <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
   </si>
   <si>
-    <t>Work Order for Construction of 400 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Design including Soil Investigation,Construction of switch room (5.4 x 3.6) &amp; (3.6 x3.0) with water supply &amp; sanitary arrangement at Head Work site &amp; 2nd Tube well site, Laying Distribution Pipeline &amp; Provinding FHTC (2070 nos) for Tulsiberia Water Supply Scheme In Uluberia-II Block under Uluberia Sub-Division under Howrah Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>30/05/2025</t>
+    <t>Construction of boundary wall at HW Site of Tulsiberia W/S scheme within Uluberia-II Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000453/2024-2025</t>
+  </si>
+  <si>
+    <t>988/HD</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>SANJOY GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of 2.50 mtrs. Height Boundary Wall with double column after 15 mtrs interval along with 750 mm Height 4 layer barbed wire fencing around 2nd. TW site including with land development &amp; approach road of Kamina adjacent to Tulshiberia PWSS at Uluberia-II Block under Uluberia Sub-Division under Howrah Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE-USD</t>
+  </si>
+  <si>
+    <t>ORD/000734/2024-2025</t>
+  </si>
+  <si>
+    <t>1353/HD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>A.A ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Land Development and Approach Road at HW site of Tulsiberia PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Divison PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>1826/HD</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
   </si>
   <si>
     <t>MUKHERJEE CONSTRUCTION</t>
-  </si>
-[...52 lines deleted...]
-    <t>09/05/2025</t>
   </si>
   <si>
     <t>Land Development &amp; Approach Road at 2nd TW site of Tulsiberia PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Divison PHED.</t>
   </si>
   <si>
     <t>ORD/000416/2024-2025</t>
   </si>
   <si>
     <t>1491/AE/USD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>MM ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump House (3.60m x 3.30m) with water supply arrangement at Head Work site of Kamina adjacent to Tulshiberia PWSS at Uluberia-II Block under Uluberia Sub Division under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
@@ -837,51 +822,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1584,621 +1569,558 @@
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>476.04</v>
+        <v>27.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>9.3</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>9.3</v>
+        <v>9.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>9.01</v>
+        <v>1.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>1.19</v>
+        <v>6.47</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>6.47</v>
+        <v>24.85</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>24.85</v>
+        <v>4.79</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>120</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>4.79</v>
+        <v>20.35</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...29 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="A21" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>206.94</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>