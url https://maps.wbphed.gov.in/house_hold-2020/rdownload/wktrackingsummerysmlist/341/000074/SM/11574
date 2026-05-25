--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>SANJOY GHOSH</t>
   </si>
   <si>
     <t>Construction of 2.50 mtrs. Height Boundary Wall with double column after 15 mtrs interval along with 750 mm Height 4 layer barbed wire fencing around 2nd. TW site including with land development &amp; approach road of Kamina adjacent to Tulshiberia PWSS at Uluberia-II Block under Uluberia Sub-Division under Howrah Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JE-USD</t>
   </si>
   <si>
     <t>ORD/000734/2024-2025</t>
   </si>
   <si>
     <t>1353/HD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
-    <t>04/12/2025</t>
+    <t>18/01/2026</t>
   </si>
   <si>
     <t>A.A ENTERPRISE</t>
   </si>
   <si>
     <t>Land Development and Approach Road at HW site of Tulsiberia PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Divison PHED.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>1826/HD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Land Development &amp; Approach Road at 2nd TW site of Tulsiberia PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Divison PHED.</t>
   </si>
@@ -390,50 +390,68 @@
     <t>13/11/2025</t>
   </si>
   <si>
     <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Tulsiberia water supply scheme, T.W. No.- I &amp; II, Block: Uluberia-II, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer5</t>
   </si>
   <si>
     <t>ORD/000133/2022-2023</t>
   </si>
   <si>
     <t>3525/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>TAMAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 2nd T/W Site of Tulsiberia W/S scheme within Uluberia-II Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2024-2025</t>
+  </si>
+  <si>
+    <t>1034/HD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>M/S HOWRAH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -987,54 +1005,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>36.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.9</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1050,54 +1068,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.07</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1111,54 +1129,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>10.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.12</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1410,54 +1428,54 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>211.99</v>
       </c>
       <c r="S10" s="4">
         <v>42</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -2026,101 +2044,164 @@
       <c r="I20" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="4">
         <v>20.35</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>96.93</v>
       </c>
       <c r="S20" s="4">
         <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P21" s="4">
+        <v>8.01</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>214.95</v>
+      </c>
+      <c r="P22" s="8">
+        <v>68.06</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>31.66</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>