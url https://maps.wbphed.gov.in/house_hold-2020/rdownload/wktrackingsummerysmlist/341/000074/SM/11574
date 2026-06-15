--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>SANJOY GHOSH</t>
   </si>
   <si>
     <t>Construction of 2.50 mtrs. Height Boundary Wall with double column after 15 mtrs interval along with 750 mm Height 4 layer barbed wire fencing around 2nd. TW site including with land development &amp; approach road of Kamina adjacent to Tulshiberia PWSS at Uluberia-II Block under Uluberia Sub-Division under Howrah Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JE-USD</t>
   </si>
   <si>
     <t>ORD/000734/2024-2025</t>
   </si>
   <si>
     <t>1353/HD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
-    <t>18/01/2026</t>
+    <t>04/03/2026</t>
   </si>
   <si>
     <t>A.A ENTERPRISE</t>
   </si>
   <si>
     <t>Land Development and Approach Road at HW site of Tulsiberia PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Divison PHED.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>1826/HD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Land Development &amp; Approach Road at 2nd TW site of Tulsiberia PWSS of Uluberia-II Block under Uluberia Sub Division under Howrah Divison PHED.</t>
   </si>
@@ -408,50 +408,74 @@
     <t>30/12/2022</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>TAMAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall at 2nd T/W Site of Tulsiberia W/S scheme within Uluberia-II Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000484/2024-2025</t>
   </si>
   <si>
     <t>1034/HD</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>M/S HOWRAH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000072/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Work Order for Construction of 400 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir As Per Departmental Design including Soil Investigation,Construction of switch room (5.4 x 3.6) &amp; (3.6 x3.0) with water supply &amp; sanitary arrangement at Head Work site &amp; 2nd Tube well site, Laying Distribution Pipeline &amp; Provinding FHTC (2070 nos) for Tulsiberia Water Supply Scheme In Uluberia-II Block under Uluberia Sub-Division under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000613/2022-2023</t>
+  </si>
+  <si>
+    <t>2677/HD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2121,87 +2145,209 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P21" s="4">
         <v>8.01</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="L22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P22" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P23" s="4">
+        <v>476.04</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>346.82</v>
+      </c>
+      <c r="R23" s="4">
+        <v>72.86</v>
+      </c>
+      <c r="S23" s="4">
+        <v>95</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>692.22</v>
+      </c>
+      <c r="P24" s="8">
+        <v>414.88</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>59.94</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>