--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -323,87 +323,69 @@
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>27/HD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>3884/HD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
-    <t>Work Order for Laying HDPE pipeline &amp; providing Functional Household Tap Connection (FHTC) of GAURANGA CHAK Piped Water Supply Scheme under Udaynaryanpur block under Howrah Division, PHE Dte. (Part-B).</t>
-[...16 lines deleted...]
-  <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at HEAD WORK Site and 2nd Tube Well Site and Additional Laying of Distribution Pipe Lines with providing FHTC at GOURANGACHAK Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.(SM/11573)</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>2884/HD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR JATI</t>
   </si>
   <si>
     <t>Additional Laying of Distribution Pipe Lines for leftout area of GOURANGACHAK Piped Water Supply Scheme in Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
@@ -852,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2075,375 +2057,312 @@
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="P21" s="4">
-        <v>94.6</v>
+        <v>13.59</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P22" s="4">
-        <v>13.59</v>
+        <v>149.89</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="P23" s="4">
-        <v>149.89</v>
+        <v>61.73</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I24" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+      <c r="J24" s="13" t="s">
+        <v>124</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P24" s="4">
-        <v>61.73</v>
+        <v>20.36</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="3">
-[...26 lines deleted...]
-      <c r="J25" s="13" t="s">
+      <c r="A25" s="7" t="s">
         <v>130</v>
       </c>
-      <c r="K25" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>378.51</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>