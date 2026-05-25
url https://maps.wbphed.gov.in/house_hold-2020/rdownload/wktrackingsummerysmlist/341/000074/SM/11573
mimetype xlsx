--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,74 +321,50 @@
     <t>1921/HD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>27/HD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000007/2024-2025</t>
   </si>
   <si>
     <t>3884/HD</t>
   </si>
   <si>
     <t>05/09/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at HEAD WORK Site and 2nd Tube Well Site and Additional Laying of Distribution Pipe Lines with providing FHTC at GOURANGACHAK Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.(SM/11573)</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>2884/HD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR JATI</t>
   </si>
   <si>
     <t>Additional Laying of Distribution Pipe Lines for leftout area of GOURANGACHAK Piped Water Supply Scheme in Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
@@ -834,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1172,54 +1148,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.1</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,54 +1207,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.76</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1290,54 +1266,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>4.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1353,54 +1329,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>36.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>31.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1416,54 +1392,54 @@
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>3.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1774,54 +1750,54 @@
       <c r="I16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P16" s="4">
         <v>7.84</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>7.31</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>93.2</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1837,54 +1813,54 @@
       <c r="I17" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P17" s="4">
         <v>7.6</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>7.49</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1900,54 +1876,54 @@
       <c r="I18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P18" s="4">
         <v>5.19</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>97.82</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2057,312 +2033,249 @@
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I21" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="J21" s="13" t="s">
+      <c r="L21" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>13.59</v>
+        <v>149.89</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="P22" s="4">
-        <v>149.89</v>
+        <v>61.73</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>61.73</v>
+        <v>20.36</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>19.97</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.09</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="3">
-[...20 lines deleted...]
-      <c r="H24" s="13" t="s">
+      <c r="A24" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>364.92</v>
+      </c>
+      <c r="P24" s="8">
+        <v>87.51</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>23.98</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
-    <row r="25" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>