--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -378,50 +378,107 @@
     <t>21/06/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Gauranga Chak water supply scheme, T.W. No.- I &amp; II, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000143/2022-2023</t>
   </si>
   <si>
     <t>3508/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>P.P. CONCERN</t>
+  </si>
+  <si>
+    <t>Work Order for Laying HDPE pipeline &amp; providing Functional Household Tap Connection (FHTC) of GAURANGA CHAK Piped Water Supply Scheme under Udaynaryanpur block under Howrah Division, PHE Dte. (Part-B).</t>
+  </si>
+  <si>
+    <t>ORD/000405/2022-2023</t>
+  </si>
+  <si>
+    <t>1992/HD</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Work Order for Construction of 300 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation) along with part Laying of Distribution and Providing Functional Household Tap Connection(FHTC) for Gauranga Chak Piped Water Supply scheme of Udayanarayanpur Block under Howrah Division P.H.E. Dte. in the District of Howrah.(Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000478/2022-2023</t>
+  </si>
+  <si>
+    <t>2171/HD</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,51 +867,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2195,87 +2252,276 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P23" s="4">
         <v>20.36</v>
       </c>
       <c r="Q23" s="4">
         <v>19.97</v>
       </c>
       <c r="R23" s="4">
         <v>98.09</v>
       </c>
       <c r="S23" s="4">
         <v>30</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P24" s="4">
+        <v>94.6</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>29.91</v>
+      </c>
+      <c r="R24" s="4">
+        <v>31.61</v>
+      </c>
+      <c r="S24" s="4">
+        <v>20</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P25" s="4">
+        <v>319.68</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>289.97</v>
+      </c>
+      <c r="R25" s="4">
+        <v>90.71</v>
+      </c>
+      <c r="S25" s="4">
+        <v>95</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P26" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>70</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>792.79</v>
+      </c>
+      <c r="P27" s="8">
+        <v>407.39</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>51.39</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>