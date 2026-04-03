--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,195 +242,159 @@
   <si>
     <t>2805/HD</t>
   </si>
   <si>
     <t>M/S M.K. MONDAL</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>29/HD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>3884/HD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
-    <t>Work Order for Construction of 350 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), along with part Laying of distribution and Providing Functional Household Tap Connection(FHTC) for Per Radhanagar Piped Water Supply scheme of Udayanarayanpur Block under Howrah Division P.H.E. Dte. in the District of Howrah.(Part-A)</t>
-[...17 lines deleted...]
-    <t>BALAJI UDDYOG</t>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Work Order for Laying HDPE pipeline &amp; providing Functional Household Tap Connection (FHTC) of PER RADHANAGAR Piped Water Supply Scheme under Udaynaryanpur block under Howrah Division, PHE Dte. (Part-B) Mouza-Peruhareshpur</t>
+  </si>
+  <si>
+    <t>JE/BLK/amta2,JE/RWS/Udaynaryanpur</t>
+  </si>
+  <si>
+    <t>ORD/000432/2022-2023</t>
+  </si>
+  <si>
+    <t>2108/HD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Per Radhanagr water supply scheme, T.W. No. III &amp; IV, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>922/ED</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Rising main &amp; Inter Connection with both tube wells of Per Radhanagar PWSS In Udaynarayanpur Block under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE/BLK/AMTA2</t>
   </si>
   <si>
     <t>ORD/000558/2023-2024</t>
   </si>
   <si>
     <t>904/HD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>26/05/2024</t>
   </si>
   <si>
     <t>KUNAL BANERJEE</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>4117/HD</t>
+    <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at 2nd TW Site and Estimate for Additional Laying of Distribution Pipe Lines for leftout area of PER RADHANAGAR (Part-B) Piped Water Supply Scheme at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JE/BLK/amta2</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>4118/HD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
-    <t>20/07/2025</t>
-[...65 lines deleted...]
-    <t>GLACIER ENGINEERING CO.</t>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1625,503 +1589,377 @@
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>318.57</v>
+        <v>13.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>6.28</v>
+        <v>149.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P16" s="4">
-        <v>13.59</v>
+        <v>21.83</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>6.28</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>0.73</v>
+        <v>72.21</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...32 lines deleted...]
-      <c r="L19" s="4" t="s">
+      <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>379.14</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>