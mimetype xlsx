--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,74 +240,50 @@
     <t>ORD/000625/2022-2023</t>
   </si>
   <si>
     <t>2805/HD</t>
   </si>
   <si>
     <t>M/S M.K. MONDAL</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>29/HD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>3884/HD</t>
   </si>
   <si>
     <t>05/09/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Work Order for Laying HDPE pipeline &amp; providing Functional Household Tap Connection (FHTC) of PER RADHANAGAR Piped Water Supply Scheme under Udaynaryanpur block under Howrah Division, PHE Dte. (Part-B) Mouza-Peruhareshpur</t>
   </si>
   <si>
     <t>JE/BLK/amta2,JE/RWS/Udaynaryanpur</t>
   </si>
   <si>
     <t>ORD/000432/2022-2023</t>
   </si>
   <si>
     <t>2108/HD</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Per Radhanagr water supply scheme, T.W. No. III &amp; IV, Block: Udaynarayanpur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
@@ -783,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -948,54 +924,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>3.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.07</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1011,54 +987,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>36.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1369,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>7.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.16</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1432,54 +1408,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>7.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93.16</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1589,377 +1565,314 @@
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>13.59</v>
+        <v>149.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>67.7</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>45.26</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>149.58</v>
+        <v>21.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>21.58</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S15" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>21.83</v>
+        <v>6.28</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>88.6</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>6.28</v>
+        <v>72.21</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>365.55</v>
+      </c>
+      <c r="P18" s="8">
+        <v>143.38</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>39.22</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>