--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,149 @@
     <t>26/05/2024</t>
   </si>
   <si>
     <t>KUNAL BANERJEE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Construction of Approach Road and Land Development at 2nd TW Site and Estimate for Additional Laying of Distribution Pipe Lines for leftout area of PER RADHANAGAR (Part-B) Piped Water Supply Scheme at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE/BLK/amta2</t>
   </si>
   <si>
     <t>ORD/000148/2024-2025</t>
   </si>
   <si>
     <t>4118/HD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Construction of 350 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), along with part Laying of distribution and Providing Functional Household Tap Connection(FHTC) for Per Radhanagar Piped Water Supply scheme of Udayanarayanpur Block under Howrah Division P.H.E. Dte. in the District of Howrah.(Part-A)</t>
+  </si>
+  <si>
+    <t>JE/BLK/amta2,JE/RWS/Sankrail,JE/RWS/Udaynaryanpur,JE Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000479/2022-2023</t>
+  </si>
+  <si>
+    <t>2172/HD</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and Culvert at HW Site and Estimate for Additional Laying of Distribution Pipe Lines and Providing Functional Household Tap Connection(FHTC) for leftout area of PER RADHANAGAR (Part-A) Piped Water Supply Scheme at Udaynarayanpur Block Under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JE/BLK/AMTA2,JE/RWS/Sankrail</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>4117/HD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Work order for repairing work of damaged distribution pipelines at Penro Harispur Mouja under Par Radhanagar PWSS at Udaynarayanpur Block under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JE/RWS/Amta II</t>
+  </si>
+  <si>
+    <t>ORD/000234/2025-2026</t>
+  </si>
+  <si>
+    <t>115/RWS</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>MANIRUL ISLAM</t>
+  </si>
+  <si>
+    <t>Restoration of damage road due to laying of pipeline of different schemes in Udaynarayanpur unader Howrah Division PHE Dte. Road Name - L035-T02 Mandalpara to Baruipara L035 Penro Pucca</t>
+  </si>
+  <si>
+    <t>BILL/01161/2025-2026</t>
+  </si>
+  <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
+    <t>WBSRDA-II</t>
+  </si>
+  <si>
+    <t>Restoration of damage road due to laying of pipeline of different schemes in Udaynarayanpur unader Howrah Division PHE Dte. Road Name - T02 Muslimpara to Patrapara L034 Road.</t>
+  </si>
+  <si>
+    <t>BILL/01160/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1792,87 +1891,453 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>72.21</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P18" s="4">
+        <v>318.57</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>130.91</v>
+      </c>
+      <c r="R18" s="4">
+        <v>41.09</v>
+      </c>
+      <c r="S18" s="4">
+        <v>92</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>1.32</v>
+      </c>
+      <c r="R19" s="4">
+        <v>9.71</v>
+      </c>
+      <c r="S19" s="4">
+        <v>70</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P20" s="4">
+        <v>89.33</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>50</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P22" s="4">
+        <v>4.34</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="P23" s="4">
+        <v>13.27</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>805.38</v>
+      </c>
+      <c r="P24" s="8">
+        <v>275.6</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>34.22</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>