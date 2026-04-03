--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -206,102 +206,102 @@
   <si>
     <t>1109/AE/USD</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Laying of Distribution System(UPVC &amp; DI), Providing Functional Household Tap Connection (FHTC), Interconnection between tube wells, Construction of 200 cum capacity 20 Mtr. staging height RCC Over Head Reservoir (including pile foundation), pipe connection and cost of pipes, specials at HW site and construction of Two storied switch room ( 5.4 x 3.6) &amp; (3.6 x3.0) with water supply &amp; sanitary arrangement cum godown at Head Work site &amp; 2nd Tube well site of SAORIA PWSS of Amta-II Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000426/2022-2023</t>
   </si>
   <si>
     <t>2085/HD</t>
   </si>
   <si>
     <t>11/10/2022</t>
   </si>
   <si>
-    <t>23/11/2025</t>
+    <t>22/05/2026</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.(Phase-II).</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Saoria water supply scheme, T.W. No.- I &amp; II, Block: Amta-II, District- Howrah under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer5,Junior Engineer6</t>
+  </si>
+  <si>
+    <t>ORD/000136/2022-2023</t>
+  </si>
+  <si>
+    <t>3521/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000199/2025-2026</t>
-[...8 lines deleted...]
-    <t>01/11/2025</t>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>4815/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
-  </si>
-[...22 lines deleted...]
-    <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1245,184 +1245,184 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>63</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>21.25</v>
+        <v>20.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>20.25</v>
+        <v>12.67</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>479.38</v>
+        <v>470.8</v>
       </c>
       <c r="P12" s="8">
         <v>0</v>
       </c>
       <c r="Q12" s="8">
         <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>