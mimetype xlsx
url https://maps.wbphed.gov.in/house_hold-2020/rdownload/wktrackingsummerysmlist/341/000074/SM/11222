--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -855,54 +855,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>2.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1095,54 +1095,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>26.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1158,54 +1158,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>2.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1221,54 +1221,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>370.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>181.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.97</v>
       </c>
       <c r="S9" s="4">
         <v>63</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1284,54 +1284,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>20.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.45</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.05</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1347,88 +1347,88 @@
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>12.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>9.84</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>470.8</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>233.94</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>49.69</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>