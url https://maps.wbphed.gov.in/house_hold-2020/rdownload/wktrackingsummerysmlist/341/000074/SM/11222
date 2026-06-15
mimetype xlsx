--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,74 @@
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>4815/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>RTOR000025/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.(Phase-II).</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>3670/HD</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1361,87 +1385,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>12.67</v>
       </c>
       <c r="Q11" s="4">
         <v>1.25</v>
       </c>
       <c r="R11" s="4">
         <v>9.84</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21.25</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>22</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>493.28</v>
+      </c>
+      <c r="P14" s="8">
+        <v>233.94</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>47.43</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>