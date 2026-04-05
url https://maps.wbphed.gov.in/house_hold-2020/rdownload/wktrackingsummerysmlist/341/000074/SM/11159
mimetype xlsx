--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -413,51 +413,51 @@
   <si>
     <t>Work Order for Laying of Distribution Pipeline (Node No. 663 To 944) &amp; FHTC work [Mouza: Ankurhati (CT) : PART-3] for Augmentation of Makardah PWSS at Domjur Block under Howrah Division, P. H. E. Dte. (Part-7)</t>
   </si>
   <si>
     <t>ORD/000427/2022-2023</t>
   </si>
   <si>
     <t>2100/HD</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>Work Order for Construction of 3 (three) nos of Boundary Wall for Augmentation of Makardah PWSS at Domjur Block under Howrah Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000404/2022-2023</t>
   </si>
   <si>
     <t>1991/HD</t>
   </si>
   <si>
-    <t>31/10/2024</t>
+    <t>30/11/2024</t>
   </si>
   <si>
     <t>JOY GURU TRADING</t>
   </si>
   <si>
     <t>Work Order for Construction of 450 cum Capacity OHR, Rising Main Pipe line, Laying of Distribution Pipeline (Node No. R-1 To 231) &amp; FHTC work [Mouza: Makardah (CT)] for Augmentation of Makardah PWSS at Domjur Block under Howrah Division, P. H. E. Dte. (Part-3)</t>
   </si>
   <si>
     <t>ORD/000431/2022-2023</t>
   </si>
   <si>
     <t>2099/HD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>Work Order for Construction of 3 (Three) Nos. of Pump House for Augmentation of Makardah PWSS at Domjur Block under Howrah Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000403/2022-2023</t>
   </si>
   <si>
     <t>1990/HD</t>
   </si>
@@ -479,69 +479,54 @@
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>4817/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
-  </si>
-[...13 lines deleted...]
-    <t>10/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,51 +915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2527,148 +2512,87 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P27" s="4">
         <v>8.36</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>79</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="3">
-[...18 lines deleted...]
-      <c r="H28" s="13" t="s">
+      <c r="A28" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>995.49</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
-    <row r="29" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>