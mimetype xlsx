--- v3 (2026-04-05)
+++ v4 (2026-05-25)
@@ -461,72 +461,72 @@
   <si>
     <t>1990/HD</t>
   </si>
   <si>
     <t>10/11/2022</t>
   </si>
   <si>
     <t>S.B. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Makardaha water supply scheme, T.W. No.- New, Block: Domjur, District- Howrah under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000860/2023-2024</t>
   </si>
   <si>
     <t>3432/ED</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000288/2024-2025</t>
-[...11 lines deleted...]
-    <t>TECH VISION</t>
+    <t>ORD/000111/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/HD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1192,54 +1192,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>2.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1424,54 +1424,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>86.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>75.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.75</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1485,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>66.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>33.18</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.19</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1546,54 +1546,54 @@
       <c r="I11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>82.16</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>38.12</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>46.4</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1607,54 +1607,54 @@
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>21.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.55</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1668,54 +1668,54 @@
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>26.39</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>25.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1729,54 +1729,54 @@
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>14.12</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>13.95</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.76</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1790,54 +1790,54 @@
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
         <v>2.16</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>96.75</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2193,54 +2193,54 @@
       <c r="I22" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P22" s="4">
         <v>153.73</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>72.51</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>47.17</v>
       </c>
       <c r="S22" s="4">
         <v>15</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2315,54 +2315,54 @@
       <c r="I24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P24" s="4">
         <v>349.1</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>176.92</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>50.68</v>
       </c>
       <c r="S24" s="4">
         <v>50</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2495,91 +2495,91 @@
       <c r="H27" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>150</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>151</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P27" s="4">
-        <v>8.36</v>
+        <v>4.93</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>157</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
-        <v>995.49</v>
+        <v>992.06</v>
       </c>
       <c r="P28" s="8">
-        <v>0</v>
+        <v>462.88</v>
       </c>
       <c r="Q28" s="8">
-        <v>0</v>
+        <v>46.66</v>
       </c>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>