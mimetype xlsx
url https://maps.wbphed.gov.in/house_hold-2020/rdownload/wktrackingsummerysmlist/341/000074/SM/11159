--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -483,50 +483,101 @@
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Piped Water Supply Schemes in different Blocks in the District of Howrah under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>3730/HD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Bally Jagachha and Domjur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2024-2025</t>
+  </si>
+  <si>
+    <t>4817/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Supplying fabrication of 600 mm dia 10 mm thick MS casing pipe and pushing of casing pipe by Hydraulic Jack pushing method to Cross Water carrier Pipe (Between Node Point 624 to 708 of LDS drawing) between Makardaha-Jhallurbar Station at KM HA-9/21-22 (WL-35) and (Between Node Point 574 to 576 of LDS drawing) between Makardaha Jhallurbar Station at KM HA-9/2-9/3 (WL-85) of Makardaha Water Supply Scheme of Howrah Sadar Sub-Division, under Howrah Division P.H.E. Dte. (SM/11159)</t>
+  </si>
+  <si>
+    <t>ORD/000047/2025-2026</t>
+  </si>
+  <si>
+    <t>2338/HD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Domjur (Zone -II) Uttar Jhapardaha PWSS [SM/17175], Baniara PWSS [SM/11722], Makardaha PWSS [SM/11159] of Domjur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000973/2024-2025</t>
+  </si>
+  <si>
+    <t>222-A/HSSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,51 +966,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2512,87 +2563,270 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="P27" s="4">
         <v>4.93</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="P28" s="4">
+        <v>8.36</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="R28" s="4">
+        <v>8.2</v>
+      </c>
+      <c r="S28" s="4">
+        <v>95</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P29" s="4">
+        <v>90.94</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>50</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="P30" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>1092.21</v>
+      </c>
+      <c r="P31" s="8">
+        <v>463.57</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>42.44</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>