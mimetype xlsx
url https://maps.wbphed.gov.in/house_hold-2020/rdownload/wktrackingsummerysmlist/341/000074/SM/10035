--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -302,51 +302,51 @@
   <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000283/2024-2025</t>
   </si>
   <si>
     <t>4814/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Work Order for Construction Of 700 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir with Rising Main Pipeline Work &amp; Laying Distribution Pipeline &amp; Providing FHTC (Functional Household Tap Connection) with Boundary Wall and Pump House and 2 nos. Canal Crossing of Augmentation of Maju PWSS Jagatballavpur Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000419/2022-2023</t>
   </si>
   <si>
     <t>2095/HD</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Work Order for Additional Laying Distribution Pipeline &amp; allied works of Maju PWSS at J.Bpur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>