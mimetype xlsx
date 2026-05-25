--- v3 (2026-04-03)
+++ v4 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,74 +282,50 @@
     <t>20/06/2024</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>SAMIRON GHOSH</t>
   </si>
   <si>
     <t>Sinking 2 nos. 250 X 150 mm dia and 240 m deep tube well drilling by direct rotary method with 150 mm. dia. PVC. strainer of 30 m. length having 250 mm dia. 60 m. long PVC housing pipe &amp; 150 mm dia. 150 m. long well pipe alongwith 3m blank pipe all complete including cost of materials at Maju PWSS at Jagatballavpur Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000670/2023-2024</t>
   </si>
   <si>
     <t>1309/HD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Work Order for Construction Of 700 cum Capacity, 20mtr. Staging Height RCC Elevated Reservoir with Rising Main Pipeline Work &amp; Laying Distribution Pipeline &amp; Providing FHTC (Functional Household Tap Connection) with Boundary Wall and Pump House and 2 nos. Canal Crossing of Augmentation of Maju PWSS Jagatballavpur Block of Howrah Sadar Sub Division under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000419/2022-2023</t>
   </si>
   <si>
     <t>2095/HD</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Work Order for Additional Laying Distribution Pipeline &amp; allied works of Maju PWSS at J.Bpur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>1785/HD</t>
   </si>
@@ -768,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1102,54 +1078,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>35.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>33.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.49</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1310,54 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>11.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.08</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.18</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1395,54 +1371,54 @@
       <c r="I11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>21.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1432,54 @@
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>10.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S12" s="4">
         <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1517,54 +1493,54 @@
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>51.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>40.2</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>77.39</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1578,284 +1554,223 @@
       <c r="I14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>29.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>27.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>94.74</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>10.11</v>
+        <v>838.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>572.01</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>68.24</v>
       </c>
       <c r="S15" s="4">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P16" s="4">
-        <v>838.17</v>
+        <v>322.25</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>305.79</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>94.89</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...51 lines deleted...]
-      <c r="S17" s="4">
+      <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1941.87</v>
+      </c>
+      <c r="P17" s="8">
+        <v>1020.7</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>52.56</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>