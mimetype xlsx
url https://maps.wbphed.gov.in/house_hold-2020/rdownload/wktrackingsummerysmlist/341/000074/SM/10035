--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,107 @@
     <t>ORD/000419/2022-2023</t>
   </si>
   <si>
     <t>2095/HD</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Work Order for Additional Laying Distribution Pipeline &amp; allied works of Maju PWSS at J.Bpur Block of Howrah District under Howrah Division, P. H. E. Dte.</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>1785/HD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>Fedder line from Node Point J-257 to J-248 of Maju PWSS at J.B.Pur Block of Howrah District under Howrah Sadar Sub-Division of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>1121/HSSD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000283/2024-2025</t>
+  </si>
+  <si>
+    <t>4814/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supplying,fitting,fixing and erecting of Display Board at Sealdanga PWSS [SM/14866], Maju PWSS [SM/10035], Islampur PWSS [SM/09428] of Jagatballavpur Block under Howrah Sadar Sub-Division ,under Howrah Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000982/2024-2025</t>
+  </si>
+  <si>
+    <t>231/HSSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1690,87 +1747,270 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P16" s="4">
         <v>322.25</v>
       </c>
       <c r="Q16" s="4">
         <v>305.79</v>
       </c>
       <c r="R16" s="4">
         <v>94.89</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.4</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>56</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1957.24</v>
+      </c>
+      <c r="P20" s="8">
+        <v>1020.7</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>52.15</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>