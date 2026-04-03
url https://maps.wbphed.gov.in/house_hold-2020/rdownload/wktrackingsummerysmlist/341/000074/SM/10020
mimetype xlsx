--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -449,99 +449,99 @@
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>S R TRADING CORPORATION</t>
   </si>
   <si>
     <t>Construction of 1000 cu.m. capacity 20 mtr staging height RCC Over Head Reservoir including Pipe connection at Augmentation of Paschim Bainan PWSS of Bagnan-I Block under Uluberia Sub Division under Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000525/2023-2024</t>
   </si>
   <si>
     <t>607/HD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>PIKASU BOSE</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.(Phase-II).</t>
+    <t>Supplying,fitting,fixing and erecting of Swajal Gram (Har Ghar Jal Village) Board at different PWSS of different schemes under Howrah Division P.H.E. Dte. (For, Bagnan-I Block)</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
+    <t>ORD/000229/2025-2026</t>
+  </si>
+  <si>
+    <t>4127/HD</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of switch room (5.40m X 3.60m) with water supply &amp; sanitary arrangement at Head Work site of Augmentation of Paschim Bainan PWSS of Bagnan-I Block under Uluberia Sub-Division under Howrah Division, P.H.E Dte. (As per approved drawing of Howrah Division, PHE Dte).</t>
+  </si>
+  <si>
+    <t>ORD/000420/2022-2023</t>
+  </si>
+  <si>
+    <t>509/AE/USD</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
-    <t>ORD/000199/2025-2026</t>
-[...8 lines deleted...]
-    <t>01/11/2025</t>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>4815/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
-  </si>
-[...25 lines deleted...]
-    <t>509/AE/USD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2438,224 +2438,224 @@
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="J26" s="13" t="s">
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>21.25</v>
+        <v>4.79</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M27" s="4" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="P27" s="4">
-        <v>4.79</v>
+        <v>4.99</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>4.99</v>
+        <v>12.67</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
-        <v>2013.78</v>
+        <v>2005.2</v>
       </c>
       <c r="P29" s="8">
         <v>0</v>
       </c>
       <c r="Q29" s="8">
         <v>0</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>