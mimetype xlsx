--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -498,50 +498,68 @@
     <t>ORD/000420/2022-2023</t>
   </si>
   <si>
     <t>509/AE/USD</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000286/2024-2025</t>
   </si>
   <si>
     <t>4815/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
+  </si>
+  <si>
+    <t>Additional laying distribution pipeline with FHTC at Paschim Bainan PWSS of Bagnan-I Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000605/2023-2024</t>
+  </si>
+  <si>
+    <t>1137/HD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>JOY CHANDI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1154,54 +1172,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1233,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>49.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>45.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.33</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1459,54 +1477,54 @@
       <c r="I9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>4.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1803,54 +1821,54 @@
       <c r="I15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>10.84</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.83</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1864,54 +1882,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>4.45</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>95.33</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1923,54 +1941,54 @@
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>0.71</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2155,54 +2173,54 @@
       <c r="I21" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P21" s="4">
         <v>33.21</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>10.59</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>31.89</v>
       </c>
       <c r="S21" s="4">
         <v>35</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2216,54 +2234,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P22" s="4">
         <v>1002.85</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>899.81</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>89.73</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2277,54 +2295,54 @@
       <c r="I23" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P23" s="4">
         <v>10.01</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>9.74</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>97.26</v>
       </c>
       <c r="S23" s="4">
         <v>97</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2338,54 +2356,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P24" s="4">
         <v>4.71</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.3</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2399,54 +2417,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P25" s="4">
         <v>239.3</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>17.56</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="S25" s="4">
         <v>24</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2580,101 +2598,162 @@
       <c r="I28" s="13" t="s">
         <v>146</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P28" s="4">
         <v>12.67</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="P29" s="4">
+        <v>96.07</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>72.74</v>
+      </c>
+      <c r="R29" s="4">
+        <v>75.71</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>2101.28</v>
+      </c>
+      <c r="P30" s="8">
+        <v>1086.14</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>51.69</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>