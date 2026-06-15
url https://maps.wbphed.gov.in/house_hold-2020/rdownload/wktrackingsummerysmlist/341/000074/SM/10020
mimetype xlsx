--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -516,50 +516,110 @@
     <t>19/11/2024</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>TECH VISION</t>
   </si>
   <si>
     <t>Additional laying distribution pipeline with FHTC at Paschim Bainan PWSS of Bagnan-I Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000605/2023-2024</t>
   </si>
   <si>
     <t>1137/HD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>JOY CHANDI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000041/2025-2026</t>
+  </si>
+  <si>
+    <t>4146/HD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>Quotation for providing dedicated transformer at Paschim Bainan Water Supply Scheme, PH NO- I in the district Howrah under Electrical Division, PHE Dte. ( SM/10020), Reference Id- 860321509, Application ID- 100000126309</t>
+  </si>
+  <si>
+    <t>BILL/01022/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-547</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for Augmentation of paschim w/s scheme, Ph No- VII (koria), in the district Howrah under Electrical Division, PHE Dte. ( SM/10020 ) Reference Id- 106993987, Application no- 1008460992</t>
+  </si>
+  <si>
+    <t>BILL/01136/2024-2025</t>
+  </si>
+  <si>
+    <t>W/176</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for Augmentation of paschim w/s scheme, Ph No- VI (khajutty), in the district Howrah under Electrical Division, PHE Dte. ( SM/10020 ) Reference Id- 106992039, Application no- 1008456690</t>
+  </si>
+  <si>
+    <t>BILL/01135/2024-2025</t>
+  </si>
+  <si>
+    <t>W/175</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Amta-I, Amta-II, Bagnan-I, Bagnan-II, Shyampur-I and Shyampur-II Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.(Phase-II).</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>3670/HD</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,51 +1008,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2673,87 +2733,376 @@
       </c>
       <c r="N29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="P29" s="4">
         <v>96.07</v>
       </c>
       <c r="Q29" s="4">
         <v>72.74</v>
       </c>
       <c r="R29" s="4">
         <v>75.71</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" s="7" t="s">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="B30" s="7"/>
-[...22 lines deleted...]
-      <c r="S30" s="8"/>
+      <c r="L30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P30" s="4">
+        <v>1.85</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P31" s="4">
+        <v>12.61</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P32" s="4">
+        <v>8.63</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P33" s="4">
+        <v>13.44</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="P34" s="4">
+        <v>21.25</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>22</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>2159.05</v>
+      </c>
+      <c r="P35" s="8">
+        <v>1086.14</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>50.31</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>