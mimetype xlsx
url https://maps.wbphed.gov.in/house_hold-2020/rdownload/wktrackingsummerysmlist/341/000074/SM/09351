--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -389,54 +389,69 @@
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S. CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000283/2024-2025</t>
   </si>
   <si>
     <t>4814/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Work Order for Laying distribution system With FHTC Work of Pipe water supply from Augmentation of Bhursit Bamanpara water supply scheme under Howrah sadar Sub-division under Howrah Division, PHE Dte. (start node- 188 to 274) (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000525/2021-2022</t>
+  </si>
+  <si>
+    <t>588/HD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>N. G ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2056,87 +2071,148 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P21" s="4">
         <v>10.11</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>44</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P22" s="4">
+        <v>93.7</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1195.29</v>
+      </c>
+      <c r="P23" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>0</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>