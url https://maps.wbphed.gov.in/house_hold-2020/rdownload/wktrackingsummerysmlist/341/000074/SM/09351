--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,74 +369,50 @@
     <t>1884/HD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>SUDHAMAY MAJUMDAR</t>
   </si>
   <si>
     <t>Work Oder for laying distribution system With FHTC Work of Pipe water supply from Augmentation of Bhursit Bamanpara water supply scheme under Howrah Sadar Sub-division under Howrah Division, PHE Dte. (start node- 276 to 373) (Part-D)</t>
   </si>
   <si>
     <t>ORD/000526/2021-2022</t>
   </si>
   <si>
     <t>589/HD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S. CHANDIMATA CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Work Order for Laying distribution system With FHTC Work of Pipe water supply from Augmentation of Bhursit Bamanpara water supply scheme under Howrah sadar Sub-division under Howrah Division, PHE Dte. (start node- 188 to 274) (Part-C)</t>
   </si>
   <si>
     <t>ORD/000525/2021-2022</t>
   </si>
   <si>
     <t>588/HD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>N. G ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -840,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1003,54 +979,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1154,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>10.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.39</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1213,54 @@
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>27.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1296,54 +1272,54 @@
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>13.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1691,54 +1667,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>65.18</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>64.94</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S15" s="4">
         <v>40</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1752,54 +1728,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>75.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>37.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>49.62</v>
       </c>
       <c r="S16" s="4">
         <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1813,54 +1789,54 @@
       <c r="I17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="4">
         <v>10.85</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.77</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S17" s="4">
         <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1874,54 +1850,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>13.41</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>12.74</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>94.97</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1935,54 +1911,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P19" s="4">
         <v>123.64</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>106.75</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>86.34</v>
       </c>
       <c r="S19" s="4">
         <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1996,223 +1972,162 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P20" s="4">
         <v>71.69</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>63.87</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>89.09</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="J21" s="13" t="s">
+      <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>10.11</v>
+        <v>93.7</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>90.42</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.49</v>
       </c>
       <c r="S21" s="4">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A22" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1185.17</v>
+      </c>
+      <c r="P22" s="8">
+        <v>439.94</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>37.12</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>