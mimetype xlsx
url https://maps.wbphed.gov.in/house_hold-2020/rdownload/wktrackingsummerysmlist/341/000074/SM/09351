--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,74 @@
     <t>ORD/000526/2021-2022</t>
   </si>
   <si>
     <t>589/HD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S. CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
     <t>Work Order for Laying distribution system With FHTC Work of Pipe water supply from Augmentation of Bhursit Bamanpara water supply scheme under Howrah sadar Sub-division under Howrah Division, PHE Dte. (start node- 188 to 274) (Part-C)</t>
   </si>
   <si>
     <t>ORD/000525/2021-2022</t>
   </si>
   <si>
     <t>588/HD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>N. G ENGINEERING</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Jagatballavpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000283/2024-2025</t>
+  </si>
+  <si>
+    <t>4814/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2047,87 +2071,148 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P21" s="4">
         <v>93.7</v>
       </c>
       <c r="Q21" s="4">
         <v>90.42</v>
       </c>
       <c r="R21" s="4">
         <v>96.49</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="P22" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0.34</v>
+      </c>
+      <c r="S22" s="4">
+        <v>56</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1195.29</v>
+      </c>
+      <c r="P23" s="8">
+        <v>439.98</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>36.81</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>