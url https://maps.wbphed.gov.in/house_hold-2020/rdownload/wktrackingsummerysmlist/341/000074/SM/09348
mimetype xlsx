--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -350,51 +350,51 @@
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>4813/HD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>19/03/2025</t>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Work Order for "Augmentation of Pancharul Water Supply scheme by Laying Distribution System, providing Functional Household Tap Connection(FHTC) work with GEO tagging of using Jal Swapna App, Construction of R.C.C Elevated Reservoir of Capacity 500 m3 of Staging Height 20 mtr including Soil Investigation, interconnection &amp; Rising main between 2nd TW, 1st Tube well (HW site) &amp; OHR under Howrah Division, P.H.E. Dte. (Part-A)"</t>
   </si>
   <si>
     <t>AE/RWS,AE/Ulu</t>
   </si>
   <si>
     <t>ORD/000129/2022-2023</t>
   </si>
   <si>
     <t>1338/HD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
   </si>