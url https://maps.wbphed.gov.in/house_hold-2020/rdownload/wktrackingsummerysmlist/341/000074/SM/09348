--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,74 +330,50 @@
     <t>Work Order for Laying Distribution System &amp; providing Functional Household Tap Connection(FHTC) Subal Chack Mouza for (372 nos) from existing distribution system at Augmentation of Pancharul Piped Water Supply Scheme under Udaynaraunpur Block under Howrah Division, PHE Dte. (Part-D)</t>
   </si>
   <si>
     <t>ORD/000529/2021-2022</t>
   </si>
   <si>
     <t>626/HD</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Laying of distribution pipeline with FHTC at Mouza-Kakraipota for Augmentation of Pancharul PWSS of Udaynarayanpur Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2024-2025</t>
   </si>
   <si>
     <t>2646/HD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>HORIZEN</t>
   </si>
   <si>
     <t>Work Order for "Augmentation of Pancharul Water Supply scheme by Laying Distribution System, providing Functional Household Tap Connection(FHTC) work with GEO tagging of using Jal Swapna App, Construction of R.C.C Elevated Reservoir of Capacity 500 m3 of Staging Height 20 mtr including Soil Investigation, interconnection &amp; Rising main between 2nd TW, 1st Tube well (HW site) &amp; OHR under Howrah Division, P.H.E. Dte. (Part-A)"</t>
   </si>
   <si>
     <t>AE/RWS,AE/Ulu</t>
   </si>
   <si>
     <t>ORD/000129/2022-2023</t>
   </si>
   <si>
     <t>1338/HD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -807,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -970,54 +946,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1031,54 +1007,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>34.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>32.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.01</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1182,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>95.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>95.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1239,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70.8</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1324,54 +1300,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>4.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1361,54 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>0.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.54</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1446,54 +1422,54 @@
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>0.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1507,54 +1483,54 @@
       <c r="I12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>0.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1682,54 +1658,54 @@
       <c r="I15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>121.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>121.94</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1743,54 +1719,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>59.54</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>58.1</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97.59</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1804,223 +1780,162 @@
       <c r="I17" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P17" s="4">
         <v>50.3</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>43.92</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>87.31</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="J18" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>13.59</v>
+        <v>232.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>124.52</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>53.44</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1178.78</v>
+      </c>
+      <c r="P19" s="8">
+        <v>490.99</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>41.65</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>