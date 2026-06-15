--- v3 (2026-05-25)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,74 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Work Order for "Augmentation of Pancharul Water Supply scheme by Laying Distribution System, providing Functional Household Tap Connection(FHTC) work with GEO tagging of using Jal Swapna App, Construction of R.C.C Elevated Reservoir of Capacity 500 m3 of Staging Height 20 mtr including Soil Investigation, interconnection &amp; Rising main between 2nd TW, 1st Tube well (HW site) &amp; OHR under Howrah Division, P.H.E. Dte. (Part-A)"</t>
   </si>
   <si>
     <t>AE/RWS,AE/Ulu</t>
   </si>
   <si>
     <t>ORD/000129/2022-2023</t>
   </si>
   <si>
     <t>1338/HD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC for error free database in different Pipe Water Supply Scheme under Udaynarayanpur Block in the District of Howrah under the jurisdiction of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>4813/HD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1855,87 +1879,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>232.99</v>
       </c>
       <c r="Q18" s="4">
         <v>124.52</v>
       </c>
       <c r="R18" s="4">
         <v>53.44</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>70</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1192.37</v>
+      </c>
+      <c r="P20" s="8">
+        <v>490.99</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>41.18</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>