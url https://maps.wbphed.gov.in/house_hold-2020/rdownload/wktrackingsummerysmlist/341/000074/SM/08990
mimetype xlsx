--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -879,54 +879,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>18.86</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1031,54 +1031,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>6.65</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>11.35</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>