--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,99 +89,99 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOWRAH</t>
   </si>
   <si>
     <t>Howrah Division</t>
   </si>
   <si>
     <t>Survey &amp; collection of data through Mobile App regarding availability of drinking water, sanitation facilities &amp; other parameters in Primary, Upper Primary Schools, Anganwadi Centers within Howrah District.</t>
   </si>
   <si>
     <t>SM/08990</t>
   </si>
   <si>
     <t>Support-M&amp;E</t>
   </si>
   <si>
+    <t>Work Order for Conducting Training Programme under "Jal Swapno Mission" for Amta-II, Panchla, J.B.Pur, Sankrail, Domjur &amp; Bally Jagacha Blocks of Howrah District in collaboration with Howrah Division, PHE Dte. &amp; ITI Howrah Homes, TET &amp; SD Deptt.</t>
+  </si>
+  <si>
+    <t>AE/RWS,AE/SADAR,AE/Ulu</t>
+  </si>
+  <si>
+    <t>ORD/000417/2021-2022</t>
+  </si>
+  <si>
+    <t>331/HD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>03/04/2022</t>
+  </si>
+  <si>
+    <t>M/S ASHIRBAD (INDIA)</t>
+  </si>
+  <si>
     <t>Work Order for Survey &amp; Collection of house hold details through mobile app and geo tagging (JJM entry) of the same of water tap connection in each household from existing distribution system in Bikihakola Piped Water Supply Scheme under Howrah District.</t>
   </si>
   <si>
-    <t>AE/RWS,AE/SADAR,AE/Ulu</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000510/2021-2022</t>
   </si>
   <si>
     <t>503/HD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>UNIVERSAL CORPORATION</t>
   </si>
   <si>
     <t>Work order for Survey &amp; Collection of house hold details through mobile app and geo tagging (JJM entry) of the same of water tap connection in each household from existing distribution system in Bikihakola Piped Water Supply Scheme under Howrah District. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000518/2021-2022</t>
   </si>
   <si>
     <t>507/HD</t>
   </si>
   <si>
     <t>PRADIP KUMAR JATI</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S ASHIRBAD (INDIA)</t>
   </si>
   <si>
     <t>SURVEY &amp; COLLECTION OF DATA THROUGH MOBILE APP REGARDING AVAILABILITY OF DRINKING WATER, SANITATION FACILITIES &amp; OTHER PARAMETERS IN PRIMARY, UPPER PRIMARY SCHOOLS AND ANGANWADI CENTERS AT THE AREA OF AMTA-I BLOCK, UDAYNARAYANPUR BLOCK, JAGATBALLVPUR BLOCK, BAGNAN-I &amp; II BLOCK (PART-A) AND AMTA-II BLOCK (PART-B), DOMJUR BLOCK (PART-B), SANKRAIL BLOCK (PART-B) WITHIN HOWRAH DISTRICT UNDER HOWRAH DIVISION PHE DTE. (Part-I)</t>
   </si>
   <si>
     <t>AE HQ</t>
   </si>
   <si>
     <t>ORD/000186/2023-2024</t>
   </si>
   <si>
     <t>1968/HD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
     <t>HUMAN RIGHTS COUNCIL OF INDIA</t>
   </si>
   <si>
     <t>SURVEY &amp; COLLECTION OF DATA THROUGH MOBILE APP REGARDING AVAILABILITY OF DRINKING WATER, SANITATION FACILITIES &amp; OTHER PARAMETERS IN PRIMARY, UPPER PRIMARY SCHOOLS AND ANGANWADI CENTERS AT THE AREA OF AMTA-I BLOCK, UDAYNARAYANPUR BLOCK, JAGATBALLVPUR BLOCK, BAGNAN-I &amp; II BLOCK (PART-A) AND AMTA-II BLOCK (PART-B), DOMJUR BLOCK (PART-B), SANKRAIL BLOCK (PART-B) WITHIN HOWRAH DISTRICT UNDER HOWRAH DIVISION PHE DTE. (Part-II)</t>
   </si>
@@ -758,178 +758,178 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.73</v>
+        <v>4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.23</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>4</v>
+        <v>0.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>18.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1031,54 +1031,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>6.65</v>
       </c>
       <c r="P8" s="8">
-        <v>0.75</v>
+        <v>1.65</v>
       </c>
       <c r="Q8" s="8">
-        <v>11.35</v>
+        <v>24.82</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>