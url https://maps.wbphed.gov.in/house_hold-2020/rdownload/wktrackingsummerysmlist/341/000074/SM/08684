--- v0 (2025-12-17)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,159 +89,162 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOWRAH</t>
   </si>
   <si>
     <t>Howrah Division</t>
   </si>
   <si>
     <t>Chemical Glassware and Instrument Requirement of Howrah District Laboratory for NABL Accreditation under Howrah Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/08684</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Work Order for Supplying of office furnitures and SS sliding main gate &amp; SS letters for sign board required for NABL recognition for Silampur Sub-District laboratory under Uluberia Sub-Division of Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE/Ulu</t>
+  </si>
+  <si>
+    <t>ORD/000107/2022-2023</t>
+  </si>
+  <si>
+    <t>120/AE/USD</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>ABONTICA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Supply of accessories for requirement of Audit in connection of NABL Accreditation as per ISO/IEC 17025 : 2017 Standard at Howrah District Water Testing Laboratory.</t>
+  </si>
+  <si>
+    <t>AE HQ</t>
+  </si>
+  <si>
+    <t>ORD/000147/2022-2023</t>
+  </si>
+  <si>
+    <t>1363/HD</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Silampur Sub-District Water Testing Laboratory under Howrah Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/000901/2021-2022</t>
+  </si>
+  <si>
+    <t>W/792</t>
+  </si>
+  <si>
+    <t>03/03/2022</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
+  </si>
+  <si>
     <t>Supply of chemicals /consumables and Miscellaneous items related to NABL Accreditation for Chemical Testing of potable water of District level Water Quality Testing Laboratory for 11 nos mandatory parameters for Howrah District Water Testing Laboratory under Howrah Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000929/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-382</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>NATURAL RESOURCES CONSORTIUM</t>
   </si>
   <si>
     <t>NABL</t>
   </si>
   <si>
     <t>VCH/000355/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-156</t>
   </si>
   <si>
     <t>02/08/2022</t>
   </si>
   <si>
     <t>QUALITY COUNCIL OF INDIA</t>
   </si>
   <si>
     <t>NABL Lab</t>
   </si>
   <si>
     <t>VCH/000371/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-93</t>
   </si>
   <si>
     <t>28/06/2022</t>
   </si>
   <si>
-    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation thereoff for Silampur Sub-District Water Testing Laboratory under Howrah Division, PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>NABL LAB</t>
   </si>
   <si>
     <t>BILL/00141/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-414</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>GREEN ECONOMY INITIATIVES PRIVATE LIMITED</t>
   </si>
   <si>
     <t>PROCUREMENT OF CHEMICALS FOR WATER TESTING LABORATORIES UNDER HOWRAH DIVISION PHE DTE.</t>
+  </si>
+  <si>
+    <t>je_blk_ballyjag_how</t>
   </si>
   <si>
     <t>ORD/000281/2025-2026</t>
   </si>
   <si>
     <t>4415/HD</t>
   </si>
   <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>LAB ANALYTICS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -783,358 +786,358 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.53</v>
+        <v>3.21</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>0.25</v>
+        <v>1.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>1.13</v>
+        <v>1.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>3.21</v>
+        <v>0.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>0.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1187,88 +1190,90 @@
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>13.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>20.91</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>