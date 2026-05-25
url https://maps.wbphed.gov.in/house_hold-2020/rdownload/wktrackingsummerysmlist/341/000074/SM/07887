--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,66 +113,99 @@
   <si>
     <t>Work Order for Retrofitting work for providing Functional Household Tap Connection (FHTC) from existing distribution system at Garbhabanipur Piped Water Supply Scheme under Udaynarayanpur Block under Howrah Division, PHE Dte. for 2275 nos.</t>
   </si>
   <si>
     <t>AE/RWS</t>
   </si>
   <si>
     <t>JE/RWS/Udaynaryanpur</t>
   </si>
   <si>
     <t>ORD/000567/2021-2022</t>
   </si>
   <si>
     <t>733/HD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
     <t>MITHU BUILDERS</t>
   </si>
   <si>
+    <t>Construction of 2 storied switch room SLOPE ROOF (3.60m x 3.00m) with water supply &amp; sanitary arrangement at 3rd TW site of Garbhabanipur PWSS of Udaynarayanpur Block under Uluberia Sub-Division under Howrah Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE/Ulu</t>
+  </si>
+  <si>
+    <t>JE/USD</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>1936/HD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>S.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall &amp; Land Development at 2nd Tube well Site Garbhabanipur PWSS scheme under Udaynarayanpur Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000505/2024-2025</t>
+  </si>
+  <si>
+    <t>1037/HD</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>A.N ROY &amp; CO</t>
+  </si>
+  <si>
     <t>Construction of boundary wall &amp; Land Development at HW Site Garbhabanipur PWSS scheme under Udaynarayanpur Block under Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE/Ulu</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000504/2024-2025</t>
   </si>
   <si>
     <t>1035/HD</t>
-  </si>
-[...1 lines deleted...]
-    <t>24/02/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>BINOY KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -567,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -730,54 +763,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>96.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>101.19</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -788,104 +821,226 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>14.11</v>
+        <v>8.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>9.67</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>14.11</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>129.2</v>
+      </c>
+      <c r="P7" s="8">
+        <v>97.77</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>75.67</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>