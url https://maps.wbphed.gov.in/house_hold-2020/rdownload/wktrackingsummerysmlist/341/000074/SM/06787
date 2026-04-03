--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -155,51 +155,51 @@
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>PRADIP KUMAR JATI</t>
   </si>
   <si>
     <t>Additional laying distribution pipeline with repairing/ Refixing of FHTC at Kanpur Rejuvenation PWSS of Amta-I Block in Uluberia Sub-Division, under Howrah Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE/Ulu</t>
   </si>
   <si>
     <t>JE/USD</t>
   </si>
   <si>
     <t>ORD/000641/2024-2025</t>
   </si>
   <si>
     <t>1234/HD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>30/11/2025</t>
   </si>
   <si>
     <t>S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>