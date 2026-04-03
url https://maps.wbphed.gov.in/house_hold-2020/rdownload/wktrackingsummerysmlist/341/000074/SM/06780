--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1268,54 +1268,54 @@
         <v>51</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>4.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.03</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>168.61</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2135,54 +2135,54 @@
       </c>
       <c r="H24" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P24" s="4">
         <v>4.35</v>
       </c>
       <c r="Q24" s="4">
-        <v>2.9</v>
+        <v>1.45</v>
       </c>
       <c r="R24" s="4">
-        <v>66.67</v>
+        <v>33.34</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2192,54 +2192,54 @@
       </c>
       <c r="H25" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P25" s="4">
         <v>1.77</v>
       </c>
       <c r="Q25" s="4">
-        <v>3.55</v>
+        <v>1.77</v>
       </c>
       <c r="R25" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2249,88 +2249,88 @@
       </c>
       <c r="H26" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P26" s="4">
         <v>11.53</v>
       </c>
       <c r="Q26" s="4">
-        <v>23.06</v>
+        <v>11.53</v>
       </c>
       <c r="R26" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>181</v>
       </c>
       <c r="P27" s="8">
-        <v>37.54</v>
+        <v>14.75</v>
       </c>
       <c r="Q27" s="8">
-        <v>20.74</v>
+        <v>8.15</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>