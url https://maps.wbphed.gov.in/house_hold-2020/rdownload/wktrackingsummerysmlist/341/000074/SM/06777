--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1483,54 +1483,54 @@
       <c r="I14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P14" s="4">
         <v>2</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.99</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.8</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1709,88 +1709,88 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P18" s="4">
         <v>3.16</v>
       </c>
       <c r="Q18" s="4">
-        <v>6.32</v>
+        <v>3.16</v>
       </c>
       <c r="R18" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>104.98</v>
       </c>
       <c r="P19" s="8">
-        <v>8.31</v>
+        <v>3.16</v>
       </c>
       <c r="Q19" s="8">
-        <v>7.92</v>
+        <v>3.01</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>