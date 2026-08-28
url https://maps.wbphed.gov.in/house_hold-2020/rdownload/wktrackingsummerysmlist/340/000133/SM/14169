--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -111,50 +111,62 @@
     <t>Solarisation</t>
   </si>
   <si>
     <t>Installation of Ongrid solar system and Fabrication structure on ground floor Solarisation of WBSEDCL energised pumping installation at Chitmu water supply schemes of Jhalda II Block under PMD, PHE, Dte. District Purulia.</t>
   </si>
   <si>
     <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000146/2023-2024</t>
   </si>
   <si>
     <t>915/PMD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Net Metering connection payment for Chitmu w/s scheme under Purulia Mechanical Division,P.H.E Dte</t>
+  </si>
+  <si>
+    <t>BILL/00334/2026-2027</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>JHALDA CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,51 +555,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -706,101 +718,156 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.83</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.06</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>6.32</v>
+      </c>
+      <c r="P5" s="8">
+        <v>4.18</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>66.18</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>