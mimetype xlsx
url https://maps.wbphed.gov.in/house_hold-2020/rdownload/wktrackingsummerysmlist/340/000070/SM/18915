--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -440,62 +440,50 @@
   <si>
     <t>BILL/00146/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-28</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Repairing and renovation of existing structure (i.e. Administrative building, Cholrine House, Filter House, Chemical House ) at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001335/2023-2024</t>
   </si>
   <si>
     <t>1718/PD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
-    <t>Supply &amp; fitting fixing 63 A TPN main switch kitkat and other allied works at OHR no. 1,2,3,4 under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte. in the district of Purulia.</t>
-[...10 lines deleted...]
-  <si>
     <t>Defixing the existing idle unit and supply delivery and installation of Electro-Magnetic Flow Meter with cable and remote display unit at different site of WTP. Intake OHR inlet and Outlet pipeline at Forest premises at Garpanchakot, WBSEDCL office premises under Raghunathpur water supply project under PMD. PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000040/2024-2025</t>
   </si>
   <si>
     <t>953/PMD</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Supply, delivery, laying and connection of cable for high lift pump house power connection and other works under Raghunathpur water supply project under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000688/2024-2025</t>
   </si>
   <si>
     <t>1700/PMD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
@@ -507,50 +495,65 @@
     <t>ORD/000969/2024-2025</t>
   </si>
   <si>
     <t>529/PMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>Modification of existing filter bed control system with allied works at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>568/PMD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>Repairing of internal and External illuminations arrangements at existing Pump house-2 nos, PDB room Transformer room-2 nos , DG room, VCB room-2nos, AVR room, chlorine room, filter house(first floor and ground floor), chemical house (first floor and ground floor), Administrative building and Nine nos of OHR with supply luminaires and under Raghunathpur water supply project under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2024-2025</t>
+  </si>
+  <si>
+    <t>952/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2489,338 +2492,338 @@
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M26" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="P26" s="4">
-        <v>0.7</v>
+        <v>83.58</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>56</v>
+        <v>149</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="P27" s="4">
-        <v>83.58</v>
+        <v>68.36</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="P28" s="4">
-        <v>68.36</v>
+        <v>5.48</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="P29" s="4">
-        <v>5.48</v>
+        <v>101.61</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>163</v>
+        <v>56</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>52</v>
+        <v>165</v>
       </c>
       <c r="P30" s="4">
-        <v>101.61</v>
+        <v>28.81</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
-        <v>652.37</v>
+        <v>680.48</v>
       </c>
       <c r="P31" s="8">
         <v>0</v>
       </c>
       <c r="Q31" s="8">
         <v>0</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>