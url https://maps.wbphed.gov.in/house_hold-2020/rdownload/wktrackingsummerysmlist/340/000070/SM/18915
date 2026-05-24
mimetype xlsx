--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,200 +173,182 @@
   <si>
     <t>1719/PD</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Repairing of Raw water Intke pump house panel at Lakshmanpur WTP under Raghunathpur water supply project under PMD PHE DTE .</t>
   </si>
   <si>
     <t>ORD/000077/2024-2025</t>
   </si>
   <si>
     <t>998/PMD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
   </si>
   <si>
-    <t>Replacement of existing one number old VT pump with new one at intake of Lakshmanpur WTP of Raghunathpur W/S Project with allied works, under PMD, PHE, Dte.</t>
-[...5 lines deleted...]
-    <t>951/PMD</t>
+    <t>Repairing of Clear water pump house Panel at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000078/2024-2025</t>
+  </si>
+  <si>
+    <t>999/PMD</t>
+  </si>
+  <si>
+    <t>Street light illumination arrangement at Lakshmanpur WTP MiddleSide of Recirculation System under Raghunathpur Water Supply Project underPurulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000623/2024-2025</t>
+  </si>
+  <si>
+    <t>1545/PMD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Street light illumination arrangement at Lakshmanpur WTP West Side of Recirculation System under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000583/2024-2025</t>
+  </si>
+  <si>
+    <t>1441/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>MD. ASLAM</t>
+  </si>
+  <si>
+    <t>Repairing and rectification of Gaseous Chlorination system at OHR no. 5,6 &amp; 7 of Raghunathpur Water Supply Project under P.M.D., P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1182/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>18/11/2023</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track area near mouza Shaldiha at Sutaboi under Keliathole Palashkola W/S Scheme within Kashipur Block within Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000882/2023-2024</t>
+  </si>
+  <si>
+    <t>1532/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Gaseous Chlorination System, MCC, all electro mechanical equipments at OHR No.-2 under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE Dte. Dist.- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2023-2024</t>
+  </si>
+  <si>
+    <t>1254/PMD</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Gaseous Chlorination System, MCC, all electro mechanical equipments at OHR No.-1 under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE Dte. Dist.- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>1253/PMD</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Gaseous Chlorination System, MCC, all electro mechanical equipments at OHR No.-3 under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE Dte. Dist.- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2023-2024</t>
+  </si>
+  <si>
+    <t>1255/PMD</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Supply of Safety items of Gaseous Chlorination system at Lakshmanpur WTP and OHR no 5 ,6 ,7 under Raghunathpur W/S project under PMD, PHE, Dte</t>
+  </si>
+  <si>
+    <t>ORD/000042/2024-2025</t>
+  </si>
+  <si>
+    <t>955/PMD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
-    <t>Repairing of Clear water pump house Panel at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD PHE Dte.</t>
-[...133 lines deleted...]
-  <si>
     <t>TUSHAR GHOSH</t>
   </si>
   <si>
     <t>Replacement of 14 Ring Current Collector at Lakshmanpur WTP Clariflocculator under Raghunathpur water supply project under Purulia Mechanical Division , P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000440/2023-2024</t>
   </si>
   <si>
     <t>420/PMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; fitting of Fire Extinguisher with refilling of Fire Extinguisher at different sections of Raghunathpur Water Supply Project under Purulia Mechanical Division PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000454/2023-2024</t>
   </si>
   <si>
     <t>434/PMD</t>
@@ -510,50 +492,86 @@
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>568/PMD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>Repairing of internal and External illuminations arrangements at existing Pump house-2 nos, PDB room Transformer room-2 nos , DG room, VCB room-2nos, AVR room, chlorine room, filter house(first floor and ground floor), chemical house (first floor and ground floor), Administrative building and Nine nos of OHR with supply luminaires and under Raghunathpur water supply project under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000039/2024-2025</t>
   </si>
   <si>
     <t>952/PMD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Boundary Wall with other allied work at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/003965/2023-2024</t>
+  </si>
+  <si>
+    <t>508/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Residual Chlorine testing kit for Different PWSS site of Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000702/2024-2025</t>
+  </si>
+  <si>
+    <t>1597/PMD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1105,54 +1123,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.1</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1337,1499 +1355,1499 @@
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>20.75</v>
+        <v>57.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>57.19</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>22.94</v>
+        <v>0.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>1</v>
+        <v>15.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.26</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.99</v>
+        <v>52.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>50.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.37</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="P12" s="4">
-        <v>15.26</v>
+        <v>21.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>8.51</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>39.27</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>52.43</v>
+        <v>21.67</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>21.66</v>
+        <v>21.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>21.65</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>21.67</v>
+        <v>9.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.75</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="P16" s="4">
-        <v>21.67</v>
+        <v>1.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>9.75</v>
+        <v>2.16</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>96.73</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>1.48</v>
+        <v>5.66</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>2.16</v>
+        <v>10.45</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>37.71</v>
       </c>
       <c r="S19" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="P20" s="4">
-        <v>5.66</v>
+        <v>0.98</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>10.45</v>
+        <v>0.85</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>0.98</v>
+        <v>2.32</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>132</v>
+        <v>41</v>
       </c>
       <c r="P23" s="4">
-        <v>0.85</v>
+        <v>33.25</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
       <c r="P24" s="4">
-        <v>2.32</v>
+        <v>83.58</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>39</v>
+        <v>143</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="P25" s="4">
-        <v>33.25</v>
+        <v>68.36</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="P26" s="4">
-        <v>83.58</v>
+        <v>5.48</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P27" s="4">
-        <v>68.36</v>
+        <v>101.61</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="P28" s="4">
-        <v>5.48</v>
+        <v>28.81</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>25.91</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>52</v>
+        <v>166</v>
       </c>
       <c r="P29" s="4">
-        <v>101.61</v>
+        <v>9.74</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>43.09</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>56</v>
+        <v>170</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="P30" s="4">
-        <v>28.81</v>
+        <v>0.95</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
-        <v>680.48</v>
+        <v>647.49</v>
       </c>
       <c r="P31" s="8">
-        <v>0</v>
+        <v>152.51</v>
       </c>
       <c r="Q31" s="8">
-        <v>0</v>
+        <v>23.55</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>