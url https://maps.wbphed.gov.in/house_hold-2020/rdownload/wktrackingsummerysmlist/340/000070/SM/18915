--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -528,50 +528,86 @@
     <t>508/PD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>BISWAJIT MAJI</t>
   </si>
   <si>
     <t>Supply and delivery of Residual Chlorine testing kit for Different PWSS site of Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000702/2024-2025</t>
   </si>
   <si>
     <t>1597/PMD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing 63 A TPN main switch kitkat and other allied works at OHR no. 1,2,3,4 under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte. in the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>403/PMD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>Replacement of existing one number old VT pump with new one at intake of Lakshmanpur WTP of Raghunathpur W/S Project with allied works, under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>951/PMD</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
+  </si>
+  <si>
+    <t>Replacement of existing old Recirculation Sump Pump motor set at Lakshmanpur WTP of Raghunathpur W/S project with allied works, under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>950/PMD</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -960,51 +996,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2780,87 +2816,270 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>171</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P30" s="4">
         <v>0.95</v>
       </c>
       <c r="Q30" s="4">
         <v>0.95</v>
       </c>
       <c r="R30" s="4">
         <v>100</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P32" s="4">
+        <v>20.75</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>90</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P33" s="4">
+        <v>22.94</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>96</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>691.88</v>
+      </c>
+      <c r="P34" s="8">
+        <v>152.51</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>22.04</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>