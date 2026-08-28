--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,480 +134,483 @@
   <si>
     <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Repairing and Renovation of Over Head Reservoir Capcaity 374cum at (ESR) at Lakhanpur W.T.P. under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/001337/2023-2024</t>
   </si>
   <si>
     <t>1720/PD</t>
   </si>
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
-    <t>31/03/2025</t>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Repairing and renovation of existing structure (i.e. Administrative building, Cholrine House, Filter House, Chemical House ) at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001335/2023-2024</t>
+  </si>
+  <si>
+    <t>1718/PD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
     <t>Repairing and renovation of existing structure (i.e. Clarifier Tank, CWR, Pump House, Switch Room etc.) at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001336/2023-2024</t>
   </si>
   <si>
     <t>1719/PD</t>
   </si>
   <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Gaseous Chlorination System, MCC, all electro mechanical equipments at OHR No.-2 under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE Dte. Dist.- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2023-2024</t>
+  </si>
+  <si>
+    <t>1254/PMD</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Gaseous Chlorination System, MCC, all electro mechanical equipments at OHR No.-1 under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE Dte. Dist.- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>1253/PMD</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Gaseous Chlorination System, MCC, all electro mechanical equipments at OHR No.-3 under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE Dte. Dist.- Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000225/2023-2024</t>
+  </si>
+  <si>
+    <t>1255/PMD</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Repairing and rectification of Gaseous Chlorination system at OHR no. 5,6 &amp; 7 of Raghunathpur Water Supply Project under P.M.D., P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1182/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>18/11/2023</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track area near mouza Shaldiha at Sutaboi under Keliathole Palashkola W/S Scheme within Kashipur Block within Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000882/2023-2024</t>
+  </si>
+  <si>
+    <t>1532/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Repairing of Raw water Intke pump house panel at Lakshmanpur WTP under Raghunathpur water supply project under PMD PHE DTE .</t>
+  </si>
+  <si>
+    <t>ORD/000077/2024-2025</t>
+  </si>
+  <si>
+    <t>998/PMD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing 63 A TPN main switch kitkat and other allied works at OHR no. 1,2,3,4 under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte. in the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>403/PMD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
     <t>01/03/2025</t>
   </si>
   <si>
-    <t>Repairing of Raw water Intke pump house panel at Lakshmanpur WTP under Raghunathpur water supply project under PMD PHE DTE .</t>
-[...14 lines deleted...]
-    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+    <t>Defixing the existing idle unit and supply delivery and installation of Electro-Magnetic Flow Meter with cable and remote display unit at different site of WTP. Intake OHR inlet and Outlet pipeline at Forest premises at Garpanchakot, WBSEDCL office premises under Raghunathpur water supply project under PMD. PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2024-2025</t>
+  </si>
+  <si>
+    <t>953/PMD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Replacement of existing one number old VT pump with new one at intake of Lakshmanpur WTP of Raghunathpur W/S Project with allied works, under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000038/2024-2025</t>
+  </si>
+  <si>
+    <t>951/PMD</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
   </si>
   <si>
     <t>Repairing of Clear water pump house Panel at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000078/2024-2025</t>
   </si>
   <si>
     <t>999/PMD</t>
   </si>
   <si>
+    <t>Replacement of existing old Recirculation Sump Pump motor set at Lakshmanpur WTP of Raghunathpur W/S project with allied works, under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>950/PMD</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery, laying and connection of cable for high lift pump house power connection and other works under Raghunathpur water supply project under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000688/2024-2025</t>
+  </si>
+  <si>
+    <t>1700/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
     <t>Street light illumination arrangement at Lakshmanpur WTP MiddleSide of Recirculation System under Raghunathpur Water Supply Project underPurulia Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>ORD/000623/2024-2025</t>
   </si>
   <si>
     <t>1545/PMD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
-    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Street light illumination arrangement at Lakshmanpur WTP West Side of Recirculation System under Raghunathpur Water Supply Project under Purulia Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000583/2024-2025</t>
   </si>
   <si>
     <t>1441/PMD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MD. ASLAM</t>
   </si>
   <si>
-    <t>Repairing and rectification of Gaseous Chlorination system at OHR no. 5,6 &amp; 7 of Raghunathpur Water Supply Project under P.M.D., P.H.E. Dte.</t>
-[...65 lines deleted...]
-    <t>SAIBAL SARKAR</t>
+    <t>Repairing and renovation of Boundary Wall with other allied work at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/003965/2023-2024</t>
+  </si>
+  <si>
+    <t>508/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Replacement of 14 Ring Current Collector at Lakshmanpur WTP Clariflocculator under Raghunathpur water supply project under Purulia Mechanical Division , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2023-2024</t>
+  </si>
+  <si>
+    <t>420/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; fitting of Fire Extinguisher with refilling of Fire Extinguisher at different sections of Raghunathpur Water Supply Project under Purulia Mechanical Division PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>434/PMD</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply of Safety items of Gaseous Chlorination system at Lakshmanpur WTP and OHR no 5 ,6 ,7 under Raghunathpur W/S project under PMD, PHE, Dte</t>
   </si>
   <si>
     <t>ORD/000042/2024-2025</t>
   </si>
   <si>
     <t>955/PMD</t>
   </si>
   <si>
-    <t>19/06/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>TUSHAR GHOSH</t>
   </si>
   <si>
-    <t>Replacement of 14 Ring Current Collector at Lakshmanpur WTP Clariflocculator under Raghunathpur water supply project under Purulia Mechanical Division , P.H.E. Dte.</t>
-[...26 lines deleted...]
-    <t>M/S R.K. ENTERPRISE</t>
+    <t>Repairing of internal and External illuminations arrangements at existing Pump house-2 nos, PDB room Transformer room-2 nos , DG room, VCB room-2nos, AVR room, chlorine room, filter house(first floor and ground floor), chemical house (first floor and ground floor), Administrative building and Nine nos of OHR with supply luminaires and under Raghunathpur water supply project under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2024-2025</t>
+  </si>
+  <si>
+    <t>952/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Repairing of Chemical house panel at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000035/2024-2025</t>
   </si>
   <si>
     <t>948/PMD</t>
   </si>
   <si>
     <t>M/S UJJAL DIESEL SERVICE</t>
   </si>
   <si>
     <t>Repairing of Filter house Panel at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000036/2024-2025</t>
   </si>
   <si>
     <t>949/PMD</t>
   </si>
   <si>
     <t>MOUSUMI BENERJEE</t>
   </si>
   <si>
     <t>Street light illumination arrangement at Lakshmanpur WTP East side of Recirculation System under Raghunathpur Water Supply Project underPurulia Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000238/2024-2025</t>
   </si>
   <si>
     <t>1227/PMD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
+    <t>Supply and delivery of Residual Chlorine testing kit for Different PWSS site of Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000702/2024-2025</t>
+  </si>
+  <si>
+    <t>1597/PMD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
     <t>Supply &amp; fixing of display board for depicting details of Pump and others at Pump House/Other location of Raghunathpur and other blocks in the Dist-Purulia under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000657/2024-2025</t>
   </si>
   <si>
     <t>1260/PMD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>SUJIT MUKHERJEE</t>
   </si>
   <si>
     <t>WBSEDCL for Sohardi Mouza, Babugram, P.O-Sanka, Raghunathpur Water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/00146/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-28</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>Repairing and renovation of existing structure (i.e. Administrative building, Cholrine House, Filter House, Chemical House ) at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Additional work related to Defixing the existing old unit and installation of new Electro Magnetic Flow meter with cable and remote display unit at different site under Raghunathpur w/s project under PMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000969/2024-2025</t>
   </si>
   <si>
     <t>529/PMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>Modification of existing filter bed control system with allied works at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>568/PMD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>05/08/2025</t>
-  </si>
-[...85 lines deleted...]
-    <t>21/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1260,1791 +1263,1791 @@
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>28.94</v>
+        <v>33.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>26.2</v>
+        <v>28.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>57.19</v>
+        <v>21.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>39.27</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1</v>
+        <v>21.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.37</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>0.99</v>
+        <v>21.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>15.26</v>
       </c>
       <c r="Q10" s="4">
         <v>15.26</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>52.43</v>
       </c>
       <c r="Q11" s="4">
         <v>50.53</v>
       </c>
       <c r="R11" s="4">
         <v>96.37</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>21.66</v>
+        <v>26.2</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.51</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>39.27</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="P13" s="4">
-        <v>21.67</v>
+        <v>0.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.28</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>24.37</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>21.67</v>
+        <v>83.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>21.65</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="P15" s="4">
-        <v>9.75</v>
+        <v>20.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>9.75</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="P16" s="4">
-        <v>1.48</v>
+        <v>57.19</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.48</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="P17" s="4">
-        <v>2.16</v>
+        <v>22.94</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>96.73</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="P18" s="4">
-        <v>5.66</v>
+        <v>68.36</v>
       </c>
       <c r="Q18" s="4">
-        <v>5.66</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="P19" s="4">
-        <v>10.45</v>
+        <v>1</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.94</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>37.71</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.98</v>
+        <v>0.99</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.98</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="N21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.85</v>
+        <v>9.74</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>43.09</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I22" s="13"/>
-[...1 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="P22" s="4">
-        <v>2.32</v>
+        <v>1.48</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>33.25</v>
+        <v>2.16</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>96.73</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="P24" s="4">
-        <v>83.58</v>
+        <v>9.75</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>9.75</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>143</v>
+        <v>89</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="P25" s="4">
-        <v>68.36</v>
+        <v>28.81</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>25.91</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>148</v>
+        <v>89</v>
       </c>
       <c r="N26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>5.48</v>
+        <v>5.66</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="N27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>101.61</v>
+        <v>10.45</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>37.71</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="P28" s="4">
-        <v>28.81</v>
+        <v>0.98</v>
       </c>
       <c r="Q28" s="4">
-        <v>7.46</v>
+        <v>0.98</v>
       </c>
       <c r="R28" s="4">
-        <v>25.91</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="13" t="s">
+      <c r="L29" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O29" s="4" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="P29" s="4">
-        <v>9.74</v>
+        <v>0.95</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.2</v>
+        <v>0.95</v>
       </c>
       <c r="R29" s="4">
-        <v>43.09</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>0.95</v>
+        <v>0.85</v>
       </c>
       <c r="Q30" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="N31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>0.7</v>
+        <v>2.32</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>179</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="P32" s="4">
-        <v>20.75</v>
+        <v>5.48</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>95</v>
+        <v>183</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="P33" s="4">
-        <v>22.94</v>
+        <v>101.61</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="11"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8">
         <v>691.88</v>
       </c>
       <c r="P34" s="8">
         <v>152.51</v>
       </c>
       <c r="Q34" s="8">
         <v>22.04</v>
       </c>
       <c r="R34" s="8"/>
       <c r="S34" s="8"/>