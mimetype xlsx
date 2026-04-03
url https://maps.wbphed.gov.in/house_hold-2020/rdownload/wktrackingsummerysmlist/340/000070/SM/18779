--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -629,360 +629,264 @@
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Pump House (13 X 8.5 mtr) at Laxmanpur WTP site to accommodate electromechanical equipment as well as safety device under Raghunathpur W/S Scheme of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000328/2024-2025</t>
   </si>
   <si>
     <t>1353/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>BOSE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supplying, laying , fitting fixing Parallel pipe line with allied works at Shaharjuri village , Kharapara village ,Deshra village , KP Rangadihi village &amp;Rangadihi village for increase pressure of Retrofitting works for creation of ' Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kolaboni under Aug. of Raghunathpur W/S Scheme , Zone-IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...8 lines deleted...]
-    <t>2302/PD</t>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Name of Mouzas- Rangamati , Gobranda , Charanbandh , Muldi , Bagmanni , Nanduka)</t>
+  </si>
+  <si>
+    <t>ORD/001140/2024-2025</t>
+  </si>
+  <si>
+    <t>43/PD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>Laying of 250 mm D.I. pipe line for Raw water rising main with manifold at Ramchandrapur under Raghunathpur Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001175/2024-2025</t>
+  </si>
+  <si>
+    <t>2329/PD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
-    <t>SUBRATA SINGHADEO</t>
-[...37 lines deleted...]
-  <si>
     <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying balance Distribution System of Parallel pipe line and changing existing CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-A) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Name of Mouzas-(Khantra, KhairaChak , Ruknibera, Gobindapur, Paranpur, Toldi)</t>
   </si>
   <si>
     <t>ORD/001094/2024-2025</t>
   </si>
   <si>
     <t>2183/PD</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>18/03/2026</t>
   </si>
   <si>
     <t>NANIGOPAL DEY</t>
   </si>
   <si>
     <t>Supply of DI Specials &amp; road crossing for Distribution line ZONE-IB of Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000337/2024-2025</t>
   </si>
   <si>
     <t>1363/PD</t>
   </si>
   <si>
-    <t>10/02/2026</t>
+    <t>09/08/2026</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Continuation Work Order for"Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.10.2024 to 31.03.2025</t>
   </si>
   <si>
     <t>ORD/000570/2024-2025</t>
   </si>
   <si>
     <t>1375/PMD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Construction of Guard Room with toilet block at Zone-III under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>2102/PD</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>SUBHAJIT KUNDU</t>
   </si>
   <si>
-    <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte. (SL-4)</t>
-[...8 lines deleted...]
-    <t>13/09/2024</t>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone IV - B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000589/2024-2025</t>
+  </si>
+  <si>
+    <t>1447/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Special repairing works of HDPE pipe line from River side to Karandih Village , Kajuli Village ,Kajuli more to D.ED Collage road , Daldali Majhidih Village &amp; Guard pilling Manifold to CWR Pipe line with all allied works of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Maguria Lalpur under Raghunathpur W/S Scheme (Zone-IB) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001298/2024-2025</t>
+  </si>
+  <si>
+    <t>438/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>ALOK KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Maintenance work for Construction of Soak pit, Leach pit &amp; Drain at Inspection Bunglow at Lakkhanpur WTP under Raghunathpur W/S Scheme(German Assisted) Zone-IB within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2025-2026</t>
+  </si>
+  <si>
+    <t>572/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Modification of existing filter bed control system with allied works at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2025-2026</t>
+  </si>
+  <si>
+    <t>568/PMD</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at different OHR site and other works under Augmentation of Raghunathpur Pipe Water Supply Project under PMD, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>569/PMD</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
-    <t>MS D.PALIT AND CO.</t>
-[...103 lines deleted...]
-  <si>
     <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-I-B) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001367/2024-2025</t>
   </si>
   <si>
     <t>373/PD</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
-    <t>11/07/2025</t>
+    <t>08/11/2025</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
-    <t>Balance work for Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -II OHR site to Bakdisha village , Velagora Village &amp; Takhrapara village to Susunia village for increase pressure of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Kolaboni under Raghunathpur W/S Scheme (German Assisted) Zone IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of 140 mm dia HDPE pipe line From OHR to Misson Para at Arrah under Raghunathpur Water Supply Scheme (German Assisted) (Zone-IB) of Raghunathpur Sub Division Under Purulia Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000361/2025-2026</t>
   </si>
   <si>
     <t>1520/PD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
-    <t>30/12/2025</t>
+    <t>31/05/2026</t>
   </si>
   <si>
     <t>RABIN CHANDRA CHAIL</t>
   </si>
   <si>
-    <t>Balance work for Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -II OHR site Doulatpur Public School to Saldiga village , Belabhal Village , Bahukata village &amp;LadurkaPadarpara toSimlapara village for increase pressure of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Kolaboni under Raghunathpur W/S Scheme (German Assisted) Zone IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...8 lines deleted...]
-    <t>18/10/2025</t>
+    <t>Strengthen the existing monorail at Chlorination Building of Lakshmanpur WTP and other allied works under Raghunathpur Water Supply Project under under Purulia Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>424/PMD</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1371,51 +1275,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W60"/>
+  <dimension ref="A1:W53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3643,370 +3547,370 @@
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>205</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J39" s="13" t="s">
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="K39" s="4" t="s">
+      <c r="L39" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="M39" s="4" t="s">
+      <c r="N39" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="N39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O39" s="4" t="s">
-        <v>211</v>
+        <v>141</v>
       </c>
       <c r="P39" s="4">
-        <v>54.42</v>
+        <v>96.11</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="M40" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="M40" s="4" t="s">
+      <c r="O40" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="N40" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>96.11</v>
+        <v>1.82</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J41" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="L41" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="K41" s="4" t="s">
+      <c r="M41" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N41" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="L41" s="4" t="s">
+      <c r="O41" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>18.96</v>
+        <v>96.2</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>221</v>
       </c>
-      <c r="I42" s="13"/>
-      <c r="J42" s="13"/>
+      <c r="I42" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>199</v>
+      </c>
       <c r="K42" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P42" s="4">
-        <v>1.82</v>
+        <v>7.01</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>229</v>
+        <v>79</v>
       </c>
       <c r="P43" s="4">
-        <v>96.2</v>
+        <v>0.89</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>230</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>199</v>
+        <v>138</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>232</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>202</v>
+        <v>57</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>233</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>234</v>
       </c>
       <c r="P44" s="4">
-        <v>7.01</v>
+        <v>6.41</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
@@ -4014,963 +3918,536 @@
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>235</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>236</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>237</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>126</v>
+        <v>238</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>238</v>
+        <v>214</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>79</v>
+        <v>239</v>
       </c>
       <c r="P45" s="4">
-        <v>0.89</v>
+        <v>13.34</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>138</v>
+        <v>87</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>57</v>
+        <v>243</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="P46" s="4">
-        <v>6.41</v>
+        <v>31.69</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>244</v>
-[...6 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="P47" s="4">
-        <v>190.01</v>
+        <v>5.63</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>84</v>
+        <v>256</v>
       </c>
       <c r="P48" s="4">
-        <v>0.79</v>
+        <v>101.61</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="P49" s="4">
-        <v>13.34</v>
+        <v>24.28</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>169</v>
+        <v>264</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>84</v>
+        <v>266</v>
       </c>
       <c r="P50" s="4">
-        <v>0.81</v>
+        <v>128.19</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>87</v>
+        <v>199</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="P51" s="4">
-        <v>31.69</v>
+        <v>21.16</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-      <c r="J52" s="13"/>
+        <v>273</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K52" s="4" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>273</v>
+        <v>106</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>274</v>
+        <v>196</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="P52" s="4">
-        <v>5.63</v>
+        <v>7.76</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" s="3">
-[...27 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="A53" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="L53" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="14"/>
+      <c r="K53" s="8"/>
+      <c r="L53" s="8"/>
+      <c r="M53" s="8"/>
+      <c r="N53" s="8"/>
+      <c r="O53" s="8">
+        <v>3501.58</v>
+      </c>
+      <c r="P53" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>0</v>
+      </c>
+      <c r="R53" s="8"/>
+      <c r="S53" s="8"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
-    <row r="54" spans="1:23">
-[...397 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A60:N60"/>
+    <mergeCell ref="A53:N53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>