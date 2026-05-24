--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,290 +113,245 @@
   <si>
     <t>Supply and Installation of 4KG/HR Gaseous Chlorination system and Chlorine leak absorption system at Lakshmanpur WTP under Augmentation of Raghunarhpur W/S project with allied works, under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000174/2023-2024</t>
   </si>
   <si>
     <t>1126PMD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>ELECTRICAL AND MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Supply delivery and installation of electro mechanical equipments, HSC pump motor sets, MCC, HOT, Valves, Flowmeter ,400 KVA electrical substation, Gaseous chlorination system at Clear water Boosting pump house Under Augmentation of Raghunathpur water supply project Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
-[...16 lines deleted...]
-  <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>71/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1759/PD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
-    <t>Supply delivery and installation of electro mechanical equipment's, HSC pump motor sets, MCC, HOT, Valves, Flowmeter at Proposed Clear water pump house in Lakshmanpur WTP Under Augmentation of Raghunathpur water supply project Bolck : Neturia, Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
-[...5 lines deleted...]
-    <t>458/PMD</t>
+    <t>Sinking of 1No. 200 mm dia DTH Rigbored TW with allied works at office campus under Aug. of Raghunathpur W/S Scheme (Zone-IB) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001059/2024-2025</t>
+  </si>
+  <si>
+    <t>2120/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>MANATOSH SINGH</t>
+  </si>
+  <si>
+    <t>Laying balance Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-A) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Name of Mouzas-Madhutati or Mautor ,Baldi , Dhanara)</t>
+  </si>
+  <si>
+    <t>ORD/001093/2024-2025</t>
+  </si>
+  <si>
+    <t>2182/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for "Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.04.2024 to 30.09.2024</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>ORD/000499/2023-2024</t>
+  </si>
+  <si>
+    <t>525/PMD</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhajura (Tube well-III), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2024-2025</t>
+  </si>
+  <si>
+    <t>1115/PMD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>27/07/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Repering&amp; renovation of 4 (Four) Nos I.E Plant under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>1086/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of chlorine leak absorption System at different OHR sites of Raghunathpur Water Supply Project under PMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1576/PMD</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>1086/PMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of A.C Machine at Ground floor of Shimul Annex Building at Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>446/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>S PATHAK AND CO</t>
+  </si>
+  <si>
+    <t>Supply and installation of A.C Machine at first floor of Shimul Annex Building at Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000608/2023-2024</t>
+  </si>
+  <si>
+    <t>385/PMD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>12/07/2024</t>
-[...181 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-I), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000577/2024-2025</t>
   </si>
   <si>
     <t>906/PMD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>M/S A.D. CONCERN</t>
   </si>
   <si>
     <t>Supply and installation of 1 Ton A.C machine at Lakshmanpur Bungalow of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>1116/PMD</t>
@@ -581,62 +536,50 @@
   <si>
     <t>Payment to WBSEDCL , Chelyama CCC for new connection at Vill. + P.O. - Chelyama , Rghunathpur , application no,- 2004770178 , reference Id.- 204327440 .</t>
   </si>
   <si>
     <t>BILL/00289/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-76</t>
   </si>
   <si>
     <t>Payment of New Electric Connection charge at Salata mouza ,Babugram site , Zone - IV B Raghunathpur - 1 under Augmentation of Raghunathpur W.S. Project and payment to WBSEDCL Raghunathpur CCC . Referance Id - 204346008</t>
   </si>
   <si>
     <t>BILL/00191/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-48</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER &amp; IN CHARGE, RAGHUNATHPUR 132 KV SUB STATION (WBSETCL)</t>
   </si>
   <si>
-    <t>Replacement of existing two number old VT pumps with new pumps at intake pump house of Lakshmanpur WTP for Augmentation of Raghunarhpur W/S project with allied works, under PMD, PHE, Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Installation of Ongrid solar system and Fabrication structure on ground floor Solarisation of WBSEDCL energised pumping machinery at Existing 8 nos OHR and Proposed 6nos OHR site under Augmentation of Raghunathpur water supply project under PMD, PHE, Dte. District Purulia.</t>
   </si>
   <si>
     <t>ORD/000231/2023-2024</t>
   </si>
   <si>
     <t>1125/PMD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Pump House (13 X 8.5 mtr) at Laxmanpur WTP site to accommodate electromechanical equipment as well as safety device under Raghunathpur W/S Scheme of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000328/2024-2025</t>
   </si>
   <si>
     <t>1353/PD</t>
@@ -809,84 +752,204 @@
   <si>
     <t>Yard lighting arrangement at different OHR site and other works under Augmentation of Raghunathpur Pipe Water Supply Project under PMD, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>569/PMD</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-I-B) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001367/2024-2025</t>
   </si>
   <si>
     <t>373/PD</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
-    <t>08/11/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Laying of 140 mm dia HDPE pipe line From OHR to Misson Para at Arrah under Raghunathpur Water Supply Scheme (German Assisted) (Zone-IB) of Raghunathpur Sub Division Under Purulia Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000361/2025-2026</t>
   </si>
   <si>
     <t>1520/PD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t>RABIN CHANDRA CHAIL</t>
   </si>
   <si>
     <t>Strengthen the existing monorail at Chlorination Building of Lakshmanpur WTP and other allied works under Raghunathpur Water Supply Project under under Purulia Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000444/2023-2024</t>
   </si>
   <si>
     <t>424/PMD</t>
   </si>
   <si>
     <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir Laying distribution Pipe and other allied works under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>894/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery fitting &amp; fixing of 40 Nos. Land Demarcation Sign boards (0.9 m X 0.6 m) under Jal Jeevan Mission at dufferent Location under different W/S Scheme in Raghunathpur-I and Raghunathpur-II Block within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2024-2025</t>
+  </si>
+  <si>
+    <t>2304/PD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. 200 mm dia river bed tubewell (Horizontal) at Darakeswar river (Narayangarh Ghat) alongwith laying of 100 mm dia G.I. collecting line with all allied works under Arrah W/S Scheme under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001096/2024-2025</t>
+  </si>
+  <si>
+    <t>2185/PD</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of Godown 1st Floor under Raghunathpur Water Supply scheme (Zone-IB) of Raghunathpur Sub-Division, under Purulia Division, Phe Dte</t>
+  </si>
+  <si>
+    <t>ORD/001057/2024-2025</t>
+  </si>
+  <si>
+    <t>2118/PD</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Sinking of 12(Twelve) no tubewell with necessary Pipe line at different OHR Site(Gobag, Khajura, Seleta&amp;Ketlapur) under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001084/2024-2025</t>
+  </si>
+  <si>
+    <t>2180/PD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Staff quarter with allied works at Lakkhanpur WTP under Raghunathpur W/S Scheme (German Assisted) Zone-I B of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001052/2024-2025</t>
+  </si>
+  <si>
+    <t>2113/PD</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of cable and other works, at OHR site Uporkhajura of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000613/2024-2025</t>
+  </si>
+  <si>
+    <t>865/PMD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings), from Departmental Stack Yard to work place Under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001068/2024-2025</t>
+  </si>
+  <si>
+    <t>2128/PD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhujra-IIB (Tube Well-I), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000635/2024-2025</t>
+  </si>
+  <si>
+    <t>914/PMD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1275,51 +1338,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W53"/>
+  <dimension ref="A1:W58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1460,1052 +1523,1056 @@
         <v>80.55</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>331.9</v>
+        <v>1429.07</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>1429.07</v>
+        <v>40.12</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>40.12</v>
+        <v>4.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>192.41</v>
+        <v>90.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0.71</v>
+      </c>
+      <c r="R8" s="4">
+        <v>79.78</v>
+      </c>
+      <c r="S8" s="4">
         <v>55</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>47.9</v>
+        <v>0.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>22.12</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>11.24</v>
+      </c>
+      <c r="R10" s="4">
+        <v>50.82</v>
+      </c>
+      <c r="S10" s="4">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.89</v>
+        <v>90.02</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="R12" s="4">
+        <v>80.33</v>
+      </c>
+      <c r="S12" s="4">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>22.12</v>
+        <v>0.79</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.21</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>90.02</v>
+        <v>0.79</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.21</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>107</v>
+        <v>65</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>108</v>
+        <v>81</v>
       </c>
       <c r="P16" s="4">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.62</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S16" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="P17" s="4">
-        <v>0.79</v>
+        <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="P19" s="4">
-        <v>0.62</v>
+        <v>0.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.96</v>
+        <v>6.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>63.18</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
@@ -2513,1941 +2580,2246 @@
       <c r="H21" s="13" t="s">
         <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P21" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>134</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>0.96</v>
+        <v>45.37</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>25.75</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>56.75</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>141</v>
+        <v>38</v>
       </c>
       <c r="P23" s="4">
-        <v>6.9</v>
+        <v>408.72</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.95</v>
+        <v>1.63</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J25" s="13" t="s">
+      <c r="M25" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="K25" s="4" t="s">
+      <c r="N25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>45.37</v>
+        <v>0.22</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>44</v>
+        <v>145</v>
       </c>
       <c r="P26" s="4">
-        <v>408.72</v>
+        <v>0.25</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="4" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="P27" s="4">
-        <v>1.63</v>
+        <v>38.16</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="P28" s="4">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="P29" s="4">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="L30" s="4"/>
       <c r="M30" s="4" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="P30" s="4">
-        <v>38.16</v>
+        <v>2.32</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="P31" s="4">
-        <v>0.05</v>
+        <v>5.36</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="P32" s="4">
-        <v>0.61</v>
+        <v>3.11</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="J33" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="L33" s="4"/>
+        <v>175</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>176</v>
+      </c>
       <c r="M33" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>31</v>
+        <v>177</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="P33" s="4">
-        <v>2.32</v>
+        <v>44.79</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="K34" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="I34" s="13"/>
-[...1 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" s="4" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>160</v>
+        <v>185</v>
       </c>
       <c r="P34" s="4">
-        <v>5.36</v>
+        <v>31.86</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="P35" s="4">
-        <v>3.11</v>
+        <v>96.11</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>30</v>
+        <v>194</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>66</v>
+        <v>196</v>
       </c>
       <c r="P36" s="4">
-        <v>31.33</v>
+        <v>1.82</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="P37" s="4">
-        <v>44.79</v>
+        <v>96.2</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P38" s="4">
-        <v>31.86</v>
+        <v>7.01</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="J39" s="13"/>
+        <v>207</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K39" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>208</v>
+        <v>111</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>141</v>
+        <v>60</v>
       </c>
       <c r="P39" s="4">
-        <v>96.11</v>
+        <v>0.89</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>29.12</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>211</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>123</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>213</v>
+        <v>45</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P40" s="4">
-        <v>1.82</v>
+        <v>6.41</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>216</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>70</v>
+        <v>219</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>220</v>
       </c>
       <c r="P41" s="4">
-        <v>96.2</v>
+        <v>13.34</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>7.87</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>59.05</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>221</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>199</v>
+        <v>69</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>202</v>
+        <v>224</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P42" s="4">
-        <v>7.01</v>
+        <v>31.69</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>226</v>
-[...6 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>126</v>
+        <v>230</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>79</v>
+        <v>232</v>
       </c>
       <c r="P43" s="4">
-        <v>0.89</v>
+        <v>5.63</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="M44" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N44" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="P44" s="4">
-        <v>6.41</v>
+        <v>101.61</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>214</v>
+        <v>241</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="P45" s="4">
-        <v>13.34</v>
+        <v>24.28</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="P46" s="4">
-        <v>31.69</v>
+        <v>128.19</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-      <c r="J47" s="13"/>
+        <v>248</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>180</v>
+      </c>
       <c r="K47" s="4" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="P47" s="4">
-        <v>5.63</v>
+        <v>21.16</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>249</v>
+        <v>90</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>255</v>
+        <v>177</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="P48" s="4">
-        <v>101.61</v>
+        <v>7.76</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>260</v>
+        <v>177</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>239</v>
+        <v>126</v>
       </c>
       <c r="P49" s="4">
-        <v>24.28</v>
+        <v>30.25</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>264</v>
+        <v>194</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="P50" s="4">
-        <v>128.19</v>
+        <v>3.65</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>270</v>
+        <v>51</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>271</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>272</v>
       </c>
       <c r="P51" s="4">
-        <v>21.16</v>
+        <v>14.89</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>273</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>274</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>275</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>196</v>
+        <v>276</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="P52" s="4">
-        <v>7.76</v>
+        <v>31.03</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
-      <c r="A53" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S53" s="8"/>
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P53" s="4">
+        <v>68.1</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="P54" s="4">
+        <v>13.35</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>100</v>
+      </c>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P55" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+      <c r="R55" s="4">
+        <v>0</v>
+      </c>
+      <c r="S55" s="4">
+        <v>90</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P56" s="4">
+        <v>8.34</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>0</v>
+      </c>
+      <c r="R56" s="4">
+        <v>0</v>
+      </c>
+      <c r="S56" s="4">
+        <v>100</v>
+      </c>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P57" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+      <c r="R57" s="4">
+        <v>0</v>
+      </c>
+      <c r="S57" s="4">
+        <v>95</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="14"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="8"/>
+      <c r="O58" s="8">
+        <v>3069.26</v>
+      </c>
+      <c r="P58" s="8">
+        <v>54.98</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>1.79</v>
+      </c>
+      <c r="R58" s="8"/>
+      <c r="S58" s="8"/>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A53:N53"/>
+    <mergeCell ref="A58:N58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>