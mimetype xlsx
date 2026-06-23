--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,816 +140,1032 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>71/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1759/PD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
+    <t>Continuation Work Order for "Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.04.2024 to 30.09.2024</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>ORD/000499/2023-2024</t>
+  </si>
+  <si>
+    <t>525/PMD</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhajura (Tube well-III), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2024-2025</t>
+  </si>
+  <si>
+    <t>1115/PMD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>27/07/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Repering&amp; renovation of 4 (Four) Nos I.E Plant under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>1086/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation and commissioning of chlorine leak absorption System at different OHR sites of Raghunathpur Water Supply Project under PMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1576/PMD</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>1086/PMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of A.C Machine at Ground floor of Shimul Annex Building at Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>446/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>S PATHAK AND CO</t>
+  </si>
+  <si>
+    <t>Supply and installation of A.C Machine at first floor of Shimul Annex Building at Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000608/2023-2024</t>
+  </si>
+  <si>
+    <t>385/PMD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-I), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000577/2024-2025</t>
+  </si>
+  <si>
+    <t>906/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
+  </si>
+  <si>
+    <t>Supply and installation of 1 Ton A.C machine at Lakshmanpur Bungalow of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000578/2024-2025</t>
+  </si>
+  <si>
+    <t>1116/PMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube Wel-V), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000653/2024-2025</t>
+  </si>
+  <si>
+    <t>1324/PMD</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube well-3), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000647/2024-2025</t>
+  </si>
+  <si>
+    <t>1259/PMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>M/S UJJAL DIESEL SERVICE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube Wel-IV), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000652/2024-2025</t>
+  </si>
+  <si>
+    <t>1323/PMD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of HDPE Pipe (PE-100, PN-10) for collecting line of riverbed tubewell (for 1, 2, 3 &amp; 4) under Raghunathpur W/S Scheme of Raghunathpur Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>1075/PD</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000576/2024-2025</t>
+  </si>
+  <si>
+    <t>1009/PMD</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>SUJIT MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Supply, fitting, fixing Swajal Gram Village signboard and thorough repairing and Renovation of R.C.C. Elevated Reservoir (Intze Type with solid raft) of Capcaity 1049.84 cum and staging height 25 mtralongwith high lifting of boundary wall and construction of approach road with all allied works and laying of HDPE pipe at Soudagar Para , Goraipara, Bandanga Village and Supply of Chair, Table and Almirah for Seating arrangement of contractual Junior Engineers at the office of the Assistant Engineer, Raghunathpur Sub-Division under Raghunathpur W/S Scheme(German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000222/2024-2025</t>
+  </si>
+  <si>
+    <t>1096/PD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>RTOR000034/2024-2025</t>
+  </si>
+  <si>
+    <t>1712/PD</t>
+  </si>
+  <si>
+    <t>Quotation for new connection</t>
+  </si>
+  <si>
+    <t>BILL/00457/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-281</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
+    <t>Supply of Diesel &amp; Mobil for vehicle WB56V-4010 for the month of March-2024 under PMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00227/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-80</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>M/S SANKAR AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>New Connection for Augmentation of Raghunathpur ZOne- I B (Nanduara)</t>
+  </si>
+  <si>
+    <t>BILL/00821/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-24-25-27</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>Bulk power supply at 11 KV, Purulia for a contractual demand of 400/400/400/400/400 KVA respectively for next consecutive five years, Mouza-Salata, Block-Raghunathpur -I , Purulia</t>
+  </si>
+  <si>
+    <t>BILL/00864/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-299</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>BILL/00456/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-221</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>BILL/00458/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-280</t>
+  </si>
+  <si>
+    <t>New Connection for Augmentation of Raghunathpur ZOne-I B (Sohardi Mouza Babugram, Sanka)</t>
+  </si>
+  <si>
+    <t>BILL/00823/2023-2024</t>
+  </si>
+  <si>
+    <t>Payment to WBSEDCL , Chelyama CCC for new connection at Vill. + P.O. - Chelyama , Rghunathpur , application no,- 2004770178 , reference Id.- 204327440 .</t>
+  </si>
+  <si>
+    <t>BILL/00289/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-76</t>
+  </si>
+  <si>
+    <t>Payment of New Electric Connection charge at Salata mouza ,Babugram site , Zone - IV B Raghunathpur - 1 under Augmentation of Raghunathpur W.S. Project and payment to WBSEDCL Raghunathpur CCC . Referance Id - 204346008</t>
+  </si>
+  <si>
+    <t>BILL/00191/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-48</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER &amp; IN CHARGE, RAGHUNATHPUR 132 KV SUB STATION (WBSETCL)</t>
+  </si>
+  <si>
+    <t>Installation of Ongrid solar system and Fabrication structure on ground floor Solarisation of WBSEDCL energised pumping machinery at Existing 8 nos OHR and Proposed 6nos OHR site under Augmentation of Raghunathpur water supply project under PMD, PHE, Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>1125/PMD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (13 X 8.5 mtr) at Laxmanpur WTP site to accommodate electromechanical equipment as well as safety device under Raghunathpur W/S Scheme of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>1353/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Name of Mouzas- Rangamati , Gobranda , Charanbandh , Muldi , Bagmanni , Nanduka)</t>
+  </si>
+  <si>
+    <t>ORD/001140/2024-2025</t>
+  </si>
+  <si>
+    <t>43/PD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>Laying of 250 mm D.I. pipe line for Raw water rising main with manifold at Ramchandrapur under Raghunathpur Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001175/2024-2025</t>
+  </si>
+  <si>
+    <t>2329/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying balance Distribution System of Parallel pipe line and changing existing CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-A) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Name of Mouzas-(Khantra, KhairaChak , Ruknibera, Gobindapur, Paranpur, Toldi)</t>
+  </si>
+  <si>
+    <t>ORD/001094/2024-2025</t>
+  </si>
+  <si>
+    <t>2183/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Supply of DI Specials &amp; road crossing for Distribution line ZONE-IB of Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2024-2025</t>
+  </si>
+  <si>
+    <t>1363/PD</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for"Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.10.2024 to 31.03.2025</t>
+  </si>
+  <si>
+    <t>ORD/000570/2024-2025</t>
+  </si>
+  <si>
+    <t>1375/PMD</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room with toilet block at Zone-III under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001071/2024-2025</t>
+  </si>
+  <si>
+    <t>2102/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>SUBHAJIT KUNDU</t>
+  </si>
+  <si>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone IV - B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000589/2024-2025</t>
+  </si>
+  <si>
+    <t>1447/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Special repairing works of HDPE pipe line from River side to Karandih Village , Kajuli Village ,Kajuli more to D.ED Collage road , Daldali Majhidih Village &amp; Guard pilling Manifold to CWR Pipe line with all allied works of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Maguria Lalpur under Raghunathpur W/S Scheme (Zone-IB) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001298/2024-2025</t>
+  </si>
+  <si>
+    <t>438/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>ALOK KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Maintenance work for Construction of Soak pit, Leach pit &amp; Drain at Inspection Bunglow at Lakkhanpur WTP under Raghunathpur W/S Scheme(German Assisted) Zone-IB within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2025-2026</t>
+  </si>
+  <si>
+    <t>572/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Modification of existing filter bed control system with allied works at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2025-2026</t>
+  </si>
+  <si>
+    <t>568/PMD</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Yard lighting arrangement at different OHR site and other works under Augmentation of Raghunathpur Pipe Water Supply Project under PMD, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>569/PMD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-I-B) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001367/2024-2025</t>
+  </si>
+  <si>
+    <t>373/PD</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of 140 mm dia HDPE pipe line From OHR to Misson Para at Arrah under Raghunathpur Water Supply Scheme (German Assisted) (Zone-IB) of Raghunathpur Sub Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000361/2025-2026</t>
+  </si>
+  <si>
+    <t>1520/PD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>Strengthen the existing monorail at Chlorination Building of Lakshmanpur WTP and other allied works under Raghunathpur Water Supply Project under under Purulia Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>424/PMD</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir Laying distribution Pipe and other allied works under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>894/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery fitting &amp; fixing of 40 Nos. Land Demarcation Sign boards (0.9 m X 0.6 m) under Jal Jeevan Mission at dufferent Location under different W/S Scheme in Raghunathpur-I and Raghunathpur-II Block within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2024-2025</t>
+  </si>
+  <si>
+    <t>2304/PD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. 200 mm dia river bed tubewell (Horizontal) at Darakeswar river (Narayangarh Ghat) alongwith laying of 100 mm dia G.I. collecting line with all allied works under Arrah W/S Scheme under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001096/2024-2025</t>
+  </si>
+  <si>
+    <t>2185/PD</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of Godown 1st Floor under Raghunathpur Water Supply scheme (Zone-IB) of Raghunathpur Sub-Division, under Purulia Division, Phe Dte</t>
+  </si>
+  <si>
+    <t>ORD/001057/2024-2025</t>
+  </si>
+  <si>
+    <t>2118/PD</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Sinking of 12(Twelve) no tubewell with necessary Pipe line at different OHR Site(Gobag, Khajura, Seleta&amp;Ketlapur) under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001084/2024-2025</t>
+  </si>
+  <si>
+    <t>2180/PD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Staff quarter with allied works at Lakkhanpur WTP under Raghunathpur W/S Scheme (German Assisted) Zone-I B of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001052/2024-2025</t>
+  </si>
+  <si>
+    <t>2113/PD</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of cable and other works, at OHR site Uporkhajura of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000613/2024-2025</t>
+  </si>
+  <si>
+    <t>865/PMD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings), from Departmental Stack Yard to work place Under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001068/2024-2025</t>
+  </si>
+  <si>
+    <t>2128/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhujra-IIB (Tube Well-I), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000635/2024-2025</t>
+  </si>
+  <si>
+    <t>914/PMD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- I ( Jharukhamar ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00790/2024-2025</t>
+  </si>
+  <si>
+    <t>4215/14</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL RAGHUNATHPUR CCC</t>
+  </si>
+  <si>
+    <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 4 ( Babugram ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00787/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 3 ( Nanduara More ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00789/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 2 ( Natundih ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00788/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 6 ( Natundih ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte. ( Payment under Zone - IB )</t>
+  </si>
+  <si>
+    <t>BILL/00075/2025-2026</t>
+  </si>
+  <si>
+    <t>STATION MANAGER CHELYAMA CCC</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of electro mechanical equipments, HSC pump motor sets, MCC, HOT, Valves, Flowmeter ,400 KVA electrical substation, Gaseous chlorination system at Clear water Boosting pump house Under Augmentation of Raghunathpur water supply project Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/PMD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of electro mechanical equipment's, HSC pump motor sets, MCC, HOT, Valves, Flowmeter at Proposed Clear water pump house in Lakshmanpur WTP Under Augmentation of Raghunathpur water supply project Bolck : Neturia, Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>458/PMD</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>NEW ALIGNMENT</t>
+  </si>
+  <si>
     <t>Sinking of 1No. 200 mm dia DTH Rigbored TW with allied works at office campus under Aug. of Raghunathpur W/S Scheme (Zone-IB) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001059/2024-2025</t>
   </si>
   <si>
     <t>2120/PD</t>
   </si>
   <si>
-    <t>05/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>MANATOSH SINGH</t>
   </si>
   <si>
+    <t>Supplying, laying , fitting fixing Parallel pipe line with allied works at Shaharjuri village , Kharapara village ,Deshra village , KP Rangadihi village &amp;Rangadihi village for increase pressure of Retrofitting works for creation of ' Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kolaboni under Aug. of Raghunathpur W/S Scheme , Zone-IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-2,Junior Engineer-3,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001151/2024-2025</t>
+  </si>
+  <si>
+    <t>2302/PD</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Providing Mechanical / Electrical Works with all accessories for High Lift Pumping Machinary at Booster Pumping Station - Zone VIII, Augmentation of Raghunathpur Water Supply Project under PMD PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000638/2024-2025</t>
+  </si>
+  <si>
+    <t>1570/PMD</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (Three) no tubewell with necessary Pipe line at Bhamuria Head work site under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001157/2024-2025</t>
+  </si>
+  <si>
+    <t>2309/PD</t>
+  </si>
+  <si>
     <t>Laying balance Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-A) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Name of Mouzas-Madhutati or Mautor ,Baldi , Dhanara)</t>
   </si>
   <si>
     <t>ORD/001093/2024-2025</t>
   </si>
   <si>
     <t>2182/PD</t>
   </si>
   <si>
-    <t>13/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation Work Order for "Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.04.2024 to 30.09.2024</t>
-[...728 lines deleted...]
-    <t>26/06/2024</t>
+    <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte. (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000541/2024-2025</t>
+  </si>
+  <si>
+    <t>1756/PD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>Balance work for Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -II OHR site to Bakdisha village , Velagora Village &amp; Takhrapara village to Susunia village for increase pressure of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Kolaboni under Raghunathpur W/S Scheme (German Assisted) Zone IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001335/2024-2025</t>
+  </si>
+  <si>
+    <t>482/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>Withdrawing of existing CI Distribution pipe line (Damage portion) and relaying of GI pipe (80 mm dia) and distribution parallel HDPE pipe line including other allied works from Adra More to Nilu Kali Mandir at Raghunathpur Water Supply Scheme (Zone-III) under Zone-IV of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001355/2024-2025</t>
+  </si>
+  <si>
+    <t>505/PD</t>
+  </si>
+  <si>
+    <t>Balance work for Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -II OHR site Doulatpur Public School to Saldiga village , Belabhal Village , Bahukata village &amp;LadurkaPadarpara toSimlapara village for increase pressure of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Kolaboni under Raghunathpur W/S Scheme (German Assisted) Zone IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2025-2026</t>
+  </si>
+  <si>
+    <t>1519/PD</t>
+  </si>
+  <si>
+    <t>Replacement of existing two number old VT pumps with new pumps at intake pump house of Lakshmanpur WTP for Augmentation of Raghunarhpur W/S project with allied works, under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>1127/PMD</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone V B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000586/2024-2025</t>
+  </si>
+  <si>
+    <t>1445/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone I A /II under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000587/2024-2025</t>
+  </si>
+  <si>
+    <t>1446/PMD</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>payment of Gross Metering Quotation bill for O.H.R. NO. 5 under Raghunathpur WSP .</t>
+  </si>
+  <si>
+    <t>BILL/01110/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>Payment of Net Metering Quotation bill to WBSEDCL Chliyama for O.H.R. NO.7 under RWP.</t>
+  </si>
+  <si>
+    <t>BILL/01111/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1338,51 +1554,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W58"/>
+  <dimension ref="A1:W77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,3189 +1853,4324 @@
         <v>40.12</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.21</v>
+        <v>0.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.78</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>90.91</v>
+        <v>0.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>22.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.71</v>
+        <v>11.24</v>
       </c>
       <c r="R8" s="4">
-        <v>79.78</v>
+        <v>50.82</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.81</v>
+        <v>90.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>22.12</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>11.24</v>
+        <v>0.72</v>
       </c>
       <c r="R10" s="4">
-        <v>50.82</v>
+        <v>80.33</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>90.02</v>
+        <v>0.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.21</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>0.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.72</v>
+        <v>0.77</v>
       </c>
       <c r="R12" s="4">
-        <v>80.33</v>
+        <v>97.21</v>
       </c>
       <c r="S12" s="4">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.79</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.77</v>
+        <v>0.95</v>
       </c>
       <c r="R13" s="4">
-        <v>97.21</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="P14" s="4">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.77</v>
+        <v>0.62</v>
       </c>
       <c r="R14" s="4">
-        <v>97.21</v>
+        <v>99.9</v>
       </c>
       <c r="S14" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.62</v>
+        <v>0.96</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.62</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="P17" s="4">
         <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.96</v>
+        <v>6.9</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>63.18</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="13" t="s">
+      <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P20" s="4">
-        <v>6.9</v>
+        <v>45.37</v>
       </c>
       <c r="Q20" s="4">
-        <v>4.36</v>
+        <v>25.75</v>
       </c>
       <c r="R20" s="4">
-        <v>63.18</v>
+        <v>56.75</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="4" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="P21" s="4">
-        <v>0.95</v>
+        <v>408.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>45.37</v>
+        <v>1.63</v>
       </c>
       <c r="Q22" s="4">
-        <v>25.75</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>56.75</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>38</v>
+        <v>138</v>
       </c>
       <c r="P23" s="4">
-        <v>408.72</v>
+        <v>0.22</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>1.63</v>
+        <v>0.25</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="P25" s="4">
-        <v>0.22</v>
+        <v>38.16</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="P26" s="4">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="P27" s="4">
-        <v>38.16</v>
+        <v>0.61</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="P28" s="4">
-        <v>0.05</v>
+        <v>2.32</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="P29" s="4">
-        <v>0.61</v>
+        <v>5.36</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="L30" s="4"/>
+        <v>158</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>159</v>
+      </c>
       <c r="M30" s="4" t="s">
-        <v>31</v>
+        <v>160</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>31</v>
+        <v>160</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="P30" s="4">
-        <v>2.32</v>
+        <v>3.11</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="I31" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>5.36</v>
+        <v>44.79</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="K32" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="I32" s="13"/>
-[...1 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="L32" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>172</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P32" s="4">
-        <v>3.11</v>
+        <v>31.86</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>30</v>
+        <v>177</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>178</v>
+        <v>114</v>
       </c>
       <c r="P33" s="4">
-        <v>44.79</v>
+        <v>96.11</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>179</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J34" s="13" t="s">
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="M34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="N34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>31.86</v>
+        <v>1.82</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K35" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I35" s="13"/>
-[...1 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="L35" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="M35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="N35" s="4" t="s">
+      <c r="O35" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="O35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P35" s="4">
-        <v>96.11</v>
+        <v>96.2</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="I36" s="13"/>
-      <c r="J36" s="13"/>
+      <c r="I36" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>168</v>
+      </c>
       <c r="K36" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M36" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N36" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="N36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>1.82</v>
+        <v>7.01</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="L37" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N37" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O37" s="4" t="s">
-        <v>201</v>
+        <v>48</v>
       </c>
       <c r="P37" s="4">
-        <v>96.2</v>
+        <v>0.89</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>29.12</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="O38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>7.01</v>
+        <v>6.41</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L39" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="M39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O39" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="O39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>0.89</v>
+        <v>13.34</v>
       </c>
       <c r="Q39" s="4">
-        <v>0.26</v>
+        <v>7.87</v>
       </c>
       <c r="R39" s="4">
-        <v>29.12</v>
+        <v>59.05</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>211</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>123</v>
+        <v>57</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>213</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>45</v>
+        <v>214</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="P40" s="4">
-        <v>6.41</v>
+        <v>31.69</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>195</v>
+        <v>221</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="P41" s="4">
-        <v>13.34</v>
+        <v>5.63</v>
       </c>
       <c r="Q41" s="4">
-        <v>7.87</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>59.05</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P42" s="4">
-        <v>31.69</v>
+        <v>101.61</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-      <c r="J43" s="13"/>
+        <v>228</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K43" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>231</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="P43" s="4">
-        <v>5.63</v>
+        <v>24.28</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K44" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K44" s="4" t="s">
+      <c r="L44" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>236</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>237</v>
       </c>
       <c r="P44" s="4">
-        <v>101.61</v>
+        <v>128.19</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>238</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>239</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>240</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="P45" s="4">
-        <v>24.28</v>
+        <v>21.16</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>245</v>
+        <v>78</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>246</v>
+        <v>165</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>247</v>
       </c>
       <c r="P46" s="4">
-        <v>128.19</v>
+        <v>7.76</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>248</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>180</v>
+        <v>249</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>252</v>
+        <v>165</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>253</v>
+        <v>114</v>
       </c>
       <c r="P47" s="4">
-        <v>21.16</v>
+        <v>30.25</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="M48" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N48" s="4" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P48" s="4">
-        <v>7.76</v>
+        <v>3.65</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>258</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J49" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="K49" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="K49" s="4" t="s">
+      <c r="L49" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="M49" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N49" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="M49" s="4" t="s">
+      <c r="O49" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="N49" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P49" s="4">
-        <v>30.25</v>
+        <v>14.89</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>263</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>69</v>
+        <v>168</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>264</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>265</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>266</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>267</v>
       </c>
       <c r="P50" s="4">
-        <v>3.65</v>
+        <v>31.03</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>268</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>269</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>270</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>51</v>
+        <v>188</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>272</v>
+        <v>184</v>
       </c>
       <c r="P51" s="4">
-        <v>14.89</v>
+        <v>68.1</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="L52" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="I52" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K52" s="4" t="s">
+      <c r="M52" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="N52" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="L52" s="4" t="s">
+      <c r="O52" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="M52" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P52" s="4">
-        <v>31.03</v>
+        <v>13.35</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>100</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="L53" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="M53" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="L53" s="4" t="s">
+      <c r="N53" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="M53" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O53" s="4" t="s">
-        <v>196</v>
+        <v>54</v>
       </c>
       <c r="P53" s="4">
-        <v>68.1</v>
+        <v>0.79</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>281</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>282</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>283</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>45</v>
+        <v>203</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>284</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>285</v>
+        <v>184</v>
       </c>
       <c r="P54" s="4">
-        <v>13.35</v>
+        <v>8.34</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="L55" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="M55" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N55" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="M55" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O55" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="P55" s="4">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="L56" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K56" s="4" t="s">
+      <c r="M56" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="N56" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="O56" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P56" s="4">
-        <v>8.34</v>
+        <v>0.22</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
         <v>294</v>
       </c>
-      <c r="I57" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
         <v>295</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>154</v>
+        <v>292</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>66</v>
+        <v>293</v>
       </c>
       <c r="P57" s="4">
-        <v>0.81</v>
+        <v>0.22</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
-      <c r="A58" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S58" s="8"/>
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
+      <c r="K58" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="P58" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+      <c r="R58" s="4">
+        <v>0</v>
+      </c>
+      <c r="S58" s="4">
+        <v>0</v>
+      </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
+      <c r="K59" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="P59" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>0</v>
+      </c>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
+      <c r="K60" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P60" s="4">
+        <v>0.24</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>0</v>
+      </c>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="P61" s="4">
+        <v>331.9</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+      <c r="R61" s="4">
+        <v>0</v>
+      </c>
+      <c r="S61" s="4">
+        <v>0</v>
+      </c>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="P62" s="4">
+        <v>192.41</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>71</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="P63" s="4">
+        <v>4.21</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>0</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="P64" s="4">
+        <v>54.42</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>0</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="P65" s="4">
+        <v>47.9</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+      <c r="R65" s="4">
+        <v>0</v>
+      </c>
+      <c r="S65" s="4">
+        <v>80</v>
+      </c>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P66" s="4">
+        <v>18.96</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>0</v>
+      </c>
+      <c r="R66" s="4">
+        <v>0</v>
+      </c>
+      <c r="S66" s="4">
+        <v>40</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="P67" s="4">
+        <v>90.91</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
+        <v>0</v>
+      </c>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="P68" s="4">
+        <v>190.01</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>0</v>
+      </c>
+      <c r="S68" s="4">
+        <v>60</v>
+      </c>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="P69" s="4">
+        <v>23.43</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+      <c r="R69" s="4">
+        <v>0</v>
+      </c>
+      <c r="S69" s="4">
+        <v>0</v>
+      </c>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P70" s="4">
+        <v>80.88</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>0</v>
+      </c>
+      <c r="R70" s="4">
+        <v>0</v>
+      </c>
+      <c r="S70" s="4">
+        <v>100</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="P71" s="4">
+        <v>26.09</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>0</v>
+      </c>
+      <c r="R71" s="4">
+        <v>0</v>
+      </c>
+      <c r="S71" s="4">
+        <v>0</v>
+      </c>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="O72" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="P72" s="4">
+        <v>31.33</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>0</v>
+      </c>
+      <c r="R72" s="4">
+        <v>0</v>
+      </c>
+      <c r="S72" s="4">
+        <v>91</v>
+      </c>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P73" s="4">
+        <v>4.32</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>0</v>
+      </c>
+      <c r="R73" s="4">
+        <v>0</v>
+      </c>
+      <c r="S73" s="4">
+        <v>88</v>
+      </c>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="P74" s="4">
+        <v>5.38</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>0</v>
+      </c>
+      <c r="R74" s="4">
+        <v>0</v>
+      </c>
+      <c r="S74" s="4">
+        <v>100</v>
+      </c>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="I75" s="13"/>
+      <c r="J75" s="13"/>
+      <c r="K75" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="L75" s="4"/>
+      <c r="M75" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P75" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>0</v>
+      </c>
+      <c r="R75" s="4">
+        <v>0</v>
+      </c>
+      <c r="S75" s="4">
+        <v>0</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="I76" s="13"/>
+      <c r="J76" s="13"/>
+      <c r="K76" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="L76" s="4"/>
+      <c r="M76" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="P76" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>0</v>
+      </c>
+      <c r="R76" s="4">
+        <v>0</v>
+      </c>
+      <c r="S76" s="4">
+        <v>0</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="14"/>
+      <c r="I77" s="14"/>
+      <c r="J77" s="14"/>
+      <c r="K77" s="8"/>
+      <c r="L77" s="8"/>
+      <c r="M77" s="8"/>
+      <c r="N77" s="8"/>
+      <c r="O77" s="8">
+        <v>4077.78</v>
+      </c>
+      <c r="P77" s="8">
+        <v>54.98</v>
+      </c>
+      <c r="Q77" s="8">
+        <v>1.35</v>
+      </c>
+      <c r="R77" s="8"/>
+      <c r="S77" s="8"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A58:N58"/>
+    <mergeCell ref="A77:N77"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>