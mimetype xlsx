--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,1044 +113,1062 @@
   <si>
     <t>Supply and Installation of 4KG/HR Gaseous Chlorination system and Chlorine leak absorption system at Lakshmanpur WTP under Augmentation of Raghunarhpur W/S project with allied works, under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000174/2023-2024</t>
   </si>
   <si>
     <t>1126PMD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>ELECTRICAL AND MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
+    <t>Supply delivery and installation of electro mechanical equipments, HSC pump motor sets, MCC, HOT, Valves, Flowmeter ,400 KVA electrical substation, Gaseous chlorination system at Clear water Boosting pump house Under Augmentation of Raghunathpur water supply project Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/PMD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of Ongrid solar system and Fabrication structure on ground floor Solarisation of WBSEDCL energised pumping machinery at Existing 8 nos OHR and Proposed 6nos OHR site under Augmentation of Raghunathpur water supply project under PMD, PHE, Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>1125/PMD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Replacement of existing two number old VT pumps with new pumps at intake pump house of Lakshmanpur WTP for Augmentation of Raghunarhpur W/S project with allied works, under PMD, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>1127/PMD</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>1086/PMD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>71/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1759/PD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
+    <t>Quotation for new connection</t>
+  </si>
+  <si>
+    <t>BILL/00456/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-221</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of electro mechanical equipment's, HSC pump motor sets, MCC, HOT, Valves, Flowmeter at Proposed Clear water pump house in Lakshmanpur WTP Under Augmentation of Raghunathpur water supply project Bolck : Neturia, Under Purulia Mechanical Division PHE Dte Dist-Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>458/PMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>NEW ALIGNMENT</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (13 X 8.5 mtr) at Laxmanpur WTP site to accommodate electromechanical equipment as well as safety device under Raghunathpur W/S Scheme of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>1353/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 1No. 200 mm dia DTH Rigbored TW with allied works at office campus under Aug. of Raghunathpur W/S Scheme (Zone-IB) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001059/2024-2025</t>
+  </si>
+  <si>
+    <t>2120/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>MANATOSH SINGH</t>
+  </si>
+  <si>
+    <t>Supplying, laying , fitting fixing Parallel pipe line with allied works at Shaharjuri village , Kharapara village ,Deshra village , KP Rangadihi village &amp;Rangadihi village for increase pressure of Retrofitting works for creation of ' Functional House Hold Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kolaboni under Aug. of Raghunathpur W/S Scheme , Zone-IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-2,Junior Engineer-3,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001151/2024-2025</t>
+  </si>
+  <si>
+    <t>2302/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Providing Mechanical / Electrical Works with all accessories for High Lift Pumping Machinary at Booster Pumping Station - Zone VIII, Augmentation of Raghunathpur Water Supply Project under PMD PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000638/2024-2025</t>
+  </si>
+  <si>
+    <t>1570/PMD</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>17/05/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 3 (Three) no tubewell with necessary Pipe line at Bhamuria Head work site under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/001157/2024-2025</t>
+  </si>
+  <si>
+    <t>2309/PD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Laying of 250 mm D.I. pipe line for Raw water rising main with manifold at Ramchandrapur under Raghunathpur Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001175/2024-2025</t>
+  </si>
+  <si>
+    <t>2329/PD</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying balance Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-A) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Name of Mouzas-Madhutati or Mautor ,Baldi , Dhanara)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001093/2024-2025</t>
+  </si>
+  <si>
+    <t>2182/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>06/06/2026</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying balance Distribution System of Parallel pipe line and changing existing CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-A) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Name of Mouzas-(Khantra, KhairaChak , Ruknibera, Gobindapur, Paranpur, Toldi)</t>
+  </si>
+  <si>
+    <t>ORD/001094/2024-2025</t>
+  </si>
+  <si>
+    <t>2183/PD</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
     <t>Continuation Work Order for "Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.04.2024 to 30.09.2024</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>ORD/000499/2023-2024</t>
   </si>
   <si>
     <t>525/PMD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
-    <t>PINTU DEY</t>
+    <t>Supply of DI Specials &amp; road crossing for Distribution line ZONE-IB of Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000337/2024-2025</t>
+  </si>
+  <si>
+    <t>1363/PD</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for"Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte." With effect from :01.10.2024 to 31.03.2025</t>
+  </si>
+  <si>
+    <t>ORD/000570/2024-2025</t>
+  </si>
+  <si>
+    <t>1375/PMD</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room with toilet block at Zone-III under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001071/2024-2025</t>
+  </si>
+  <si>
+    <t>2102/PD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>SUBHAJIT KUNDU</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhajura (Tube well-III), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000650/2024-2025</t>
   </si>
   <si>
     <t>1115/PMD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>27/07/2024</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
+    <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte. (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000541/2024-2025</t>
+  </si>
+  <si>
+    <t>1756/PD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone IV - B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000589/2024-2025</t>
+  </si>
+  <si>
+    <t>1447/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
     <t>Repering&amp; renovation of 4 (Four) Nos I.E Plant under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000238/2024-2025</t>
   </si>
   <si>
     <t>1086/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>SADHAN GORAIN</t>
   </si>
   <si>
     <t>Supply, delivery, installation and commissioning of chlorine leak absorption System at different OHR sites of Raghunathpur Water Supply Project under PMD PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000644/2024-2025</t>
   </si>
   <si>
     <t>1576/PMD</t>
   </si>
   <si>
-    <t>14/11/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
-    <t>Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte.</t>
-[...11 lines deleted...]
-    <t>30/03/2024</t>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir Laying distribution Pipe and other allied works under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>894/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>Laying of HDPE Pipe (PE-100, PN-10) for collecting line of riverbed tubewell (for 1, 2, 3 &amp; 4) under Raghunathpur W/S Scheme of Raghunathpur Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>1075/PD</t>
+  </si>
+  <si>
+    <t>Supply, fitting, fixing Swajal Gram Village signboard and thorough repairing and Renovation of R.C.C. Elevated Reservoir (Intze Type with solid raft) of Capcaity 1049.84 cum and staging height 25 mtralongwith high lifting of boundary wall and construction of approach road with all allied works and laying of HDPE pipe at Soudagar Para , Goraipara, Bandanga Village and Supply of Chair, Table and Almirah for Seating arrangement of contractual Junior Engineers at the office of the Assistant Engineer, Raghunathpur Sub-Division under Raghunathpur W/S Scheme(German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000222/2024-2025</t>
+  </si>
+  <si>
+    <t>1096/PD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
   </si>
   <si>
     <t>Supply and installation of A.C Machine at Ground floor of Shimul Annex Building at Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000606/2023-2024</t>
   </si>
   <si>
     <t>446/PMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>S PATHAK AND CO</t>
   </si>
   <si>
     <t>Supply and installation of A.C Machine at first floor of Shimul Annex Building at Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000608/2023-2024</t>
   </si>
   <si>
     <t>385/PMD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
-    <t>14/03/2024</t>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube Wel-V), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000653/2024-2025</t>
+  </si>
+  <si>
+    <t>1324/PMD</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) nos. 200 mm dia river bed tubewell (Horizontal) at Darakeswar river (Narayangarh Ghat) alongwith laying of 100 mm dia G.I. collecting line with all allied works under Arrah W/S Scheme under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001096/2024-2025</t>
+  </si>
+  <si>
+    <t>2185/PD</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Strengthen the existing monorail at Chlorination Building of Lakshmanpur WTP and other allied works under Raghunathpur Water Supply Project under under Purulia Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>424/PMD</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube well-3), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000647/2024-2025</t>
+  </si>
+  <si>
+    <t>1259/PMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>M/S UJJAL DIESEL SERVICE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube Wel-IV), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000652/2024-2025</t>
+  </si>
+  <si>
+    <t>1323/PMD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-I), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000577/2024-2025</t>
   </si>
   <si>
     <t>906/PMD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>M/S A.D. CONCERN</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply and installation of 1 Ton A.C machine at Lakshmanpur Bungalow of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2024-2025</t>
   </si>
   <si>
     <t>1116/PMD</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- VB (Tube Wel-V), Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
-[...56 lines deleted...]
-    <t>KHITISH CHANDRA PATHAK</t>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone V B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000586/2024-2025</t>
+  </si>
+  <si>
+    <t>1445/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of cable and other works, at OHR site Uporkhajura of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000613/2024-2025</t>
+  </si>
+  <si>
+    <t>865/PMD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>Extension of Godown 1st Floor under Raghunathpur Water Supply scheme (Zone-IB) of Raghunathpur Sub-Division, under Purulia Division, Phe Dte</t>
+  </si>
+  <si>
+    <t>ORD/001057/2024-2025</t>
+  </si>
+  <si>
+    <t>2118/PD</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Sinking of 12(Twelve) no tubewell with necessary Pipe line at different OHR Site(Gobag, Khajura, Seleta&amp;Ketlapur) under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001084/2024-2025</t>
+  </si>
+  <si>
+    <t>2180/PD</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Staff quarter with allied works at Lakkhanpur WTP under Raghunathpur W/S Scheme (German Assisted) Zone-I B of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001052/2024-2025</t>
+  </si>
+  <si>
+    <t>2113/PD</t>
+  </si>
+  <si>
+    <t>05/05/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings), from Departmental Stack Yard to work place Under Raghunathpur Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001068/2024-2025</t>
+  </si>
+  <si>
+    <t>2128/PD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhujra-IIB (Tube Well-I), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000635/2024-2025</t>
+  </si>
+  <si>
+    <t>914/PMD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone I A /II under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000587/2024-2025</t>
+  </si>
+  <si>
+    <t>1446/PMD</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000576/2024-2025</t>
   </si>
   <si>
     <t>1009/PMD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>SUJIT MUKHERJEE</t>
   </si>
   <si>
-    <t>Supply, fitting, fixing Swajal Gram Village signboard and thorough repairing and Renovation of R.C.C. Elevated Reservoir (Intze Type with solid raft) of Capcaity 1049.84 cum and staging height 25 mtralongwith high lifting of boundary wall and construction of approach road with all allied works and laying of HDPE pipe at Soudagar Para , Goraipara, Bandanga Village and Supply of Chair, Table and Almirah for Seating arrangement of contractual Junior Engineers at the office of the Assistant Engineer, Raghunathpur Sub-Division under Raghunathpur W/S Scheme(German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S SAYAK BHATTACHARYA</t>
+    <t>Supply, delivery fitting &amp; fixing of 40 Nos. Land Demarcation Sign boards (0.9 m X 0.6 m) under Jal Jeevan Mission at dufferent Location under different W/S Scheme in Raghunathpur-I and Raghunathpur-II Block within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2024-2025</t>
+  </si>
+  <si>
+    <t>2304/PD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000034/2024-2025</t>
   </si>
   <si>
     <t>1712/PD</t>
   </si>
   <si>
-    <t>Quotation for new connection</t>
+    <t>New Connection for Augmentation of Raghunathpur ZOne- I B (Nanduara)</t>
+  </si>
+  <si>
+    <t>BILL/00821/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-24-25-27</t>
+  </si>
+  <si>
+    <t>BILL/00458/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-280</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>New Connection for Augmentation of Raghunathpur ZOne-I B (Sohardi Mouza Babugram, Sanka)</t>
+  </si>
+  <si>
+    <t>BILL/00823/2023-2024</t>
+  </si>
+  <si>
+    <t>Payment of New Electric Connection charge at Salata mouza ,Babugram site , Zone - IV B Raghunathpur - 1 under Augmentation of Raghunathpur W.S. Project and payment to WBSEDCL Raghunathpur CCC . Referance Id - 204346008</t>
+  </si>
+  <si>
+    <t>BILL/00191/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-48</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER &amp; IN CHARGE, RAGHUNATHPUR 132 KV SUB STATION (WBSETCL)</t>
+  </si>
+  <si>
+    <t>Payment to WBSEDCL , Chelyama CCC for new connection at Vill. + P.O. - Chelyama , Rghunathpur , application no,- 2004770178 , reference Id.- 204327440 .</t>
+  </si>
+  <si>
+    <t>BILL/00289/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-76</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
   </si>
   <si>
     <t>BILL/00457/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-281</t>
   </si>
   <si>
-    <t>16/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Supply of Diesel &amp; Mobil for vehicle WB56V-4010 for the month of March-2024 under PMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00227/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-80</t>
   </si>
   <si>
-    <t>02/08/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>M/S SANKAR AUTO SERVICE</t>
   </si>
   <si>
-    <t>New Connection for Augmentation of Raghunathpur ZOne- I B (Nanduara)</t>
-[...10 lines deleted...]
-  <si>
     <t>Bulk power supply at 11 KV, Purulia for a contractual demand of 400/400/400/400/400 KVA respectively for next consecutive five years, Mouza-Salata, Block-Raghunathpur -I , Purulia</t>
   </si>
   <si>
     <t>BILL/00864/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-299</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
-    <t>BILL/00456/2023-2024</t>
-[...79 lines deleted...]
-  <si>
     <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Name of Mouzas- Rangamati , Gobranda , Charanbandh , Muldi , Bagmanni , Nanduka)</t>
   </si>
   <si>
     <t>ORD/001140/2024-2025</t>
   </si>
   <si>
     <t>43/PD</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
-    <t>11/03/2025</t>
-[...95 lines deleted...]
-    <t>BISHWANATH NANDI</t>
+    <t>07/09/2025</t>
   </si>
   <si>
     <t>Special repairing works of HDPE pipe line from River side to Karandih Village , Kajuli Village ,Kajuli more to D.ED Collage road , Daldali Majhidih Village &amp; Guard pilling Manifold to CWR Pipe line with all allied works of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Maguria Lalpur under Raghunathpur W/S Scheme (Zone-IB) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001298/2024-2025</t>
   </si>
   <si>
     <t>438/PD</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>19/11/2025</t>
   </si>
   <si>
     <t>ALOK KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Maintenance work for Construction of Soak pit, Leach pit &amp; Drain at Inspection Bunglow at Lakkhanpur WTP under Raghunathpur W/S Scheme(German Assisted) Zone-IB within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>572/PD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
-    <t>06/06/2025</t>
+    <t>01/08/2026</t>
   </si>
   <si>
     <t>CHANDAN CHATTERJEE</t>
   </si>
   <si>
     <t>Modification of existing filter bed control system with allied works at Lakshmanpur WTP under Raghunathpur Water Supply Project under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>568/PMD</t>
   </si>
   <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
   </si>
   <si>
     <t>Yard lighting arrangement at different OHR site and other works under Augmentation of Raghunathpur Pipe Water Supply Project under PMD, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>569/PMD</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Laying Distribution System of Parallel pipeline and changing existing Cl main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-I-B) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001367/2024-2025</t>
   </si>
   <si>
     <t>373/PD</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
+    <t>Balance work for Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -II OHR site to Bakdisha village , Velagora Village &amp; Takhrapara village to Susunia village for increase pressure of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Kolaboni under Raghunathpur W/S Scheme (German Assisted) Zone IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001335/2024-2025</t>
+  </si>
+  <si>
+    <t>482/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Withdrawing of existing CI Distribution pipe line (Damage portion) and relaying of GI pipe (80 mm dia) and distribution parallel HDPE pipe line including other allied works from Adra More to Nilu Kali Mandir at Raghunathpur Water Supply Scheme (Zone-III) under Zone-IV of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001355/2024-2025</t>
+  </si>
+  <si>
+    <t>505/PD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
     <t>Laying of 140 mm dia HDPE pipe line From OHR to Misson Para at Arrah under Raghunathpur Water Supply Scheme (German Assisted) (Zone-IB) of Raghunathpur Sub Division Under Purulia Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000361/2025-2026</t>
   </si>
   <si>
     <t>1520/PD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
-    <t>30/07/2026</t>
+    <t>28/09/2026</t>
   </si>
   <si>
     <t>RABIN CHANDRA CHAIL</t>
   </si>
   <si>
-    <t>Strengthen the existing monorail at Chlorination Building of Lakshmanpur WTP and other allied works under Raghunathpur Water Supply Project under under Purulia Mechanical Division P.H.E. Dte.</t>
-[...131 lines deleted...]
-    <t>26/06/2024</t>
+    <t>Balance work for Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -II OHR site Doulatpur Public School to Saldiga village , Belabhal Village , Bahukata village &amp;LadurkaPadarpara toSimlapara village for increase pressure of Retrofitting works in connection with Jal Jeevan Mission (JJM) at Kolaboni under Raghunathpur W/S Scheme (German Assisted) Zone IB of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2025-2026</t>
+  </si>
+  <si>
+    <t>1519/PD</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine Room with Toilet including electrical wiring at different OHR Sites under Augmentation of Raghunathpur W/S Scheme under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000440/2025-2026</t>
+  </si>
+  <si>
+    <t>980/PMD</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- I ( Jharukhamar ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
   </si>
   <si>
     <t>BILL/00790/2024-2025</t>
   </si>
   <si>
     <t>4215/14</t>
   </si>
   <si>
-    <t>31/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSEDCL RAGHUNATHPUR CCC</t>
   </si>
   <si>
     <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 4 ( Babugram ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
   </si>
   <si>
     <t>BILL/00787/2024-2025</t>
   </si>
   <si>
     <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 3 ( Nanduara More ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
   </si>
   <si>
     <t>BILL/00789/2024-2025</t>
   </si>
   <si>
     <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 2 ( Natundih ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte.</t>
   </si>
   <si>
     <t>BILL/00788/2024-2025</t>
   </si>
   <si>
     <t>Payment of cost of consumption meter , additional generation meter , additional check meter for on grid Solar system at O.H.R. No.- 6 ( Natundih ) under Raghunathpur Water Supply Project under PMD, PHE ,Dte. ( Payment under Zone - IB )</t>
   </si>
   <si>
     <t>BILL/00075/2025-2026</t>
   </si>
   <si>
     <t>STATION MANAGER CHELYAMA CCC</t>
-  </si>
-[...184 lines deleted...]
-    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>payment of Gross Metering Quotation bill for O.H.R. NO. 5 under Raghunathpur WSP .</t>
   </si>
   <si>
     <t>BILL/01110/2025-2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>Payment of Net Metering Quotation bill to WBSEDCL Chliyama for O.H.R. NO.7 under RWP.</t>
   </si>
   <si>
     <t>BILL/01111/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1554,51 +1572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W77"/>
+  <dimension ref="A1:W78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1739,210 +1757,218 @@
         <v>80.55</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="13" t="s">
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1429.07</v>
+        <v>331.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>40.12</v>
+        <v>44.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.89</v>
+        <v>31.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.71</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>79.78</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>91</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1950,4227 +1976,4288 @@
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.81</v>
+        <v>0.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.33</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.12</v>
+        <v>1429.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.24</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>50.82</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>90.02</v>
+        <v>40.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>0.89</v>
+        <v>0.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>80.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>0.79</v>
+        <v>192.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>97.21</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.79</v>
+        <v>31.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.21</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>4.21</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>0.62</v>
+        <v>54.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.62</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P15" s="4">
-        <v>0.96</v>
+        <v>47.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>0.96</v>
+        <v>18.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>0.96</v>
+        <v>1.82</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>6.9</v>
+        <v>90.91</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.36</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>63.18</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="P19" s="4">
-        <v>0.95</v>
+        <v>96.2</v>
       </c>
       <c r="Q19" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>56</v>
+        <v>125</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>60</v>
+        <v>128</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="P20" s="4">
-        <v>45.37</v>
+        <v>0.89</v>
       </c>
       <c r="Q20" s="4">
-        <v>25.75</v>
+        <v>0.71</v>
       </c>
       <c r="R20" s="4">
-        <v>56.75</v>
+        <v>79.78</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>38</v>
+        <v>134</v>
       </c>
       <c r="P21" s="4">
-        <v>408.72</v>
+        <v>7.01</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>135</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>54</v>
       </c>
       <c r="P22" s="4">
-        <v>1.63</v>
+        <v>0.89</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>29.12</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>140</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>137</v>
+        <v>86</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="P23" s="4">
-        <v>0.22</v>
+        <v>6.41</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>146</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="P24" s="4">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>113</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="P25" s="4">
-        <v>38.16</v>
+        <v>190.01</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J26" s="13"/>
+        <v>158</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>149</v>
+        <v>106</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="P26" s="4">
-        <v>0.05</v>
+        <v>13.34</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>7.87</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>59.05</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="J27" s="13"/>
+        <v>163</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>113</v>
+      </c>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="P27" s="4">
-        <v>0.61</v>
+        <v>22.12</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>11.24</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>50.82</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>169</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="L28" s="4"/>
+        <v>170</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>171</v>
+      </c>
       <c r="M28" s="4" t="s">
-        <v>31</v>
+        <v>100</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>31</v>
+        <v>172</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>133</v>
+        <v>173</v>
       </c>
       <c r="P28" s="4">
-        <v>2.32</v>
+        <v>90.02</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>103</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>137</v>
+        <v>42</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="P29" s="4">
-        <v>5.36</v>
+        <v>30.25</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>178</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="P30" s="4">
-        <v>3.11</v>
+        <v>6.9</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>63.18</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>27</v>
+        <v>182</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="P31" s="4">
-        <v>44.79</v>
+        <v>45.37</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>25.75</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>56.75</v>
       </c>
       <c r="S31" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="P32" s="4">
-        <v>31.86</v>
+        <v>0.79</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>97.21</v>
       </c>
       <c r="S32" s="4">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="J33" s="13"/>
+        <v>193</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>178</v>
+        <v>72</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>114</v>
+        <v>192</v>
       </c>
       <c r="P33" s="4">
-        <v>96.11</v>
+        <v>0.79</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>97.21</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>197</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>183</v>
+        <v>138</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>184</v>
+        <v>54</v>
       </c>
       <c r="P34" s="4">
-        <v>1.82</v>
+        <v>0.96</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="P35" s="4">
-        <v>96.2</v>
+        <v>14.89</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="P36" s="4">
-        <v>7.01</v>
+        <v>7.76</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>99</v>
+        <v>213</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>48</v>
+        <v>215</v>
       </c>
       <c r="P37" s="4">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="Q37" s="4">
-        <v>0.26</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>29.12</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="M38" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N38" s="4" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="P38" s="4">
-        <v>6.41</v>
+        <v>0.96</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>183</v>
+        <v>225</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="P39" s="4">
-        <v>13.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q39" s="4">
-        <v>7.87</v>
+        <v>0.95</v>
       </c>
       <c r="R39" s="4">
-        <v>59.05</v>
+        <v>100</v>
       </c>
       <c r="S39" s="4">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>214</v>
+        <v>149</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>215</v>
+        <v>150</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="P40" s="4">
-        <v>31.69</v>
+        <v>0.62</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>0.62</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S40" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-      <c r="J41" s="13"/>
+        <v>229</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>220</v>
+        <v>161</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="P41" s="4">
-        <v>5.63</v>
+        <v>4.32</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>227</v>
+        <v>151</v>
       </c>
       <c r="P42" s="4">
-        <v>101.61</v>
+        <v>0.79</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>220</v>
+        <v>86</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="P43" s="4">
-        <v>24.28</v>
+        <v>31.03</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>235</v>
+        <v>116</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="P44" s="4">
-        <v>128.19</v>
+        <v>68.1</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>168</v>
+        <v>77</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>241</v>
+        <v>86</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="P45" s="4">
-        <v>21.16</v>
+        <v>13.35</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>165</v>
+        <v>87</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>247</v>
+        <v>111</v>
       </c>
       <c r="P46" s="4">
-        <v>7.76</v>
+        <v>8.34</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>100</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>249</v>
+        <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>165</v>
+        <v>258</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="P47" s="4">
-        <v>30.25</v>
+        <v>0.81</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="P48" s="4">
-        <v>3.65</v>
+        <v>5.38</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>188</v>
+        <v>266</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="P49" s="4">
-        <v>14.89</v>
+        <v>0.95</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S49" s="4">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>203</v>
+        <v>93</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="P50" s="4">
-        <v>31.03</v>
+        <v>3.65</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="I51" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J51" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="P51" s="4">
-        <v>68.1</v>
+        <v>408.72</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>271</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>203</v>
+        <v>257</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>275</v>
+        <v>68</v>
       </c>
       <c r="P52" s="4">
-        <v>13.35</v>
+        <v>0.25</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>276</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="P53" s="4">
-        <v>0.79</v>
+        <v>0.61</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>281</v>
-[...6 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="L54" s="4" t="s">
         <v>283</v>
       </c>
+      <c r="L54" s="4"/>
       <c r="M54" s="4" t="s">
-        <v>203</v>
+        <v>31</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>284</v>
+        <v>31</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>184</v>
+        <v>68</v>
       </c>
       <c r="P54" s="4">
-        <v>8.34</v>
+        <v>2.32</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
+      <c r="K55" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="I55" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K55" s="4" t="s">
+      <c r="L55" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="M55" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="M55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N55" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="O55" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="O55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>0.81</v>
+        <v>3.11</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>289</v>
       </c>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>291</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>292</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>292</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>293</v>
+        <v>68</v>
       </c>
       <c r="P56" s="4">
-        <v>0.22</v>
+        <v>5.36</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>294</v>
+        <v>64</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>293</v>
+        <v>68</v>
       </c>
       <c r="P57" s="4">
-        <v>0.22</v>
+        <v>1.63</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="L58" s="4" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>292</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>292</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="P58" s="4">
         <v>0.22</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>293</v>
+        <v>68</v>
       </c>
       <c r="P59" s="4">
-        <v>0.22</v>
+        <v>38.16</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-      <c r="J60" s="13"/>
+        <v>303</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>113</v>
+      </c>
       <c r="K60" s="4" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>302</v>
+        <v>107</v>
       </c>
       <c r="P60" s="4">
-        <v>0.24</v>
+        <v>96.11</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="P61" s="4">
-        <v>331.9</v>
+        <v>31.69</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J62" s="13" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>85</v>
+        <v>317</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="P62" s="4">
-        <v>192.41</v>
+        <v>5.63</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>203</v>
+        <v>317</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>284</v>
+        <v>323</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="P63" s="4">
-        <v>4.21</v>
+        <v>101.61</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J64" s="13" t="s">
-        <v>319</v>
+        <v>27</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>182</v>
+        <v>317</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>323</v>
+        <v>162</v>
       </c>
       <c r="P64" s="4">
-        <v>54.42</v>
+        <v>24.28</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>67</v>
+        <v>332</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>189</v>
+        <v>333</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="P65" s="4">
-        <v>47.9</v>
+        <v>128.19</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J66" s="13" t="s">
-        <v>249</v>
+        <v>113</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>182</v>
+        <v>338</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>183</v>
+        <v>339</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>114</v>
+        <v>250</v>
       </c>
       <c r="P66" s="4">
-        <v>18.96</v>
+        <v>23.43</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>188</v>
+        <v>338</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>335</v>
+        <v>186</v>
       </c>
       <c r="P67" s="4">
-        <v>90.91</v>
+        <v>80.88</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="P68" s="4">
-        <v>190.01</v>
+        <v>21.16</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>57</v>
+        <v>113</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>275</v>
+        <v>123</v>
       </c>
       <c r="P69" s="4">
-        <v>23.43</v>
+        <v>26.09</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="P70" s="4">
-        <v>80.88</v>
+        <v>50.08</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>350</v>
-[...6 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="I71" s="13"/>
+      <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>241</v>
+        <v>343</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>236</v>
+        <v>343</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>190</v>
+        <v>361</v>
       </c>
       <c r="P71" s="4">
-        <v>26.09</v>
+        <v>0.22</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>353</v>
-[...6 lines deleted...]
-      </c>
+        <v>362</v>
+      </c>
+      <c r="I72" s="13"/>
+      <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>30</v>
+        <v>343</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>327</v>
+        <v>361</v>
       </c>
       <c r="P72" s="4">
-        <v>31.33</v>
+        <v>0.22</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>357</v>
-[...6 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>209</v>
+        <v>343</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>105</v>
+        <v>361</v>
       </c>
       <c r="P73" s="4">
-        <v>4.32</v>
+        <v>0.22</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="I74" s="13"/>
+      <c r="J74" s="13"/>
+      <c r="K74" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="O74" s="4" t="s">
         <v>361</v>
       </c>
-      <c r="I74" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P74" s="4">
-        <v>5.38</v>
+        <v>0.22</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="I75" s="13"/>
       <c r="J75" s="13"/>
       <c r="K75" s="4" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="L75" s="4"/>
+        <v>369</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>360</v>
+      </c>
       <c r="M75" s="4" t="s">
-        <v>367</v>
+        <v>343</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>367</v>
+        <v>343</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>302</v>
+        <v>370</v>
       </c>
       <c r="P75" s="4">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="I76" s="13"/>
       <c r="J76" s="13"/>
       <c r="K76" s="4" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L76" s="4"/>
       <c r="M76" s="4" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>302</v>
+        <v>370</v>
       </c>
       <c r="P76" s="4">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
-      <c r="A77" s="7" t="s">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="I77" s="13"/>
+      <c r="J77" s="13"/>
+      <c r="K77" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="L77" s="4"/>
+      <c r="M77" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="O77" s="4" t="s">
         <v>370</v>
       </c>
-      <c r="B77" s="7"/>
-[...22 lines deleted...]
-      <c r="S77" s="8"/>
+      <c r="P77" s="4">
+        <v>0.17</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>0</v>
+      </c>
+      <c r="R77" s="4">
+        <v>0</v>
+      </c>
+      <c r="S77" s="4">
+        <v>0</v>
+      </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="14"/>
+      <c r="I78" s="14"/>
+      <c r="J78" s="14"/>
+      <c r="K78" s="8"/>
+      <c r="L78" s="8"/>
+      <c r="M78" s="8"/>
+      <c r="N78" s="8"/>
+      <c r="O78" s="8">
+        <v>4127.86</v>
+      </c>
+      <c r="P78" s="8">
+        <v>54.98</v>
+      </c>
+      <c r="Q78" s="8">
+        <v>1.33</v>
+      </c>
+      <c r="R78" s="8"/>
+      <c r="S78" s="8"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A77:N77"/>
+    <mergeCell ref="A78:N78"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>