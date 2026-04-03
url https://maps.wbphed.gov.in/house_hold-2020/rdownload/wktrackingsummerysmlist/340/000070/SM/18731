--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="796">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -443,71 +443,50 @@
   <si>
     <t>ORD/001333/2023-2024</t>
   </si>
   <si>
     <t>1716/PD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>BALAJI UDDYOG</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Chakda mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001259/2023-2024</t>
   </si>
   <si>
     <t>1562/PD</t>
   </si>
   <si>
     <t>M DHARA &amp; BROTHERS</t>
   </si>
   <si>
-    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme ( Northern Sector )at Purulia-I Block(Zone-VI) For Bhuinadi Mouza under Purulia Division. PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
   </si>
   <si>
     <t>Junior Engineer-2</t>
   </si>
   <si>
     <t>ORD/001477/2023-2024</t>
   </si>
   <si>
     <t>1788/PD</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including providing FHTC including other allied work allied works for purulia water supply scheme.(Northern Sector ) at Purulia -I Block (Zone-IV) for Hulka Mouza under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001495/2023-2024</t>
   </si>
   <si>
     <t>1794/PD</t>
   </si>
   <si>
     <t>SUBRATA MAHAPATRA</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (part) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
@@ -572,1595 +551,1535 @@
   <si>
     <t>ORD/001448/2023-2024</t>
   </si>
   <si>
     <t>1807/PD</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
   </si>
   <si>
     <t>ORD/001462/2023-2024</t>
   </si>
   <si>
     <t>1777/PD</t>
   </si>
   <si>
     <t>BHUTNATH MISHRA</t>
   </si>
   <si>
-    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Shibdi Mouza (Zone-VI) Under Purulia Divn PHE DTE</t>
-[...8 lines deleted...]
-    <t>1793/PD</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001470/2023-2024</t>
+  </si>
+  <si>
+    <t>1783/PD</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Belguma mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001256/2023-2024</t>
+  </si>
+  <si>
+    <t>1514/PD</t>
+  </si>
+  <si>
+    <t>SEKH ABBAS</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Golbera mouza (Zone-VII) Under Purulia Divn PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001483/2023-2024</t>
+  </si>
+  <si>
+    <t>1795/PD</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-V) for Mahalitora mouza Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001692/2023-2024</t>
+  </si>
+  <si>
+    <t>1867/PD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>BHAGABANDAS KUMAR</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-VIII) for Rudra mouza Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001615/2023-2024</t>
+  </si>
+  <si>
+    <t>1827/PD</t>
+  </si>
+  <si>
+    <t>SUSANTA KR DUTTA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-V ) for Northern Zone.</t>
+  </si>
+  <si>
+    <t>ORD/001616/2023-2024</t>
+  </si>
+  <si>
+    <t>1828/PD</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Maguria Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001819/2023-2024</t>
+  </si>
+  <si>
+    <t>51/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Purulia Mechanical</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>471/PMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2023-2024</t>
+  </si>
+  <si>
+    <t>496/PMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE, HOWRAH</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000467/2023-2024</t>
+  </si>
+  <si>
+    <t>493/PMD</t>
+  </si>
+  <si>
+    <t>A G ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000472/2023-2024</t>
+  </si>
+  <si>
+    <t>498/PMD</t>
+  </si>
+  <si>
+    <t>ELECTRICAL AND MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Purulia I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>502/PMD</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000663/2024-2025</t>
+  </si>
+  <si>
+    <t>1669/PMD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2024-2025</t>
+  </si>
+  <si>
+    <t>1670/PMD</t>
+  </si>
+  <si>
+    <t>SEN BROTHERS</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000092/2024-2025</t>
+  </si>
+  <si>
+    <t>1050/PMD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Santuri Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000094/2024-2025</t>
+  </si>
+  <si>
+    <t>1052/PMD</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Jhalda I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2024-2025</t>
+  </si>
+  <si>
+    <t>1018/PMD</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Jhalda II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>1019/PMD</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Kashipur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>1021/PMD</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Manbazar I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>1022/PMD</t>
+  </si>
+  <si>
+    <t>SANTU MITRA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Para Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
+    <t>ORD/000088/2024-2025</t>
+  </si>
+  <si>
+    <t>1024/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-XV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/004306/2023-2024</t>
+  </si>
+  <si>
+    <t>503/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>MANTAJ ANSARI</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Joypur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2024-2025</t>
+  </si>
+  <si>
+    <t>1020/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/PMD</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2024-2025</t>
+  </si>
+  <si>
+    <t>945/PMD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>ASHOKE ADHIKARY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Neturia Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000087/2024-2025</t>
+  </si>
+  <si>
+    <t>1023/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2024-2025</t>
+  </si>
+  <si>
+    <t>941/PMD</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003531/2023-2024</t>
+  </si>
+  <si>
+    <t>356/PD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>CHOUDHURY STONE CRUSHING</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>506/PMD</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>467/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>469/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-XIV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003493/2023-2024</t>
+  </si>
+  <si>
+    <t>348/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>466/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>470/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2023-2024</t>
+  </si>
+  <si>
+    <t>474/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>477/PMD</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>495/PMD</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>501/PMD</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Disinfection Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>468/PMD</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2023-2024</t>
+  </si>
+  <si>
+    <t>472/PMD</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2023-2024</t>
+  </si>
+  <si>
+    <t>476/PMD</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2023-2024</t>
+  </si>
+  <si>
+    <t>473/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2023-2024</t>
+  </si>
+  <si>
+    <t>475/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2023-2024</t>
+  </si>
+  <si>
+    <t>504/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>505/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003521/2023-2024</t>
+  </si>
+  <si>
+    <t>349/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003535/2023-2024</t>
+  </si>
+  <si>
+    <t>359/PD</t>
+  </si>
+  <si>
+    <t>SAZID HOSSEN ANSARI</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000490/2023-2024</t>
+  </si>
+  <si>
+    <t>478/PMD</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003960/2023-2024</t>
+  </si>
+  <si>
+    <t>502/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector ) at Purulia-I Block(Zone-VII) For Kalidasdi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/003987/2023-2024</t>
+  </si>
+  <si>
+    <t>492/PD</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-II) For Bhalumara Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/004026/2023-2024</t>
+  </si>
+  <si>
+    <t>490/PD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003956/2023-2024</t>
+  </si>
+  <si>
+    <t>498/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Shyamdasdi Alias shyampur Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003988/2023-2024</t>
+  </si>
+  <si>
+    <t>530/PD</t>
+  </si>
+  <si>
+    <t>M/S ACHARJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>943/PMD</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Puncha Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2024-2025</t>
+  </si>
+  <si>
+    <t>1025/PMD</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2024-2025</t>
+  </si>
+  <si>
+    <t>1676/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2024-2025</t>
+  </si>
+  <si>
+    <t>1678/PPMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>944/PMD</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and Providing FHTC including other allied work for Nadiyara mouza ( Zone-V Part-B) Northern Zone at Purulia-I Block under Purulia Water Supply Scheme Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>1136/PD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>1048/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>1051/PMD</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Para and Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000668/2024-2025</t>
+  </si>
+  <si>
+    <t>1674/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia I and Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000669/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000671/2024-2025</t>
+  </si>
+  <si>
+    <t>1677/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000665/2024-2025</t>
+  </si>
+  <si>
+    <t>1671/PMD</t>
+  </si>
+  <si>
+    <t>Internal illumination and outdoor lighting arrangement and other allied works for Augmentation of Balitora Water Supply Scheme under Purulia Mechanical Division. PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000466/2024-2025</t>
+  </si>
+  <si>
+    <t>1292/PMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000662/2024-2025</t>
+  </si>
+  <si>
+    <t>1668/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>942/PMD</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000666/2024-2025</t>
+  </si>
+  <si>
+    <t>1672/PMD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone VII H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone V H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/PD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone III H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/PD</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/PD</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - V of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001352/2023-2024</t>
+  </si>
+  <si>
+    <t>1725/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - I of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 145 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001338/2023-2024</t>
+  </si>
+  <si>
+    <t>1721/PD</t>
   </si>
   <si>
     <t>S.PATHAK &amp; CO.</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
-[...5 lines deleted...]
-    <t>1783/PD</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - IV of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001350/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/PD</t>
+  </si>
+  <si>
+    <t>MOUSUMI BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001450/2023-2024</t>
+  </si>
+  <si>
+    <t>1768/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001449/2023-2024</t>
+  </si>
+  <si>
+    <t>1767/PD</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001451/2023-2024</t>
+  </si>
+  <si>
+    <t>1769/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001463/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/PD</t>
+  </si>
+  <si>
+    <t>M/S KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001471/2023-2024</t>
+  </si>
+  <si>
+    <t>1784/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001453/2023-2024</t>
+  </si>
+  <si>
+    <t>1771/PD</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001456/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 125 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001452/2023-2024</t>
+  </si>
+  <si>
+    <t>1770/PD</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - X of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001460/2023-2024</t>
+  </si>
+  <si>
+    <t>1776/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 65 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001466/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/PD</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying of Collecting line from Kanshabati Riverbed to Harekishtapur Riversite Pump House under Manbazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001485/2023-2024</t>
+  </si>
+  <si>
+    <t>1798/PD</t>
+  </si>
+  <si>
+    <t>RAJAT KARMAKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001473/2023-2024</t>
+  </si>
+  <si>
+    <t>1785/PD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Fencing work with concrete pillars for 15 Nos vested land for Northern &amp; Southern Sector water supply scheme Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>1513/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>Making arrangement of interconnection at distribution pipeline with newly laid distribution pipeline &amp; installation of sluice valves on pipeline at jiudaru mouza under Kotshila W/S at Purulia Water Supply scheme (Northern Sector) under Purulia Division,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003524/2023-2024</t>
+  </si>
+  <si>
+    <t>351/PD</t>
+  </si>
+  <si>
+    <t>JAHANGIR ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division-under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003523/2023-2024</t>
+  </si>
+  <si>
+    <t>350/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003957/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PD</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos New 200 mm dia horizontal tube-well and laying of 100mm dia GI pipe collecting main from RBT to common manifold at river side of Satra Head Works site of Purulia water supply scheme (Northern Sector) under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2024-2025</t>
+  </si>
+  <si>
+    <t>1064/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>New sinking of 2(Two) nos 200mm dia riverbed tube wells (Horizontal) at river bed of Kansai along with laying of 100 mm dia GI connecting line of Puncha W/S at Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>1376/PD</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>RTOR000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/PD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>RTOR000039/2024-2025</t>
+  </si>
+  <si>
+    <t>2253/PD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>RTOR000033/2024-2025</t>
+  </si>
+  <si>
+    <t>1342/PD</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411333713585370XX DT.09-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01062/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-535</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401322652788750XX DT.16-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01078/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-539</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411410689904167XX DT.24-10-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00943/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-520</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411113832563388047XX DT.24-10-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00944/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-521</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401360237000585XX DT.16-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01079/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-538</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone I H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/PD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>1140/PD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-IV of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. (2nd Call)(Sl No. 8)</t>
+  </si>
+  <si>
+    <t>ORD/000779/2023-2024</t>
+  </si>
+  <si>
+    <t>1423/PD</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- VIII of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 6)</t>
+  </si>
+  <si>
+    <t>ORD/000793/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/PD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone- I of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000919/2023-2024</t>
+  </si>
+  <si>
+    <t>1596/PD</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Zone- V &amp; VI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL N.3)</t>
+  </si>
+  <si>
+    <t>ORD/000922/2023-2024</t>
+  </si>
+  <si>
+    <t>1595/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTC for the period of thirty six month (36) at Zone-V of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-2)</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>1597/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Rudra Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001253/2023-2024</t>
+  </si>
+  <si>
+    <t>1700/PD</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Kotloi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001264/2023-2024</t>
+  </si>
+  <si>
+    <t>1603/PD</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XVI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001469/2023-2024</t>
+  </si>
+  <si>
+    <t>1782/PD</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>PARTHASARATHI SAHABABU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001474/2023-2024</t>
+  </si>
+  <si>
+    <t>1786/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001478/2023-2024</t>
+  </si>
+  <si>
+    <t>1789/PD</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001465/2023-2024</t>
+  </si>
+  <si>
+    <t>1779/PD</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 205 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001467/2023-2024</t>
+  </si>
+  <si>
+    <t>1781/PD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
-    <t>SUBRATA SINGHADEO</t>
-[...1456 lines deleted...]
-  <si>
     <t>CHANDAN CHATTERJEE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Nadiyara Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001613/2023-2024</t>
   </si>
   <si>
     <t>1825/PD</t>
   </si>
   <si>
-    <t>06/02/2025</t>
-[...17 lines deleted...]
-    <t>WPIL LIMITED</t>
+    <t>31/12/2025</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-XI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte..</t>
   </si>
   <si>
     <t>ORD/003534/2023-2024</t>
   </si>
   <si>
     <t>358/PD</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC) including other allied work at gap portion of Tiyashi for Zone-IV of Santuri Block under Purulia Pipe water supply scheme (Northern section) under Purulia Dvision PHED te [ Part-A Mouza- Tiyashi, Marbedya, Ghoramurga].</t>
   </si>
   <si>
     <t>ORD/001060/2024-2025</t>
   </si>
   <si>
     <t>2121/PD</t>
   </si>
   <si>
-    <t>01/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
     <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Satra under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001210/2024-2025</t>
   </si>
   <si>
     <t>109/PD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>AKUL SUTRADHAR</t>
   </si>
   <si>
     <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Maheshnadi Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001053/2024-2025</t>
@@ -2177,65 +2096,65 @@
   <si>
     <t>Providing Left Out &amp;Parallal distribution pipe line including Functional Household Tap Connection (FHTC) and Distribution main in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) Mouza-Baliagora (J.L. No.- 96), Mouza- Mukundapur (J.L. No.-97), Mouza-Kamukhap (J.L. No.- 98) &amp; Mouza- Amdih(J.L. No.-100) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000217/2024-2025</t>
   </si>
   <si>
     <t>1246/PD</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003528/2023-2024</t>
   </si>
   <si>
     <t>354/PD</t>
   </si>
   <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
     <t>KANJILAL AND CO.</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-I ,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003530/2023-2024</t>
   </si>
   <si>
     <t>355/PD</t>
   </si>
   <si>
-    <t>11/11/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/004042/2023-2024</t>
   </si>
   <si>
     <t>500/PD</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>SOUMITRA KUMAR DAS</t>
   </si>
   <si>
     <t>Laying a dedicated pipe Line for Jaratanr, briddhitanr for the distribution System and repairing work at Gungligora of BORAM Under Purulia W/S scheme (Northern Sector) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001050/2024-2025</t>
   </si>
   <si>
     <t>2111/PD</t>
   </si>
   <si>
     <t>SOUMITRA CHAKRABORTY</t>
@@ -2345,108 +2264,183 @@
   <si>
     <t>ORD/001339/2024-2025</t>
   </si>
   <si>
     <t>488/PD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone VI within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001344/2024-2025</t>
   </si>
   <si>
     <t>493/PD</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
-    <t>Pushing of 600mm dia MS pre cast pipe and 200 mm dia and 150 mm dia MS water carrier pipe by hydraulic jacking method across PMGSY Road for laying distribution line in connection with Jal Jeevan Mission at 3 (three) different location for Zone-II of Purulia - II block for Mahuda Bazar under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector ), Kashipur Block Zone XI &amp; XII within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001331/2024-2025</t>
   </si>
   <si>
     <t>477/PD</t>
   </si>
   <si>
-    <t>Continuation Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte. w.e.f- 01.10.2025 to 31.03.2026.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of boundary wall at Zone I H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000284/2023-2024</t>
   </si>
   <si>
     <t>1141/PD</t>
   </si>
   <si>
     <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - II of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 132 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001339/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/PD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - III of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001348/2023-2024</t>
+  </si>
+  <si>
+    <t>1723/PD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-VII ) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>1791/PD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>SAHADEV HALDER</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001476/2023-2024</t>
+  </si>
+  <si>
+    <t>1787/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 137 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001454/2023-2024</t>
+  </si>
+  <si>
+    <t>1772/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-III of Purulia-I block for Belkundi mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001611/2023-2024</t>
+  </si>
+  <si>
+    <t>1824/PD</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 110 mm dia HDPE collecting line from River bed Tube well to common manifold chamber at river bank (Damodar River) at Bhamuria Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001063/2024-2025</t>
+  </si>
+  <si>
+    <t>2124/PD</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>Road Crossing of Distribution Main by jack pushing at PWD Road &amp; supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -I V OHR site to Panjunia Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) &amp; with all allied works at Kolaboni under Keliyathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1655/PD</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>MS GORAIN CONCERN</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track near Mouza-Gangpur for supply of water under Ramchandrapur (Zone-I) Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001058/2024-2025</t>
+  </si>
+  <si>
+    <t>2119/PD</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003525/2023-2024</t>
+  </si>
+  <si>
+    <t>352/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2835,51 +2829,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W181"/>
+  <dimension ref="A1:W183"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4275,9839 +4269,9965 @@
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>144</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>147</v>
+        <v>58</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>149</v>
+        <v>104</v>
       </c>
       <c r="P24" s="4">
-        <v>49.26</v>
+        <v>20.95</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="P25" s="4">
-        <v>20.95</v>
+        <v>82.06</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>82.06</v>
+        <v>29.81</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="N27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>29.81</v>
+        <v>74.45</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="M28" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>74.45</v>
+        <v>47.7</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J29" s="13"/>
+      <c r="J29" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="P29" s="4">
-        <v>47.7</v>
+        <v>12.23</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="L30" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>12.23</v>
+        <v>30.88</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>180</v>
+        <v>59</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="P31" s="4">
-        <v>30.88</v>
+        <v>23.66</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>59</v>
+        <v>182</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="P32" s="4">
-        <v>23.66</v>
+        <v>20.81</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="13" t="s">
+      <c r="M33" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="K33" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>14.48</v>
+        <v>28.09</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="P34" s="4">
-        <v>20.81</v>
+        <v>19.55</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J35" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>103</v>
+        <v>194</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>63</v>
+        <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="P35" s="4">
-        <v>28.09</v>
+        <v>15.2</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>19.55</v>
+        <v>24.58</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J37" s="13"/>
+      <c r="J37" s="13" t="s">
+        <v>144</v>
+      </c>
       <c r="K37" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N37" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="L37" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O37" s="4" t="s">
-        <v>208</v>
+        <v>165</v>
       </c>
       <c r="P37" s="4">
-        <v>15.2</v>
+        <v>70.03</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="O38" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="L38" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>24.58</v>
+        <v>148.36</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="I39" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="I39" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
         <v>214</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>215</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>161</v>
+        <v>216</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="P39" s="4">
-        <v>70.03</v>
+        <v>19.89</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="I40" s="13"/>
+        <v>219</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>213</v>
+      </c>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P40" s="4">
-        <v>148.36</v>
+        <v>474.14</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="N41" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="O41" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="O41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>19.89</v>
+        <v>413.21</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="L42" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="M42" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>474.14</v>
+        <v>103.28</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="P43" s="4">
-        <v>413.21</v>
+        <v>206.45</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="M44" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K44" s="4" t="s">
+      <c r="N44" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="O44" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="M44" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P44" s="4">
-        <v>103.28</v>
+        <v>3.32</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K45" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="L45" s="4" t="s">
         <v>247</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="M45" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="O45" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P45" s="4">
-        <v>206.45</v>
+        <v>2.77</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="I46" s="13" t="s">
         <v>250</v>
       </c>
-      <c r="I46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J46" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K46" s="4" t="s">
         <v>251</v>
       </c>
-      <c r="K46" s="4" t="s">
+      <c r="L46" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="M46" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="M46" s="4" t="s">
+      <c r="N46" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="N46" s="4" t="s">
+      <c r="O46" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="O46" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P46" s="4">
-        <v>3.32</v>
+        <v>22.86</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O47" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P47" s="4">
-        <v>2.77</v>
+        <v>22.16</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="I48" s="13" t="s">
+      <c r="L48" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="J48" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="M48" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N48" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="O48" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="M48" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P48" s="4">
-        <v>22.86</v>
+        <v>53.82</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="O49" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="I49" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P49" s="4">
-        <v>22.16</v>
+        <v>41.16</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="P50" s="4">
         <v>53.82</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="P51" s="4">
-        <v>41.16</v>
+        <v>12.66</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="P52" s="4">
-        <v>53.82</v>
+        <v>56.98</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N53" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="O53" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="L53" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P53" s="4">
-        <v>12.66</v>
+        <v>25.17</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="L54" s="4" t="s">
         <v>289</v>
-      </c>
-[...10 lines deleted...]
-        <v>292</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>256</v>
+        <v>229</v>
       </c>
       <c r="P54" s="4">
-        <v>56.98</v>
+        <v>34.82</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O55" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="I55" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>25.17</v>
+        <v>47.49</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="O56" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P56" s="4">
-        <v>34.82</v>
+        <v>39.78</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="L57" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="I57" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M57" s="4" t="s">
-        <v>265</v>
+        <v>31</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>305</v>
+        <v>248</v>
       </c>
       <c r="P57" s="4">
-        <v>47.49</v>
+        <v>6.33</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="O58" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="I58" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P58" s="4">
-        <v>39.78</v>
+        <v>568.2</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K59" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="L59" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O59" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="I59" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P59" s="4">
-        <v>6.33</v>
+        <v>25.14</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J60" s="13"/>
+      <c r="K60" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="N60" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="E60" s="10" t="s">
-[...17 lines deleted...]
-      <c r="K60" s="4" t="s">
+      <c r="O60" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="L60" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>568.2</v>
+        <v>206.89</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J61" s="13"/>
+      <c r="K61" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="L61" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="I61" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M61" s="4" t="s">
-        <v>322</v>
+        <v>216</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>323</v>
+        <v>217</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>324</v>
+        <v>244</v>
       </c>
       <c r="P61" s="4">
-        <v>25.14</v>
+        <v>59.66</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>328</v>
+        <v>248</v>
       </c>
       <c r="P62" s="4">
-        <v>206.89</v>
+        <v>19.88</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="J63" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>144</v>
+      </c>
       <c r="K63" s="4" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>228</v>
+        <v>310</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>229</v>
+        <v>311</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>256</v>
+        <v>326</v>
       </c>
       <c r="P63" s="4">
-        <v>59.66</v>
+        <v>19.44</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="P64" s="4">
-        <v>19.88</v>
+        <v>59.65</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>322</v>
+        <v>216</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>323</v>
+        <v>217</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>338</v>
+        <v>259</v>
       </c>
       <c r="P65" s="4">
-        <v>19.44</v>
+        <v>69.62</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="P66" s="4">
-        <v>59.65</v>
+        <v>9.94</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>271</v>
+        <v>339</v>
       </c>
       <c r="P67" s="4">
-        <v>69.62</v>
+        <v>19.89</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>288</v>
+        <v>343</v>
       </c>
       <c r="P68" s="4">
-        <v>9.94</v>
+        <v>413.27</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>351</v>
+        <v>268</v>
       </c>
       <c r="P69" s="4">
-        <v>19.89</v>
+        <v>51.65</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="P70" s="4">
-        <v>413.27</v>
+        <v>309.93</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>280</v>
+        <v>354</v>
       </c>
       <c r="P71" s="4">
-        <v>51.65</v>
+        <v>49.68</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="P72" s="4">
-        <v>309.93</v>
+        <v>9.94</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="P73" s="4">
-        <v>49.68</v>
+        <v>19.89</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="J74" s="13"/>
       <c r="K74" s="4" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>370</v>
+        <v>293</v>
       </c>
       <c r="P74" s="4">
-        <v>9.94</v>
+        <v>39.78</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="J75" s="13"/>
       <c r="K75" s="4" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>374</v>
+        <v>268</v>
       </c>
       <c r="P75" s="4">
-        <v>19.89</v>
+        <v>39.76</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="J76" s="13"/>
       <c r="K76" s="4" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>305</v>
+        <v>264</v>
       </c>
       <c r="P76" s="4">
-        <v>39.78</v>
+        <v>257.9</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="N77" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="E77" s="10" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="O77" s="4" t="s">
-        <v>280</v>
+        <v>244</v>
       </c>
       <c r="P77" s="4">
-        <v>39.76</v>
+        <v>154.78</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="J78" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>144</v>
+      </c>
       <c r="K78" s="4" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>234</v>
+        <v>310</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>235</v>
+        <v>311</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>276</v>
+        <v>378</v>
       </c>
       <c r="P78" s="4">
-        <v>257.9</v>
+        <v>19.31</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>251</v>
+        <v>144</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>234</v>
+        <v>310</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>235</v>
+        <v>311</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>256</v>
+        <v>382</v>
       </c>
       <c r="P79" s="4">
-        <v>154.78</v>
+        <v>25.1</v>
       </c>
       <c r="Q79" s="4">
         <v>0</v>
       </c>
       <c r="R79" s="4">
         <v>0</v>
       </c>
       <c r="S79" s="4">
         <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="J80" s="13"/>
       <c r="K80" s="4" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>322</v>
+        <v>216</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>323</v>
+        <v>217</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="P80" s="4">
-        <v>19.31</v>
+        <v>29.84</v>
       </c>
       <c r="Q80" s="4">
         <v>0</v>
       </c>
       <c r="R80" s="4">
         <v>0</v>
       </c>
       <c r="S80" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>391</v>
-[...6 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="I81" s="13"/>
+      <c r="J81" s="13"/>
       <c r="K81" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>323</v>
+        <v>285</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="P81" s="4">
-        <v>25.1</v>
+        <v>23.95</v>
       </c>
       <c r="Q81" s="4">
         <v>0</v>
       </c>
       <c r="R81" s="4">
         <v>0</v>
       </c>
       <c r="S81" s="4">
         <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>238</v>
+        <v>391</v>
       </c>
       <c r="J82" s="13"/>
       <c r="K82" s="4" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>229</v>
+        <v>285</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="P82" s="4">
-        <v>29.84</v>
+        <v>34.47</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
         <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="I83" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N83" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="I83" s="13"/>
-[...1 lines deleted...]
-      <c r="K83" s="4" t="s">
+      <c r="O83" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="L83" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P83" s="4">
-        <v>23.95</v>
+        <v>23.46</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="K84" s="4" t="s">
         <v>402</v>
       </c>
-      <c r="I84" s="13" t="s">
+      <c r="L84" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="J84" s="13"/>
-[...5 lines deleted...]
-      </c>
       <c r="M84" s="4" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>406</v>
+        <v>187</v>
       </c>
       <c r="P84" s="4">
-        <v>34.47</v>
+        <v>25.08</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="M85" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N85" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="O85" s="4" t="s">
         <v>407</v>
       </c>
-      <c r="I85" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P85" s="4">
-        <v>23.46</v>
+        <v>33.22</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="J86" s="13" t="s">
-        <v>151</v>
+        <v>278</v>
       </c>
       <c r="K86" s="4" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>199</v>
+        <v>411</v>
       </c>
       <c r="P86" s="4">
-        <v>25.08</v>
+        <v>723.12</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>403</v>
+        <v>250</v>
       </c>
       <c r="J87" s="13" t="s">
-        <v>84</v>
+        <v>239</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>296</v>
+        <v>31</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>297</v>
+        <v>263</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="P87" s="4">
-        <v>33.22</v>
+        <v>22.15</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>290</v>
+        <v>239</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>309</v>
+        <v>242</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>310</v>
+        <v>243</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>423</v>
+        <v>299</v>
       </c>
       <c r="P88" s="4">
-        <v>723.12</v>
+        <v>2.22</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="J89" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>31</v>
+        <v>242</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>275</v>
+        <v>243</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>427</v>
+        <v>339</v>
       </c>
       <c r="P89" s="4">
-        <v>22.15</v>
+        <v>1.11</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>254</v>
+        <v>297</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>255</v>
+        <v>298</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>311</v>
+        <v>425</v>
       </c>
       <c r="P90" s="4">
-        <v>2.22</v>
+        <v>561.07</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="I91" s="13"/>
+      <c r="J91" s="13"/>
+      <c r="K91" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="M91" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="N91" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="O91" s="4" t="s">
         <v>431</v>
       </c>
-      <c r="I91" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P91" s="4">
-        <v>1.11</v>
+        <v>74.58</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="I92" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="J92" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K92" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="L92" s="4" t="s">
         <v>434</v>
       </c>
-      <c r="I92" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M92" s="4" t="s">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>310</v>
+        <v>254</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>437</v>
+        <v>299</v>
       </c>
       <c r="P92" s="4">
-        <v>561.07</v>
+        <v>25.32</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="I93" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="J93" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="K93" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="L93" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="M93" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="N93" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O93" s="4" t="s">
         <v>438</v>
       </c>
-      <c r="I93" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P93" s="4">
-        <v>74.58</v>
+        <v>15.82</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>311</v>
+        <v>358</v>
       </c>
       <c r="P94" s="4">
-        <v>25.32</v>
+        <v>2.77</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
       <c r="R94" s="4">
         <v>0</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>450</v>
+        <v>276</v>
       </c>
       <c r="P95" s="4">
-        <v>15.82</v>
+        <v>2.77</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
         <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>290</v>
+        <v>239</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="P96" s="4">
-        <v>2.77</v>
+        <v>1.11</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
         <v>0</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>288</v>
+        <v>386</v>
       </c>
       <c r="P97" s="4">
-        <v>2.77</v>
+        <v>1.66</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
         <v>0</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>374</v>
+        <v>248</v>
       </c>
       <c r="P98" s="4">
         <v>1.11</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
         <v>0</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>238</v>
+        <v>455</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>254</v>
+        <v>115</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>255</v>
+        <v>458</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>398</v>
+        <v>316</v>
       </c>
       <c r="P99" s="4">
-        <v>1.66</v>
+        <v>7.83</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="P100" s="4">
-        <v>1.11</v>
+        <v>3.31</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
         <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>467</v>
+        <v>213</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>115</v>
+        <v>297</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>470</v>
+        <v>298</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>328</v>
+        <v>465</v>
       </c>
       <c r="P101" s="4">
-        <v>7.83</v>
+        <v>516.53</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="P102" s="4">
-        <v>3.31</v>
+        <v>3.88</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>225</v>
+        <v>27</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>251</v>
+        <v>78</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>309</v>
+        <v>69</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>310</v>
+        <v>75</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="P103" s="4">
-        <v>516.53</v>
+        <v>16.72</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>225</v>
+        <v>27</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>251</v>
+        <v>78</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>254</v>
+        <v>69</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>255</v>
+        <v>75</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>271</v>
+        <v>378</v>
       </c>
       <c r="P104" s="4">
-        <v>3.88</v>
+        <v>15.1</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="I105" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J105" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="M105" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N105" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="P105" s="4">
-        <v>16.72</v>
+        <v>18.56</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
         <v>100</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J106" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="M106" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N106" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>390</v>
+        <v>483</v>
       </c>
       <c r="P106" s="4">
-        <v>15.1</v>
+        <v>15.35</v>
       </c>
       <c r="Q106" s="4">
         <v>0</v>
       </c>
       <c r="R106" s="4">
         <v>0</v>
       </c>
       <c r="S106" s="4">
         <v>100</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>491</v>
+        <v>133</v>
       </c>
       <c r="P107" s="4">
-        <v>18.56</v>
+        <v>21.47</v>
       </c>
       <c r="Q107" s="4">
         <v>0</v>
       </c>
       <c r="R107" s="4">
         <v>0</v>
       </c>
       <c r="S107" s="4">
         <v>100</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="P108" s="4">
-        <v>15.35</v>
+        <v>19.47</v>
       </c>
       <c r="Q108" s="4">
         <v>0</v>
       </c>
       <c r="R108" s="4">
         <v>0</v>
       </c>
       <c r="S108" s="4">
         <v>100</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J109" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="M109" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N109" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>133</v>
+        <v>494</v>
       </c>
       <c r="P109" s="4">
-        <v>21.47</v>
+        <v>16.44</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>190</v>
+        <v>498</v>
       </c>
       <c r="P110" s="4">
-        <v>19.47</v>
+        <v>21.95</v>
       </c>
       <c r="Q110" s="4">
         <v>0</v>
       </c>
       <c r="R110" s="4">
         <v>0</v>
       </c>
       <c r="S110" s="4">
         <v>100</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="K111" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="L111" s="4" t="s">
+        <v>501</v>
+      </c>
+      <c r="M111" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N111" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="O111" s="4" t="s">
         <v>503</v>
       </c>
-      <c r="L111" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P111" s="4">
-        <v>16.44</v>
+        <v>21.48</v>
       </c>
       <c r="Q111" s="4">
         <v>0</v>
       </c>
       <c r="R111" s="4">
         <v>0</v>
       </c>
       <c r="S111" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J112" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J112" s="13"/>
       <c r="K112" s="4" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="M112" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N112" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="P112" s="4">
-        <v>21.95</v>
+        <v>21.97</v>
       </c>
       <c r="Q112" s="4">
         <v>0</v>
       </c>
       <c r="R112" s="4">
         <v>0</v>
       </c>
       <c r="S112" s="4">
         <v>100</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>513</v>
+        <v>59</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="P113" s="4">
-        <v>21.48</v>
+        <v>21.46</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="I114" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J114" s="13"/>
+      <c r="J114" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K114" s="4" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="M114" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N114" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="P114" s="4">
-        <v>21.97</v>
+        <v>20.94</v>
       </c>
       <c r="Q114" s="4">
         <v>0</v>
       </c>
       <c r="R114" s="4">
         <v>0</v>
       </c>
       <c r="S114" s="4">
         <v>100</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J115" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N115" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="P115" s="4">
-        <v>21.46</v>
+        <v>22.82</v>
       </c>
       <c r="Q115" s="4">
         <v>0</v>
       </c>
       <c r="R115" s="4">
         <v>0</v>
       </c>
       <c r="S115" s="4">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N116" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>526</v>
+        <v>431</v>
       </c>
       <c r="P116" s="4">
-        <v>20.94</v>
+        <v>23.75</v>
       </c>
       <c r="Q116" s="4">
         <v>0</v>
       </c>
       <c r="R116" s="4">
         <v>0</v>
       </c>
       <c r="S116" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J117" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N117" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="P117" s="4">
-        <v>22.82</v>
+        <v>17.39</v>
       </c>
       <c r="Q117" s="4">
         <v>0</v>
       </c>
       <c r="R117" s="4">
         <v>0</v>
       </c>
       <c r="S117" s="4">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="I118" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J118" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="M118" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N118" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>443</v>
+        <v>127</v>
       </c>
       <c r="P118" s="4">
-        <v>23.75</v>
+        <v>20.96</v>
       </c>
       <c r="Q118" s="4">
         <v>0</v>
       </c>
       <c r="R118" s="4">
         <v>0</v>
       </c>
       <c r="S118" s="4">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="I119" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J119" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="M119" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N119" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="P119" s="4">
-        <v>17.39</v>
+        <v>11.43</v>
       </c>
       <c r="Q119" s="4">
         <v>0</v>
       </c>
       <c r="R119" s="4">
         <v>0</v>
       </c>
       <c r="S119" s="4">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="M120" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N120" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>127</v>
+        <v>537</v>
       </c>
       <c r="P120" s="4">
-        <v>20.96</v>
+        <v>24.44</v>
       </c>
       <c r="Q120" s="4">
         <v>0</v>
       </c>
       <c r="R120" s="4">
         <v>0</v>
       </c>
       <c r="S120" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J121" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="M121" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>59</v>
+        <v>541</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="P121" s="4">
-        <v>11.43</v>
+        <v>20.98</v>
       </c>
       <c r="Q121" s="4">
         <v>0</v>
       </c>
       <c r="R121" s="4">
         <v>0</v>
       </c>
       <c r="S121" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="13" t="s">
-        <v>84</v>
+        <v>144</v>
       </c>
       <c r="K122" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="L122" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="M122" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="L122" s="4" t="s">
+      <c r="N122" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="M122" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O122" s="4" t="s">
-        <v>548</v>
+        <v>121</v>
       </c>
       <c r="P122" s="4">
-        <v>24.44</v>
+        <v>5.9</v>
       </c>
       <c r="Q122" s="4">
         <v>0</v>
       </c>
       <c r="R122" s="4">
         <v>0</v>
       </c>
       <c r="S122" s="4">
         <v>100</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K123" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="L123" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="L123" s="4" t="s">
+      <c r="M123" s="4" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N123" s="4" t="s">
         <v>552</v>
       </c>
       <c r="O123" s="4" t="s">
         <v>553</v>
       </c>
       <c r="P123" s="4">
-        <v>20.98</v>
+        <v>12.21</v>
       </c>
       <c r="Q123" s="4">
         <v>0</v>
       </c>
       <c r="R123" s="4">
         <v>0</v>
       </c>
       <c r="S123" s="4">
         <v>100</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
         <v>554</v>
       </c>
       <c r="I124" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="13" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="K124" s="4" t="s">
         <v>555</v>
       </c>
       <c r="L124" s="4" t="s">
         <v>556</v>
       </c>
       <c r="M124" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N124" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O124" s="4" t="s">
         <v>557</v>
       </c>
-      <c r="N124" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P124" s="4">
-        <v>5.9</v>
+        <v>19.45</v>
       </c>
       <c r="Q124" s="4">
         <v>0</v>
       </c>
       <c r="R124" s="4">
         <v>0</v>
       </c>
       <c r="S124" s="4">
         <v>100</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="I125" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J125" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K125" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="L125" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="L125" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M125" s="4" t="s">
-        <v>562</v>
+        <v>310</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>563</v>
+        <v>311</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>564</v>
+        <v>196</v>
       </c>
       <c r="P125" s="4">
-        <v>12.21</v>
+        <v>22.86</v>
       </c>
       <c r="Q125" s="4">
         <v>0</v>
       </c>
       <c r="R125" s="4">
         <v>0</v>
       </c>
       <c r="S125" s="4">
         <v>100</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="I126" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J126" s="13" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="K126" s="4" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>323</v>
+        <v>285</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="P126" s="4">
-        <v>19.45</v>
+        <v>20.41</v>
       </c>
       <c r="Q126" s="4">
         <v>0</v>
       </c>
       <c r="R126" s="4">
         <v>0</v>
       </c>
       <c r="S126" s="4">
         <v>100</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="I127" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J127" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K127" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="L127" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="M127" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="N127" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="O127" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="L127" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P127" s="4">
-        <v>22.86</v>
+        <v>32.54</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
         <v>100</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="I128" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J128" s="13" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="K128" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="L128" s="4" t="s">
         <v>573</v>
       </c>
-      <c r="L128" s="4" t="s">
+      <c r="M128" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="N128" s="4" t="s">
         <v>574</v>
       </c>
-      <c r="M128" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O128" s="4" t="s">
-        <v>575</v>
+        <v>104</v>
       </c>
       <c r="P128" s="4">
-        <v>20.41</v>
+        <v>7.56</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
         <v>100</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I129" s="13"/>
+      <c r="J129" s="13"/>
+      <c r="K129" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="L129" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="I129" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K129" s="4" t="s">
+      <c r="M129" s="4" t="s">
         <v>577</v>
       </c>
-      <c r="L129" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N129" s="4" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>581</v>
+        <v>70</v>
       </c>
       <c r="P129" s="4">
-        <v>32.54</v>
+        <v>9544.07</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>582</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I130" s="13"/>
+      <c r="J130" s="13"/>
       <c r="K130" s="4" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="P130" s="4">
-        <v>7.56</v>
+        <v>8838.63</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I131" s="13"/>
       <c r="J131" s="13"/>
       <c r="K131" s="4" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="O131" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P131" s="4">
-        <v>9544.07</v>
+        <v>1191.18</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>66</v>
+        <v>584</v>
       </c>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>70</v>
+        <v>588</v>
       </c>
       <c r="P132" s="4">
-        <v>8838.63</v>
+        <v>1.06</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
         <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>66</v>
+        <v>589</v>
       </c>
       <c r="I133" s="13"/>
       <c r="J133" s="13"/>
       <c r="K133" s="4" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>70</v>
+        <v>588</v>
       </c>
       <c r="P133" s="4">
-        <v>1191.18</v>
+        <v>1.06</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="I134" s="13"/>
       <c r="J134" s="13"/>
       <c r="K134" s="4" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>598</v>
+        <v>458</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>598</v>
+        <v>458</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="P134" s="4">
-        <v>1.06</v>
+        <v>5.93</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
         <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="I135" s="13"/>
       <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>591</v>
+        <v>458</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>591</v>
+        <v>458</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="P135" s="4">
-        <v>1.06</v>
+        <v>5.04</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="I136" s="13"/>
       <c r="J136" s="13"/>
       <c r="K136" s="4" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>470</v>
+        <v>580</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>470</v>
+        <v>580</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="P136" s="4">
-        <v>5.93</v>
+        <v>1.06</v>
       </c>
       <c r="Q136" s="4">
         <v>0</v>
       </c>
       <c r="R136" s="4">
         <v>0</v>
       </c>
       <c r="S136" s="4">
         <v>0</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-      <c r="J137" s="13"/>
+        <v>601</v>
+      </c>
+      <c r="I137" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J137" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K137" s="4" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>470</v>
+        <v>69</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>470</v>
+        <v>604</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="P137" s="4">
-        <v>5.04</v>
+        <v>15.52</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="I138" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J138" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K138" s="4" t="s">
+        <v>607</v>
+      </c>
+      <c r="L138" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="M138" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N138" s="4" t="s">
         <v>609</v>
       </c>
-      <c r="I138" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O138" s="4" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="P138" s="4">
-        <v>1.06</v>
+        <v>15.52</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="I139" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J139" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K139" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="L139" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="M139" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N139" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O139" s="4" t="s">
         <v>613</v>
       </c>
-      <c r="L139" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P139" s="4">
-        <v>15.52</v>
+        <v>430.24</v>
       </c>
       <c r="Q139" s="4">
         <v>0</v>
       </c>
       <c r="R139" s="4">
         <v>0</v>
       </c>
       <c r="S139" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="I140" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J140" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K140" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="L140" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="M140" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N140" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="O140" s="4" t="s">
         <v>618</v>
       </c>
-      <c r="L140" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P140" s="4">
-        <v>15.52</v>
+        <v>406.17</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="I141" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J141" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K141" s="4" t="s">
+        <v>620</v>
+      </c>
+      <c r="L141" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="M141" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N141" s="4" t="s">
         <v>622</v>
       </c>
-      <c r="L141" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O141" s="4" t="s">
-        <v>624</v>
+        <v>503</v>
       </c>
       <c r="P141" s="4">
-        <v>430.24</v>
+        <v>405.49</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="I142" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J142" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K142" s="4" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>629</v>
+        <v>503</v>
       </c>
       <c r="P142" s="4">
-        <v>406.17</v>
+        <v>1031.22</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="I143" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J143" s="13" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="K143" s="4" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="M143" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="P143" s="4">
-        <v>405.49</v>
+        <v>536.56</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J144" s="13" t="s">
-        <v>78</v>
+        <v>630</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="N144" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="O144" s="4" t="s">
         <v>633</v>
       </c>
-      <c r="O144" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P144" s="4">
-        <v>1031.22</v>
+        <v>59.01</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="I145" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J145" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="K145" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="L145" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="M145" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N145" s="4" t="s">
         <v>637</v>
       </c>
-      <c r="I145" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O145" s="4" t="s">
-        <v>514</v>
+        <v>570</v>
       </c>
       <c r="P145" s="4">
-        <v>536.56</v>
+        <v>37.61</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="I146" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J146" s="13" t="s">
-        <v>78</v>
+        <v>144</v>
       </c>
       <c r="K146" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="L146" s="4" t="s">
+        <v>640</v>
+      </c>
+      <c r="M146" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N146" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="L146" s="4" t="s">
+      <c r="O146" s="4" t="s">
         <v>642</v>
       </c>
-      <c r="M146" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P146" s="4">
-        <v>36300</v>
+        <v>20.67</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="I147" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J147" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="K147" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="L147" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="M147" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N147" s="4" t="s">
         <v>646</v>
       </c>
-      <c r="K147" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O147" s="4" t="s">
-        <v>649</v>
+        <v>183</v>
       </c>
       <c r="P147" s="4">
-        <v>59.01</v>
+        <v>20.83</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
         <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="I148" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J148" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="K148" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="L148" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="M148" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N148" s="4" t="s">
         <v>650</v>
       </c>
-      <c r="I148" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K148" s="4" t="s">
+      <c r="O148" s="4" t="s">
         <v>651</v>
       </c>
-      <c r="L148" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P148" s="4">
-        <v>37.61</v>
+        <v>21.19</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="I149" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J149" s="13" t="s">
-        <v>151</v>
+        <v>107</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="M149" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="P149" s="4">
-        <v>20.67</v>
+        <v>20.95</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J150" s="13" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="M150" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>195</v>
+        <v>661</v>
       </c>
       <c r="P150" s="4">
-        <v>20.83</v>
+        <v>25.44</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="I151" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J151" s="13"/>
+      <c r="K151" s="4" t="s">
         <v>663</v>
       </c>
-      <c r="I151" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K151" s="4" t="s">
+      <c r="L151" s="4" t="s">
         <v>664</v>
       </c>
-      <c r="L151" s="4" t="s">
+      <c r="M151" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N151" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="M151" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O151" s="4" t="s">
-        <v>667</v>
+        <v>394</v>
       </c>
       <c r="P151" s="4">
-        <v>23.75</v>
+        <v>53.85</v>
       </c>
       <c r="Q151" s="4">
         <v>0</v>
       </c>
       <c r="R151" s="4">
         <v>0</v>
       </c>
       <c r="S151" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="I152" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J152" s="13" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="K152" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="L152" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="M152" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N152" s="4" t="s">
         <v>669</v>
       </c>
-      <c r="L152" s="4" t="s">
+      <c r="O152" s="4" t="s">
         <v>670</v>
       </c>
-      <c r="M152" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P152" s="4">
-        <v>21.19</v>
+        <v>21.01</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="I153" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J153" s="13" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="K153" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="L153" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="M153" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="N153" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="O153" s="4" t="s">
         <v>674</v>
       </c>
-      <c r="L153" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P153" s="4">
-        <v>20.95</v>
+        <v>44.28</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
         <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J154" s="13" t="s">
-        <v>151</v>
+        <v>630</v>
       </c>
       <c r="K154" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="L154" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="M154" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="N154" s="4" t="s">
         <v>679</v>
       </c>
-      <c r="L154" s="4" t="s">
+      <c r="O154" s="4" t="s">
         <v>680</v>
       </c>
-      <c r="M154" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P154" s="4">
-        <v>25.44</v>
+        <v>3.92</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
+        <v>681</v>
+      </c>
+      <c r="I155" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J155" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K155" s="4" t="s">
         <v>682</v>
       </c>
-      <c r="I155" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K155" s="4" t="s">
+      <c r="L155" s="4" t="s">
         <v>683</v>
       </c>
-      <c r="L155" s="4" t="s">
+      <c r="M155" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="N155" s="4" t="s">
         <v>684</v>
       </c>
-      <c r="M155" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N155" s="4" t="s">
+      <c r="O155" s="4" t="s">
         <v>685</v>
       </c>
-      <c r="O155" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P155" s="4">
-        <v>53.85</v>
+        <v>19.19</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
         <v>686</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J156" s="13" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="K156" s="4" t="s">
         <v>687</v>
       </c>
       <c r="L156" s="4" t="s">
         <v>688</v>
       </c>
       <c r="M156" s="4" t="s">
         <v>689</v>
       </c>
       <c r="N156" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O156" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="O156" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P156" s="4">
-        <v>42535</v>
+        <v>95.44</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J157" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K157" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="L157" s="4" t="s">
         <v>693</v>
       </c>
-      <c r="L157" s="4" t="s">
+      <c r="M157" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N157" s="4" t="s">
         <v>694</v>
       </c>
-      <c r="M157" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N157" s="4" t="s">
+      <c r="O157" s="4" t="s">
         <v>695</v>
       </c>
-      <c r="O157" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P157" s="4">
-        <v>21.01</v>
+        <v>29.22</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="I158" s="13" t="s">
-        <v>27</v>
+        <v>391</v>
       </c>
       <c r="J158" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K158" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="L158" s="4" t="s">
         <v>698</v>
       </c>
-      <c r="L158" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M158" s="4" t="s">
-        <v>254</v>
+        <v>310</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>700</v>
+        <v>617</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>701</v>
+        <v>542</v>
       </c>
       <c r="P158" s="4">
-        <v>44.28</v>
+        <v>21.04</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="I159" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J159" s="13" t="s">
-        <v>646</v>
+        <v>84</v>
       </c>
       <c r="K159" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="L159" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="M159" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="N159" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="O159" s="4" t="s">
         <v>703</v>
       </c>
-      <c r="L159" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P159" s="4">
-        <v>3.92</v>
+        <v>28.26</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="I160" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J160" s="13" t="s">
-        <v>84</v>
+        <v>630</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>711</v>
+        <v>622</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="P160" s="4">
-        <v>19.19</v>
+        <v>11.94</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="I161" s="13" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="J161" s="13" t="s">
-        <v>107</v>
+        <v>239</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>716</v>
+        <v>242</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>98</v>
+        <v>243</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>717</v>
+        <v>438</v>
       </c>
       <c r="P161" s="4">
-        <v>95.44</v>
+        <v>1.11</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
         <v>0</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>27</v>
+        <v>391</v>
       </c>
       <c r="J162" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>322</v>
+        <v>242</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>323</v>
+        <v>714</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>721</v>
+        <v>707</v>
       </c>
       <c r="P162" s="4">
-        <v>29.22</v>
+        <v>38.35</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="I163" s="13" t="s">
-        <v>403</v>
+        <v>27</v>
       </c>
       <c r="J163" s="13" t="s">
-        <v>84</v>
+        <v>144</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>322</v>
+        <v>242</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>553</v>
+        <v>161</v>
       </c>
       <c r="P163" s="4">
-        <v>21.04</v>
+        <v>11.12</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="I164" s="13" t="s">
-        <v>27</v>
+        <v>455</v>
       </c>
       <c r="J164" s="13" t="s">
-        <v>84</v>
+        <v>239</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>296</v>
+        <v>115</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="P164" s="4">
-        <v>28.26</v>
+        <v>5.97</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>731</v>
-[...6 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="I165" s="13"/>
+      <c r="J165" s="13"/>
       <c r="K165" s="4" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>254</v>
+        <v>587</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>98</v>
+        <v>726</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="P165" s="4">
-        <v>11.94</v>
+        <v>20.09</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="I166" s="13" t="s">
-        <v>225</v>
+        <v>27</v>
       </c>
       <c r="J166" s="13" t="s">
-        <v>251</v>
+        <v>84</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>255</v>
+        <v>641</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>450</v>
+        <v>99</v>
       </c>
       <c r="P166" s="4">
-        <v>1.11</v>
+        <v>27.97</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="I167" s="13" t="s">
-        <v>403</v>
+        <v>27</v>
       </c>
       <c r="J167" s="13" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>254</v>
+        <v>689</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>741</v>
+        <v>98</v>
       </c>
       <c r="O167" s="4" t="s">
         <v>734</v>
       </c>
       <c r="P167" s="4">
-        <v>38.35</v>
+        <v>66.92</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="I168" s="13" t="s">
-        <v>27</v>
+        <v>226</v>
       </c>
       <c r="J168" s="13" t="s">
-        <v>151</v>
+        <v>239</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>743</v>
+        <v>736</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>744</v>
+        <v>737</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>254</v>
+        <v>738</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>168</v>
+        <v>740</v>
       </c>
       <c r="P168" s="4">
-        <v>11.12</v>
+        <v>45.76</v>
       </c>
       <c r="Q168" s="4">
         <v>0</v>
       </c>
       <c r="R168" s="4">
         <v>0</v>
       </c>
       <c r="S168" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
+        <v>741</v>
+      </c>
+      <c r="I169" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J169" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K169" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="L169" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="M169" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="N169" s="4" t="s">
         <v>745</v>
       </c>
-      <c r="I169" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O169" s="4" t="s">
-        <v>749</v>
+        <v>656</v>
       </c>
       <c r="P169" s="4">
-        <v>5.97</v>
+        <v>59.38</v>
       </c>
       <c r="Q169" s="4">
         <v>0</v>
       </c>
       <c r="R169" s="4">
         <v>0</v>
       </c>
       <c r="S169" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-      <c r="J170" s="13"/>
+        <v>746</v>
+      </c>
+      <c r="I170" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J170" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K170" s="4" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>598</v>
+        <v>744</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>754</v>
+        <v>503</v>
       </c>
       <c r="P170" s="4">
-        <v>20.09</v>
+        <v>89.76</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>755</v>
-[...6 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="I171" s="13"/>
+      <c r="J171" s="13"/>
       <c r="K171" s="4" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>254</v>
+        <v>744</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>657</v>
+        <v>745</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="P171" s="4">
-        <v>27.97</v>
+        <v>29.95</v>
       </c>
       <c r="Q171" s="4">
         <v>0</v>
       </c>
       <c r="R171" s="4">
         <v>0</v>
       </c>
       <c r="S171" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>716</v>
+        <v>69</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="P172" s="4">
-        <v>66.92</v>
+        <v>18.03</v>
       </c>
       <c r="Q172" s="4">
         <v>0</v>
       </c>
       <c r="R172" s="4">
         <v>0</v>
       </c>
       <c r="S172" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="I173" s="13" t="s">
-        <v>238</v>
+        <v>27</v>
       </c>
       <c r="J173" s="13" t="s">
-        <v>251</v>
+        <v>78</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>765</v>
+        <v>48</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>767</v>
+        <v>293</v>
       </c>
       <c r="P173" s="4">
-        <v>45.76</v>
+        <v>18.17</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J174" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>771</v>
+        <v>48</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>772</v>
+        <v>604</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>677</v>
+        <v>127</v>
       </c>
       <c r="P174" s="4">
-        <v>59.38</v>
+        <v>16.47</v>
       </c>
       <c r="Q174" s="4">
         <v>0</v>
       </c>
       <c r="R174" s="4">
         <v>0</v>
       </c>
       <c r="S174" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="I175" s="13" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="J175" s="13" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>771</v>
+        <v>58</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>514</v>
+        <v>768</v>
       </c>
       <c r="P175" s="4">
-        <v>89.76</v>
+        <v>70.08</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="13" t="s">
-        <v>107</v>
+        <v>144</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>728</v>
+        <v>771</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>771</v>
+        <v>58</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>772</v>
+        <v>646</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>779</v>
+        <v>503</v>
       </c>
       <c r="P176" s="4">
-        <v>24.15</v>
+        <v>20.98</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>780</v>
+        <v>772</v>
       </c>
       <c r="I177" s="13" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="J177" s="13" t="s">
-        <v>251</v>
+        <v>107</v>
       </c>
       <c r="K177" s="4" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>782</v>
+        <v>774</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>783</v>
+        <v>58</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>784</v>
+        <v>502</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>351</v>
+        <v>503</v>
       </c>
       <c r="P177" s="4">
-        <v>0.87</v>
+        <v>18.68</v>
       </c>
       <c r="Q177" s="4">
         <v>0</v>
       </c>
       <c r="R177" s="4">
         <v>0</v>
       </c>
       <c r="S177" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-      <c r="J178" s="13"/>
+        <v>775</v>
+      </c>
+      <c r="I178" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J178" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K178" s="4" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>771</v>
+        <v>154</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>772</v>
+        <v>604</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>93</v>
+        <v>553</v>
       </c>
       <c r="P178" s="4">
-        <v>29.95</v>
+        <v>86.92</v>
       </c>
       <c r="Q178" s="4">
         <v>0</v>
       </c>
       <c r="R178" s="4">
         <v>0</v>
       </c>
       <c r="S178" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="I179" s="13" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="J179" s="13" t="s">
-        <v>251</v>
+        <v>144</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>791</v>
+        <v>242</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>792</v>
+        <v>781</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>351</v>
+        <v>99</v>
       </c>
       <c r="P179" s="4">
-        <v>0.86</v>
+        <v>12.46</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="13" t="s">
-        <v>78</v>
+        <v>630</v>
       </c>
       <c r="K180" s="4" t="s">
-        <v>794</v>
+        <v>783</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>75</v>
+        <v>785</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="P180" s="4">
-        <v>18.03</v>
+        <v>50.19</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>100</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
-      <c r="A181" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S181" s="8"/>
+      <c r="A181" s="3">
+        <v>179</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H181" s="13" t="s">
+        <v>787</v>
+      </c>
+      <c r="I181" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J181" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K181" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="L181" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="M181" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="N181" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="O181" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="P181" s="4">
+        <v>34.39</v>
+      </c>
+      <c r="Q181" s="4">
+        <v>0</v>
+      </c>
+      <c r="R181" s="4">
+        <v>0</v>
+      </c>
+      <c r="S181" s="4">
+        <v>100</v>
+      </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
+    <row r="182" spans="1:23">
+      <c r="A182" s="3">
+        <v>180</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E182" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H182" s="13" t="s">
+        <v>791</v>
+      </c>
+      <c r="I182" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J182" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="K182" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="L182" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="M182" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="N182" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O182" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="P182" s="4">
+        <v>19.47</v>
+      </c>
+      <c r="Q182" s="4">
+        <v>0</v>
+      </c>
+      <c r="R182" s="4">
+        <v>0</v>
+      </c>
+      <c r="S182" s="4">
+        <v>100</v>
+      </c>
+      <c r="T182" s="1"/>
+      <c r="U182" s="1"/>
+      <c r="V182" s="1"/>
+      <c r="W182" s="1"/>
+    </row>
+    <row r="183" spans="1:23">
+      <c r="A183" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="B183" s="7"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7"/>
+      <c r="E183" s="11"/>
+      <c r="F183" s="7"/>
+      <c r="G183" s="7"/>
+      <c r="H183" s="14"/>
+      <c r="I183" s="14"/>
+      <c r="J183" s="14"/>
+      <c r="K183" s="8"/>
+      <c r="L183" s="8"/>
+      <c r="M183" s="8"/>
+      <c r="N183" s="8"/>
+      <c r="O183" s="8">
+        <v>53841.29</v>
+      </c>
+      <c r="P183" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q183" s="8">
+        <v>0</v>
+      </c>
+      <c r="R183" s="8"/>
+      <c r="S183" s="8"/>
+      <c r="T183" s="1"/>
+      <c r="U183" s="1"/>
+      <c r="V183" s="1"/>
+      <c r="W183" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A181:N181"/>
+    <mergeCell ref="A183:N183"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>