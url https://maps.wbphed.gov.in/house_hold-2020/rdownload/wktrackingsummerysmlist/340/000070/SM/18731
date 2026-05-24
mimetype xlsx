--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="796">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="827">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,2151 +296,2244 @@
   <si>
     <t>1420/PD</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>MS D.PALIT AND CO.</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoirs (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-XII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-9)</t>
   </si>
   <si>
     <t>ORD/000836/2023-2024</t>
   </si>
   <si>
     <t>1425/PD</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SUJIT SAHANA</t>
   </si>
   <si>
-    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012), Laying of Distribution Pipe line &amp; providing Functional Household Tap Connection (FHTC) including other allied works, for Zone- I of Santuri Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. [Part - A, Mouza - Mohanpur]</t>
-[...8 lines deleted...]
-    <t>22/05/2023</t>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Maguria mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001257/2023-2024</t>
+  </si>
+  <si>
+    <t>1515/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>SOUVIK MANDAL</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including providing FHTC and other allied work for Zone-III of Purulia-I block for Kukurgarya mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/001332/2023-2024</t>
+  </si>
+  <si>
+    <t>1715/PD</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>HIRAK KUMAR SAO</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) with allied works for purulia water supply scheme.(Location:-Block-Purulia -I, Zone-III) for Northern Zone.</t>
+  </si>
+  <si>
+    <t>ORD/001334/2023-2024</t>
+  </si>
+  <si>
+    <t>1717/PD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>M/S RAJ KUMAR KHAN</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Raibandh Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001258/2023-2024</t>
+  </si>
+  <si>
+    <t>1561/PD</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Dulmi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001265/2023-2024</t>
+  </si>
+  <si>
+    <t>1604/PD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Simulia mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001262/2023-2024</t>
+  </si>
+  <si>
+    <t>1600/PD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>KRISHNA CONSTRUCTION AND ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Chakda mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001259/2023-2024</t>
+  </si>
+  <si>
+    <t>1562/PD</t>
+  </si>
+  <si>
+    <t>M DHARA &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/001477/2023-2024</t>
+  </si>
+  <si>
+    <t>1788/PD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including providing FHTC including other allied work allied works for purulia water supply scheme.(Northern Sector ) at Purulia -I Block (Zone-IV) for Hulka Mouza under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001495/2023-2024</t>
+  </si>
+  <si>
+    <t>1794/PD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
+    <t>SUBRATA MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (part) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001637/2023-2024</t>
+  </si>
+  <si>
+    <t>1826/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1, Zone-VI) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/001481/2023-2024</t>
+  </si>
+  <si>
+    <t>1792/PD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including providing FHTC and other allied work for Zone-III of Purulia-I block for Ketuabera mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001331/2023-2024</t>
+  </si>
+  <si>
+    <t>1714/PD</t>
+  </si>
+  <si>
+    <t>M/S SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -G , Mouza - Talberya (20%)]</t>
+  </si>
+  <si>
+    <t>ORD/001356/2023-2024</t>
+  </si>
+  <si>
+    <t>1726/PD</t>
+  </si>
+  <si>
+    <t>VINCI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Gopalpur, Mahukura]</t>
+  </si>
+  <si>
+    <t>ORD/001448/2023-2024</t>
+  </si>
+  <si>
+    <t>1807/PD</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>S. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001462/2023-2024</t>
+  </si>
+  <si>
+    <t>1777/PD</t>
+  </si>
+  <si>
+    <t>BHUTNATH MISHRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001470/2023-2024</t>
+  </si>
+  <si>
+    <t>1783/PD</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Belguma mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001256/2023-2024</t>
+  </si>
+  <si>
+    <t>1514/PD</t>
+  </si>
+  <si>
+    <t>SEKH ABBAS</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Golbera mouza (Zone-VII) Under Purulia Divn PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001483/2023-2024</t>
+  </si>
+  <si>
+    <t>1795/PD</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-V) for Mahalitora mouza Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001692/2023-2024</t>
+  </si>
+  <si>
+    <t>1867/PD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>BHAGABANDAS KUMAR</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-VIII) for Rudra mouza Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001615/2023-2024</t>
+  </si>
+  <si>
+    <t>1827/PD</t>
+  </si>
+  <si>
+    <t>SUSANTA KR DUTTA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-V ) for Northern Zone.</t>
+  </si>
+  <si>
+    <t>ORD/001616/2023-2024</t>
+  </si>
+  <si>
+    <t>1828/PD</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Maguria Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001819/2023-2024</t>
+  </si>
+  <si>
+    <t>51/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Purulia Mechanical</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000466/2023-2024</t>
+  </si>
+  <si>
+    <t>471/PMD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2023-2024</t>
+  </si>
+  <si>
+    <t>496/PMD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE, HOWRAH</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000467/2023-2024</t>
+  </si>
+  <si>
+    <t>493/PMD</t>
+  </si>
+  <si>
+    <t>A G ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000472/2023-2024</t>
+  </si>
+  <si>
+    <t>498/PMD</t>
+  </si>
+  <si>
+    <t>ELECTRICAL AND MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Purulia I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>502/PMD</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000663/2024-2025</t>
+  </si>
+  <si>
+    <t>1669/PMD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2024-2025</t>
+  </si>
+  <si>
+    <t>1670/PMD</t>
+  </si>
+  <si>
+    <t>SEN BROTHERS</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000092/2024-2025</t>
+  </si>
+  <si>
+    <t>1050/PMD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Santuri Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000094/2024-2025</t>
+  </si>
+  <si>
+    <t>1052/PMD</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Jhalda I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2024-2025</t>
+  </si>
+  <si>
+    <t>1018/PMD</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Jhalda II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000083/2024-2025</t>
+  </si>
+  <si>
+    <t>1019/PMD</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Kashipur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>1021/PMD</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Manbazar I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>1022/PMD</t>
+  </si>
+  <si>
+    <t>SANTU MITRA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Para Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
+    <t>ORD/000088/2024-2025</t>
+  </si>
+  <si>
+    <t>1024/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-XV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/004306/2023-2024</t>
+  </si>
+  <si>
+    <t>503/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>MANTAJ ANSARI</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Joypur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2024-2025</t>
+  </si>
+  <si>
+    <t>1020/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/PMD</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2024-2025</t>
+  </si>
+  <si>
+    <t>945/PMD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>ASHOKE ADHIKARY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Neturia Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000087/2024-2025</t>
+  </si>
+  <si>
+    <t>1023/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2024-2025</t>
+  </si>
+  <si>
+    <t>941/PMD</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003531/2023-2024</t>
+  </si>
+  <si>
+    <t>356/PD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>CHOUDHURY STONE CRUSHING</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>506/PMD</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>467/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>469/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-XIV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003493/2023-2024</t>
+  </si>
+  <si>
+    <t>348/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>466/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>470/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2023-2024</t>
+  </si>
+  <si>
+    <t>474/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>477/PMD</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>495/PMD</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>501/PMD</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Disinfection Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>468/PMD</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2023-2024</t>
+  </si>
+  <si>
+    <t>472/PMD</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2023-2024</t>
+  </si>
+  <si>
+    <t>476/PMD</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2023-2024</t>
+  </si>
+  <si>
+    <t>473/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2023-2024</t>
+  </si>
+  <si>
+    <t>475/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2023-2024</t>
+  </si>
+  <si>
+    <t>504/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>505/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003521/2023-2024</t>
+  </si>
+  <si>
+    <t>349/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003535/2023-2024</t>
+  </si>
+  <si>
+    <t>359/PD</t>
+  </si>
+  <si>
+    <t>SAZID HOSSEN ANSARI</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000490/2023-2024</t>
+  </si>
+  <si>
+    <t>478/PMD</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003960/2023-2024</t>
+  </si>
+  <si>
+    <t>502/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector ) at Purulia-I Block(Zone-VII) For Kalidasdi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/003987/2023-2024</t>
+  </si>
+  <si>
+    <t>492/PD</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-II) For Bhalumara Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/004026/2023-2024</t>
+  </si>
+  <si>
+    <t>490/PD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003956/2023-2024</t>
+  </si>
+  <si>
+    <t>498/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Shyamdasdi Alias shyampur Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003988/2023-2024</t>
+  </si>
+  <si>
+    <t>530/PD</t>
+  </si>
+  <si>
+    <t>M/S ACHARJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>943/PMD</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Puncha Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2024-2025</t>
+  </si>
+  <si>
+    <t>1025/PMD</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2024-2025</t>
+  </si>
+  <si>
+    <t>1676/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2024-2025</t>
+  </si>
+  <si>
+    <t>1678/PPMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>944/PMD</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and Providing FHTC including other allied work for Nadiyara mouza ( Zone-V Part-B) Northern Zone at Purulia-I Block under Purulia Water Supply Scheme Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>1136/PD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>1048/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>1051/PMD</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Para and Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000668/2024-2025</t>
+  </si>
+  <si>
+    <t>1674/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia I and Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000669/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000671/2024-2025</t>
+  </si>
+  <si>
+    <t>1677/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000665/2024-2025</t>
+  </si>
+  <si>
+    <t>1671/PMD</t>
+  </si>
+  <si>
+    <t>Internal illumination and outdoor lighting arrangement and other allied works for Augmentation of Balitora Water Supply Scheme under Purulia Mechanical Division. PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000466/2024-2025</t>
+  </si>
+  <si>
+    <t>1292/PMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000662/2024-2025</t>
+  </si>
+  <si>
+    <t>1668/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>942/PMD</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000666/2024-2025</t>
+  </si>
+  <si>
+    <t>1672/PMD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone VII H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone V H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/PD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone III H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/PD</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/PD</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - V of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001352/2023-2024</t>
+  </si>
+  <si>
+    <t>1725/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - I of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 145 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001338/2023-2024</t>
+  </si>
+  <si>
+    <t>1721/PD</t>
+  </si>
+  <si>
+    <t>S.PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - IV of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001350/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/PD</t>
+  </si>
+  <si>
+    <t>MOUSUMI BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001450/2023-2024</t>
+  </si>
+  <si>
+    <t>1768/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001449/2023-2024</t>
+  </si>
+  <si>
+    <t>1767/PD</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001451/2023-2024</t>
+  </si>
+  <si>
+    <t>1769/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001463/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/PD</t>
+  </si>
+  <si>
+    <t>M/S KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001471/2023-2024</t>
+  </si>
+  <si>
+    <t>1784/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001453/2023-2024</t>
+  </si>
+  <si>
+    <t>1771/PD</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001456/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 125 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001452/2023-2024</t>
+  </si>
+  <si>
+    <t>1770/PD</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - X of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001460/2023-2024</t>
+  </si>
+  <si>
+    <t>1776/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 65 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001466/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/PD</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying of Collecting line from Kanshabati Riverbed to Harekishtapur Riversite Pump House under Manbazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001485/2023-2024</t>
+  </si>
+  <si>
+    <t>1798/PD</t>
+  </si>
+  <si>
+    <t>RAJAT KARMAKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001473/2023-2024</t>
+  </si>
+  <si>
+    <t>1785/PD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Fencing work with concrete pillars for 15 Nos vested land for Northern &amp; Southern Sector water supply scheme Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>1513/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>Making arrangement of interconnection at distribution pipeline with newly laid distribution pipeline &amp; installation of sluice valves on pipeline at jiudaru mouza under Kotshila W/S at Purulia Water Supply scheme (Northern Sector) under Purulia Division,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003524/2023-2024</t>
+  </si>
+  <si>
+    <t>351/PD</t>
+  </si>
+  <si>
+    <t>JAHANGIR ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division-under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003523/2023-2024</t>
+  </si>
+  <si>
+    <t>350/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003957/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PD</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos New 200 mm dia horizontal tube-well and laying of 100mm dia GI pipe collecting main from RBT to common manifold at river side of Satra Head Works site of Purulia water supply scheme (Northern Sector) under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2024-2025</t>
+  </si>
+  <si>
+    <t>1064/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>New sinking of 2(Two) nos 200mm dia riverbed tube wells (Horizontal) at river bed of Kansai along with laying of 100 mm dia GI connecting line of Puncha W/S at Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>1376/PD</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>RTOR000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/PD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>RTOR000039/2024-2025</t>
+  </si>
+  <si>
+    <t>2253/PD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>RTOR000033/2024-2025</t>
+  </si>
+  <si>
+    <t>1342/PD</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411333713585370XX DT.09-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01062/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-535</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401322652788750XX DT.16-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01078/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-539</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411410689904167XX DT.24-10-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00943/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-520</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411113832563388047XX DT.24-10-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00944/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-521</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401360237000585XX DT.16-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01079/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-538</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>1140/PD</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-IV of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. (2nd Call)(Sl No. 8)</t>
+  </si>
+  <si>
+    <t>ORD/000779/2023-2024</t>
+  </si>
+  <si>
+    <t>1423/PD</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- VIII of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 6)</t>
+  </si>
+  <si>
+    <t>ORD/000793/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/PD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone- I of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000919/2023-2024</t>
+  </si>
+  <si>
+    <t>1596/PD</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Zone- V &amp; VI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL N.3)</t>
+  </si>
+  <si>
+    <t>ORD/000922/2023-2024</t>
+  </si>
+  <si>
+    <t>1595/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTC for the period of thirty six month (36) at Zone-V of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-2)</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>1597/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Rudra Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001253/2023-2024</t>
+  </si>
+  <si>
+    <t>1700/PD</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Kotloi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001264/2023-2024</t>
+  </si>
+  <si>
+    <t>1603/PD</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XVI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001469/2023-2024</t>
+  </si>
+  <si>
+    <t>1782/PD</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>PARTHASARATHI SAHABABU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001474/2023-2024</t>
+  </si>
+  <si>
+    <t>1786/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001478/2023-2024</t>
+  </si>
+  <si>
+    <t>1789/PD</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001465/2023-2024</t>
+  </si>
+  <si>
+    <t>1779/PD</t>
+  </si>
+  <si>
+    <t>12/02/2027</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 205 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001467/2023-2024</t>
+  </si>
+  <si>
+    <t>1781/PD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Nadiyara Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001613/2023-2024</t>
+  </si>
+  <si>
+    <t>1825/PD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-XI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/003534/2023-2024</t>
+  </si>
+  <si>
+    <t>358/PD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC) including other allied work at gap portion of Tiyashi for Zone-IV of Santuri Block under Purulia Pipe water supply scheme (Northern section) under Purulia Dvision PHED te [ Part-A Mouza- Tiyashi, Marbedya, Ghoramurga].</t>
+  </si>
+  <si>
+    <t>ORD/001060/2024-2025</t>
+  </si>
+  <si>
+    <t>2121/PD</t>
+  </si>
+  <si>
+    <t>AMIT PATHAK</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Satra under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001210/2024-2025</t>
+  </si>
+  <si>
+    <t>109/PD</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>AKUL SUTRADHAR</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Maheshnadi Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001053/2024-2025</t>
+  </si>
+  <si>
+    <t>2114/PD</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Providing Left Out &amp;Parallal distribution pipe line including Functional Household Tap Connection (FHTC) and Distribution main in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) Mouza-Baliagora (J.L. No.- 96), Mouza- Mukundapur (J.L. No.-97), Mouza-Kamukhap (J.L. No.- 98) &amp; Mouza- Amdih(J.L. No.-100) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>1246/PD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003528/2023-2024</t>
+  </si>
+  <si>
+    <t>354/PD</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>KANJILAL AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-I ,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003530/2023-2024</t>
+  </si>
+  <si>
+    <t>355/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/004042/2023-2024</t>
+  </si>
+  <si>
+    <t>500/PD</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMITRA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Laying a dedicated pipe Line for Jaratanr, briddhitanr for the distribution System and repairing work at Gungligora of BORAM Under Purulia W/S scheme (Northern Sector) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001050/2024-2025</t>
+  </si>
+  <si>
+    <t>2111/PD</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000667/2024-2025</t>
+  </si>
+  <si>
+    <t>1673/PMD</t>
+  </si>
+  <si>
+    <t>Laying of Balance Pipeline under Command area of Purulia -1 (Northern Sector) under Jal Jeevan Mission Project under Purulia Division, PHE Dte (Bhul Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/001051/2024-2025</t>
+  </si>
+  <si>
+    <t>2112/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Making arrangement for support structure for completion of Jack Pushing work under railway line for laying of distribution pipeline &amp; other allied works at lagda Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001064/2024-2025</t>
+  </si>
+  <si>
+    <t>2125/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001147/2024-2025</t>
+  </si>
+  <si>
+    <t>2187/PD</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>JOGMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work under Balitora Zone-1 at Balitora under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001069/2024-2025</t>
+  </si>
+  <si>
+    <t>2129/PD</t>
+  </si>
+  <si>
     <t>KHITISH CHANDRA PATHAK</t>
   </si>
   <si>
-    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Maguria mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
-[...1499 lines deleted...]
-    <t>BP-2024-25-538</t>
+    <t>Providing Left Out &amp;Parallal distribution pipe line in connection with Jal Jeevan Mission (JJM and) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000241/2024-2025</t>
+  </si>
+  <si>
+    <t>1245/PD</t>
+  </si>
+  <si>
+    <t>M/S. S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Hura Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>1253/PMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone VI within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001344/2024-2025</t>
+  </si>
+  <si>
+    <t>493/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector ), Kashipur Block Zone XI &amp; XII within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001331/2024-2025</t>
+  </si>
+  <si>
+    <t>477/PD</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
   </si>
   <si>
     <t>Construction of boundary wall at Zone I H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000282/2023-2024</t>
   </si>
   <si>
     <t>1139/PD</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
-    <t>ASHOK KUMAR CHATTERJEE</t>
-[...335 lines deleted...]
-    <t>2125/PD</t>
+    <t>Construction of boundary wall at Zone I H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/PD</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - II of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 132 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001339/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/PD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - III of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001348/2023-2024</t>
+  </si>
+  <si>
+    <t>1723/PD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-VII ) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>1791/PD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>SAHADEV HALDER</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001476/2023-2024</t>
+  </si>
+  <si>
+    <t>1787/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 137 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001454/2023-2024</t>
+  </si>
+  <si>
+    <t>1772/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-III of Purulia-I block for Belkundi mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001611/2023-2024</t>
+  </si>
+  <si>
+    <t>1824/PD</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 110 mm dia HDPE collecting line from River bed Tube well to common manifold chamber at river bank (Damodar River) at Bhamuria Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001063/2024-2025</t>
+  </si>
+  <si>
+    <t>2124/PD</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>Road Crossing of Distribution Main by jack pushing at PWD Road &amp; supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -I V OHR site to Panjunia Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) &amp; with all allied works at Kolaboni under Keliyathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1655/PD</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>MS GORAIN CONCERN</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track near Mouza-Gangpur for supply of water under Ramchandrapur (Zone-I) Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001058/2024-2025</t>
+  </si>
+  <si>
+    <t>2119/PD</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003525/2023-2024</t>
+  </si>
+  <si>
+    <t>352/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003959/2023-2024</t>
+  </si>
+  <si>
+    <t>501/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Laying of Loop Pipe Line for distribution System at Jhalda Municipality under command area of Jhalda Rural under Purulia W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001074/2024-2025</t>
+  </si>
+  <si>
+    <t>2168/PD</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>SEKH IRFAN</t>
+  </si>
+  <si>
+    <t>laying balance distribution system of gap portion, mending good damages of road and construction of PCC road (length = 9999 mtr) and other allied works for Zone-II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. [Part-E, Mouza- Ranipur Colliery &amp; Deiliya]</t>
+  </si>
+  <si>
+    <t>ORD/001100/2024-2025</t>
+  </si>
+  <si>
+    <t>2189/PD</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>New sinking of 3(Three) nos. 200 mm dia river bed tube well (Horizontal) at Kansabati river (Amrakocha Ghat) along with laying of 100 mm dia G.I. collecting line with all allied works under Manguria-Lalpur under Purulia W/S scheme (Northern Sector) under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001055/2024-2025</t>
+  </si>
+  <si>
+    <t>2116/PD</t>
+  </si>
+  <si>
+    <t>Laying of different dia HDPE pipe line and FHTC at Panchudanga Amtola, Ashram Para of Arrah Under Purulia Water Supply Scheme (Northern Sector) of Raghunathpur Sub-Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001065/2024-2025</t>
+  </si>
+  <si>
+    <t>2126/PD</t>
+  </si>
+  <si>
+    <t>TUMPA GORAIN</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings), from Road side to Departmental Stack Yard Under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001067/2024-2025</t>
+  </si>
+  <si>
+    <t>2127/PD</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
   </si>
   <si>
     <t>Supply delivery and installation of 40 KVA voltage stabilizer for augmentation of Parbeliya High lift water supply scheme under Purulia Mechanical Division ,PHE Dte .in the District Purulia.</t>
   </si>
   <si>
     <t>ORD/000467/2024-2025</t>
   </si>
   <si>
     <t>1293/PMD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>AVISHEK ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
-[...212 lines deleted...]
-    <t>AMITAVA KUNDU</t>
+    <t>Construction of RCC Over Head reservoir (OHR) capacity 300 cum for Aug. of Dubra Water Supply Scheme (Northern Sector) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001332/2022-2023</t>
+  </si>
+  <si>
+    <t>104/PD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire, Sinking of 3(Three) nos. tubewell, Laying of 100 mm dia HDPE line from 6 nos. rigbored tube-well to common manifold and construction of P.C.C.Road from existing road at OHR Site of Santuri Block under Purulia Water Supply Scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>1088/PD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>Laying of different dia HDPE pipe line at Kaduri and Ramjangal of Rangamati Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001061/2024-2025</t>
+  </si>
+  <si>
+    <t>2122/PD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia MS pipe and 100 mm dia MS water carrier pipe by hydraulic jacking method across rail road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (J.J.M.) at Barbendavilage for Purulia Piped Water Supply Scheme(Northern Sector) under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>566/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2829,51 +2922,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W183"/>
+  <dimension ref="A1:W190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3480,54 +3573,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>21.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.11</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>51.67</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -3543,54 +3636,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>274.47</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>82.14</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>29.93</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -3606,54 +3699,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>373.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>140.63</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>37.69</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -3669,10565 +3762,11006 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>274.06</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>60.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>22.03</v>
       </c>
       <c r="S14" s="4">
         <v>22</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>93.94</v>
+        <v>45.44</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>45.44</v>
+        <v>72.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>5.48</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>72.48</v>
+        <v>96.67</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>46.59</v>
       </c>
       <c r="S17" s="4">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>96.67</v>
+        <v>12.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>12.16</v>
+        <v>8.03</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>8.03</v>
+        <v>31.76</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>31.76</v>
+        <v>38.95</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M22" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
       <c r="P22" s="4">
-        <v>93.8</v>
+        <v>20.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>16.46</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>78.57</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>38.95</v>
+        <v>82.06</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J24" s="13" t="s">
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>20.95</v>
+        <v>29.81</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>147</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P25" s="4">
-        <v>82.06</v>
+        <v>74.45</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="N26" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>29.81</v>
+        <v>47.7</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="L27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>74.45</v>
+        <v>12.23</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>47.1</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J28" s="13"/>
+      <c r="J28" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>47.7</v>
+        <v>30.88</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>18.57</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>60.12</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O29" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>12.23</v>
+        <v>23.66</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>16.73</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>70.71</v>
       </c>
       <c r="S29" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="O30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>30.88</v>
+        <v>20.81</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>14.86</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>71.4</v>
       </c>
       <c r="S30" s="4">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>23.66</v>
+        <v>28.09</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K32" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="I32" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="L32" s="4" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="P32" s="4">
-        <v>20.81</v>
+        <v>19.55</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>28.09</v>
+        <v>15.2</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K34" s="4" t="s">
+      <c r="L34" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O34" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>19.55</v>
+        <v>24.58</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>191</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J35" s="13"/>
+      <c r="J35" s="13" t="s">
+        <v>133</v>
+      </c>
       <c r="K35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N35" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="N35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O35" s="4" t="s">
-        <v>196</v>
+        <v>155</v>
       </c>
       <c r="P35" s="4">
-        <v>15.2</v>
+        <v>70.03</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>200</v>
       </c>
       <c r="P36" s="4">
-        <v>24.58</v>
+        <v>148.36</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>165</v>
+        <v>208</v>
       </c>
       <c r="P37" s="4">
-        <v>70.03</v>
+        <v>19.89</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="I38" s="13"/>
+        <v>209</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>203</v>
+      </c>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="P38" s="4">
-        <v>148.36</v>
+        <v>474.14</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P39" s="4">
-        <v>19.89</v>
+        <v>413.21</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="N40" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="O40" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="O40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>474.14</v>
+        <v>103.28</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="O41" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>413.21</v>
+        <v>206.45</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K42" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K42" s="4" t="s">
+      <c r="L42" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="L42" s="4" t="s">
+      <c r="M42" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="M42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N42" s="4" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P42" s="4">
-        <v>103.28</v>
+        <v>3.32</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="J43" s="13"/>
+        <v>203</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>229</v>
+      </c>
       <c r="K43" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P43" s="4">
-        <v>206.45</v>
+        <v>2.77</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P44" s="4">
-        <v>3.32</v>
+        <v>22.86</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="P45" s="4">
-        <v>2.77</v>
+        <v>22.16</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>251</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>252</v>
       </c>
       <c r="M46" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N46" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="N46" s="4" t="s">
+      <c r="O46" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="O46" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P46" s="4">
-        <v>22.86</v>
+        <v>53.82</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K47" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="L47" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="M47" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="O47" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P47" s="4">
-        <v>22.16</v>
+        <v>41.16</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="P48" s="4">
         <v>53.82</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>265</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="P49" s="4">
-        <v>41.16</v>
+        <v>12.66</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="K50" s="4" t="s">
         <v>269</v>
       </c>
-      <c r="I50" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K50" s="4" t="s">
+      <c r="L50" s="4" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>272</v>
+        <v>234</v>
       </c>
       <c r="P50" s="4">
-        <v>53.82</v>
+        <v>56.98</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="I51" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="M51" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="N51" s="4" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>276</v>
       </c>
       <c r="P51" s="4">
-        <v>12.66</v>
+        <v>25.17</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>277</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J52" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K52" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="K52" s="4" t="s">
+      <c r="L52" s="4" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>244</v>
+        <v>219</v>
       </c>
       <c r="P52" s="4">
-        <v>56.98</v>
+        <v>34.82</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K53" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="I53" s="13"/>
-[...1 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="L53" s="4" t="s">
         <v>282</v>
       </c>
-      <c r="L53" s="4" t="s">
+      <c r="M53" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O53" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="M53" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P53" s="4">
-        <v>25.17</v>
+        <v>47.49</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="M54" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="I54" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K54" s="4" t="s">
+      <c r="N54" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="L54" s="4" t="s">
+      <c r="O54" s="4" t="s">
         <v>289</v>
       </c>
-      <c r="M54" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P54" s="4">
-        <v>34.82</v>
+        <v>39.78</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
         <v>290</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>239</v>
+        <v>268</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>291</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>292</v>
       </c>
       <c r="M55" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N55" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="N55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O55" s="4" t="s">
-        <v>293</v>
+        <v>238</v>
       </c>
       <c r="P55" s="4">
-        <v>47.49</v>
+        <v>6.33</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K56" s="4" t="s">
         <v>294</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K56" s="4" t="s">
+      <c r="L56" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="M56" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O56" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P56" s="4">
-        <v>39.78</v>
+        <v>568.2</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="M57" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="I57" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K57" s="4" t="s">
+      <c r="N57" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="L57" s="4" t="s">
+      <c r="O57" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="M57" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>6.33</v>
+        <v>25.14</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>19.89</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>79.11</v>
       </c>
       <c r="S57" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>303</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
         <v>304</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>305</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>297</v>
+        <v>212</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>298</v>
+        <v>213</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>306</v>
       </c>
       <c r="P58" s="4">
-        <v>568.2</v>
+        <v>206.89</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
         <v>307</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
         <v>308</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>309</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>310</v>
+        <v>206</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>312</v>
+        <v>234</v>
       </c>
       <c r="P59" s="4">
-        <v>25.14</v>
+        <v>59.66</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>316</v>
+        <v>238</v>
       </c>
       <c r="P60" s="4">
-        <v>206.89</v>
+        <v>19.88</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="J61" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>133</v>
+      </c>
       <c r="K61" s="4" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>216</v>
+        <v>300</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>217</v>
+        <v>301</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>244</v>
+        <v>316</v>
       </c>
       <c r="P61" s="4">
-        <v>59.66</v>
+        <v>19.44</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="P62" s="4">
-        <v>19.88</v>
+        <v>59.65</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>310</v>
+        <v>206</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>311</v>
+        <v>207</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>326</v>
+        <v>249</v>
       </c>
       <c r="P63" s="4">
-        <v>19.44</v>
+        <v>69.62</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="P64" s="4">
-        <v>59.65</v>
+        <v>9.94</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>259</v>
+        <v>329</v>
       </c>
       <c r="P65" s="4">
-        <v>69.62</v>
+        <v>19.89</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>276</v>
+        <v>333</v>
       </c>
       <c r="P66" s="4">
-        <v>9.94</v>
+        <v>413.27</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>339</v>
+        <v>258</v>
       </c>
       <c r="P67" s="4">
-        <v>19.89</v>
+        <v>51.65</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="P68" s="4">
-        <v>413.27</v>
+        <v>309.93</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>268</v>
+        <v>344</v>
       </c>
       <c r="P69" s="4">
-        <v>51.65</v>
+        <v>49.68</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="O70" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="L70" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P70" s="4">
-        <v>309.93</v>
+        <v>9.94</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="O71" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="L71" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P71" s="4">
-        <v>49.68</v>
+        <v>19.89</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>358</v>
+        <v>283</v>
       </c>
       <c r="P72" s="4">
-        <v>9.94</v>
+        <v>39.78</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>362</v>
+        <v>258</v>
       </c>
       <c r="P73" s="4">
-        <v>19.89</v>
+        <v>39.76</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J74" s="13"/>
       <c r="K74" s="4" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>293</v>
+        <v>254</v>
       </c>
       <c r="P74" s="4">
-        <v>39.78</v>
+        <v>257.9</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="I75" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="N75" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="J75" s="13"/>
-[...11 lines deleted...]
-      </c>
       <c r="O75" s="4" t="s">
-        <v>268</v>
+        <v>234</v>
       </c>
       <c r="P75" s="4">
-        <v>39.76</v>
+        <v>154.78</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="J76" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>133</v>
+      </c>
       <c r="K76" s="4" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>222</v>
+        <v>300</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>223</v>
+        <v>301</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>264</v>
+        <v>368</v>
       </c>
       <c r="P76" s="4">
-        <v>257.9</v>
+        <v>19.31</v>
       </c>
       <c r="Q76" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="R76" s="4">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="S76" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="O77" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="I77" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P77" s="4">
-        <v>154.78</v>
+        <v>25.1</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="J78" s="13"/>
+      <c r="K78" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="L78" s="4" t="s">
         <v>375</v>
       </c>
-      <c r="I78" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K78" s="4" t="s">
+      <c r="M78" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="O78" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="L78" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P78" s="4">
-        <v>19.31</v>
+        <v>29.84</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="I79" s="13"/>
+      <c r="J79" s="13"/>
+      <c r="K79" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="L79" s="4" t="s">
         <v>379</v>
       </c>
-      <c r="I79" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M79" s="4" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="P79" s="4">
-        <v>25.1</v>
+        <v>23.95</v>
       </c>
       <c r="Q79" s="4">
         <v>0</v>
       </c>
       <c r="R79" s="4">
         <v>0</v>
       </c>
       <c r="S79" s="4">
         <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>226</v>
+        <v>381</v>
       </c>
       <c r="J80" s="13"/>
       <c r="K80" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N80" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="O80" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="L80" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P80" s="4">
-        <v>29.84</v>
+        <v>34.47</v>
       </c>
       <c r="Q80" s="4">
         <v>0</v>
       </c>
       <c r="R80" s="4">
         <v>0</v>
       </c>
       <c r="S80" s="4">
         <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="K81" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="I81" s="13"/>
-[...1 lines deleted...]
-      <c r="K81" s="4" t="s">
+      <c r="L81" s="4" t="s">
         <v>388</v>
       </c>
-      <c r="L81" s="4" t="s">
+      <c r="M81" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N81" s="4" t="s">
         <v>389</v>
       </c>
-      <c r="M81" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O81" s="4" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="P81" s="4">
-        <v>23.95</v>
+        <v>23.46</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>6.14</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>26.18</v>
       </c>
       <c r="S81" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="J82" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J82" s="13" t="s">
+        <v>133</v>
+      </c>
       <c r="K82" s="4" t="s">
         <v>392</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>393</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>394</v>
+        <v>177</v>
       </c>
       <c r="P82" s="4">
-        <v>34.47</v>
+        <v>25.08</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
         <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="I83" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K83" s="4" t="s">
         <v>395</v>
       </c>
-      <c r="I83" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="13" t="s">
+      <c r="L83" s="4" t="s">
         <v>396</v>
       </c>
-      <c r="K83" s="4" t="s">
+      <c r="M83" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="O83" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="L83" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P83" s="4">
-        <v>23.46</v>
+        <v>33.22</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="M84" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="N84" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O84" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="I84" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P84" s="4">
-        <v>25.08</v>
+        <v>723.12</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="L85" s="4" t="s">
         <v>404</v>
       </c>
-      <c r="I85" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K85" s="4" t="s">
+      <c r="M85" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N85" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="O85" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="L85" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P85" s="4">
-        <v>33.22</v>
+        <v>22.15</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J86" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="L86" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="I86" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M86" s="4" t="s">
-        <v>297</v>
+        <v>232</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>298</v>
+        <v>233</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>411</v>
+        <v>289</v>
       </c>
       <c r="P86" s="4">
-        <v>723.12</v>
+        <v>2.22</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J87" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>31</v>
+        <v>232</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>415</v>
+        <v>329</v>
       </c>
       <c r="P87" s="4">
-        <v>22.15</v>
+        <v>1.11</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>242</v>
+        <v>287</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>243</v>
+        <v>288</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>299</v>
+        <v>415</v>
       </c>
       <c r="P88" s="4">
-        <v>2.22</v>
+        <v>561.07</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="I89" s="13"/>
+      <c r="J89" s="13"/>
+      <c r="K89" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="M89" s="4" t="s">
         <v>419</v>
       </c>
-      <c r="I89" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K89" s="4" t="s">
+      <c r="N89" s="4" t="s">
         <v>420</v>
       </c>
-      <c r="L89" s="4" t="s">
+      <c r="O89" s="4" t="s">
         <v>421</v>
       </c>
-      <c r="M89" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P89" s="4">
-        <v>1.11</v>
+        <v>74.58</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
         <v>422</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K90" s="4" t="s">
         <v>423</v>
       </c>
       <c r="L90" s="4" t="s">
         <v>424</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>297</v>
+        <v>243</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>298</v>
+        <v>244</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>425</v>
+        <v>289</v>
       </c>
       <c r="P90" s="4">
-        <v>561.07</v>
+        <v>25.32</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="I91" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J91" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K91" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="I91" s="13"/>
-[...1 lines deleted...]
-      <c r="K91" s="4" t="s">
+      <c r="L91" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="L91" s="4" t="s">
+      <c r="M91" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="N91" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="O91" s="4" t="s">
         <v>428</v>
       </c>
-      <c r="M91" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P91" s="4">
-        <v>74.58</v>
+        <v>15.82</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>239</v>
+        <v>268</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>299</v>
+        <v>348</v>
       </c>
       <c r="P92" s="4">
-        <v>25.32</v>
+        <v>2.77</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>438</v>
+        <v>266</v>
       </c>
       <c r="P93" s="4">
-        <v>15.82</v>
+        <v>2.77</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>278</v>
+        <v>229</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="P94" s="4">
-        <v>2.77</v>
+        <v>1.11</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
       <c r="R94" s="4">
         <v>0</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>276</v>
+        <v>376</v>
       </c>
       <c r="P95" s="4">
-        <v>2.77</v>
+        <v>1.66</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
         <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>362</v>
+        <v>238</v>
       </c>
       <c r="P96" s="4">
         <v>1.11</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
         <v>0</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="I97" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="J97" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K97" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="L97" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="M97" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N97" s="4" t="s">
         <v>448</v>
       </c>
-      <c r="I97" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O97" s="4" t="s">
-        <v>386</v>
+        <v>306</v>
       </c>
       <c r="P97" s="4">
-        <v>1.66</v>
+        <v>7.83</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="I98" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="J98" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K98" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="L98" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="I98" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M98" s="4" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="P98" s="4">
-        <v>1.11</v>
+        <v>3.31</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
         <v>0</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="I99" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J99" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K99" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="L99" s="4" t="s">
         <v>454</v>
       </c>
-      <c r="I99" s="13" t="s">
+      <c r="M99" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="N99" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="O99" s="4" t="s">
         <v>455</v>
       </c>
-      <c r="J99" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P99" s="4">
-        <v>7.83</v>
+        <v>516.53</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="P100" s="4">
-        <v>3.31</v>
+        <v>3.88</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
         <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="I101" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J101" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K101" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="L101" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="M101" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N101" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O101" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="I101" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P101" s="4">
-        <v>516.53</v>
+        <v>16.72</v>
       </c>
       <c r="Q101" s="4">
-        <v>0</v>
+        <v>14.99</v>
       </c>
       <c r="R101" s="4">
-        <v>0</v>
+        <v>89.64</v>
       </c>
       <c r="S101" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>213</v>
+        <v>27</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>239</v>
+        <v>78</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>242</v>
+        <v>69</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>243</v>
+        <v>75</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>259</v>
+        <v>368</v>
       </c>
       <c r="P102" s="4">
-        <v>3.88</v>
+        <v>15.1</v>
       </c>
       <c r="Q102" s="4">
-        <v>0</v>
+        <v>13.61</v>
       </c>
       <c r="R102" s="4">
-        <v>0</v>
+        <v>90.15</v>
       </c>
       <c r="S102" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="I103" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J103" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="M103" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N103" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="P103" s="4">
-        <v>16.72</v>
+        <v>18.56</v>
       </c>
       <c r="Q103" s="4">
-        <v>0</v>
+        <v>18.5</v>
       </c>
       <c r="R103" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S103" s="4">
         <v>100</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="I104" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J104" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M104" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N104" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>378</v>
+        <v>473</v>
       </c>
       <c r="P104" s="4">
-        <v>15.1</v>
+        <v>15.35</v>
       </c>
       <c r="Q104" s="4">
-        <v>0</v>
+        <v>15.11</v>
       </c>
       <c r="R104" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S104" s="4">
         <v>100</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="I105" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J105" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>479</v>
+        <v>127</v>
       </c>
       <c r="P105" s="4">
-        <v>18.56</v>
+        <v>21.47</v>
       </c>
       <c r="Q105" s="4">
-        <v>0</v>
+        <v>18.37</v>
       </c>
       <c r="R105" s="4">
-        <v>0</v>
+        <v>85.55</v>
       </c>
       <c r="S105" s="4">
         <v>100</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="P106" s="4">
-        <v>15.35</v>
+        <v>19.47</v>
       </c>
       <c r="Q106" s="4">
-        <v>0</v>
+        <v>16.58</v>
       </c>
       <c r="R106" s="4">
-        <v>0</v>
+        <v>85.15</v>
       </c>
       <c r="S106" s="4">
         <v>100</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="M107" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N107" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>133</v>
+        <v>484</v>
       </c>
       <c r="P107" s="4">
-        <v>21.47</v>
+        <v>16.44</v>
       </c>
       <c r="Q107" s="4">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="R107" s="4">
-        <v>0</v>
+        <v>86.41</v>
       </c>
       <c r="S107" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K108" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="L108" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="M108" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N108" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O108" s="4" t="s">
         <v>488</v>
       </c>
-      <c r="L108" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P108" s="4">
-        <v>19.47</v>
+        <v>21.95</v>
       </c>
       <c r="Q108" s="4">
-        <v>0</v>
+        <v>15.88</v>
       </c>
       <c r="R108" s="4">
-        <v>0</v>
+        <v>72.38</v>
       </c>
       <c r="S108" s="4">
         <v>100</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="K109" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="L109" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="M109" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N109" s="4" t="s">
         <v>492</v>
       </c>
-      <c r="L109" s="4" t="s">
+      <c r="O109" s="4" t="s">
         <v>493</v>
       </c>
-      <c r="M109" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P109" s="4">
-        <v>16.44</v>
+        <v>21.48</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J110" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J110" s="13"/>
       <c r="K110" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="L110" s="4" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="M110" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N110" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="P110" s="4">
+        <v>21.97</v>
+      </c>
+      <c r="Q110" s="4">
         <v>21.95</v>
       </c>
-      <c r="Q110" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R110" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S110" s="4">
         <v>100</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K111" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="L111" s="4" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="M111" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>502</v>
+        <v>59</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="P111" s="4">
-        <v>21.48</v>
+        <v>21.46</v>
       </c>
       <c r="Q111" s="4">
-        <v>0</v>
+        <v>14.38</v>
       </c>
       <c r="R111" s="4">
-        <v>0</v>
+        <v>67.01</v>
       </c>
       <c r="S111" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J112" s="13"/>
+      <c r="J112" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K112" s="4" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="M112" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N112" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="P112" s="4">
-        <v>21.97</v>
+        <v>20.94</v>
       </c>
       <c r="Q112" s="4">
-        <v>0</v>
+        <v>19.66</v>
       </c>
       <c r="R112" s="4">
-        <v>0</v>
+        <v>93.92</v>
       </c>
       <c r="S112" s="4">
         <v>100</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J113" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N113" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="P113" s="4">
-        <v>21.46</v>
+        <v>22.82</v>
       </c>
       <c r="Q113" s="4">
-        <v>0</v>
+        <v>18.97</v>
       </c>
       <c r="R113" s="4">
-        <v>0</v>
+        <v>83.11</v>
       </c>
       <c r="S113" s="4">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="I114" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J114" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="M114" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N114" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>515</v>
+        <v>421</v>
       </c>
       <c r="P114" s="4">
-        <v>20.94</v>
+        <v>23.75</v>
       </c>
       <c r="Q114" s="4">
-        <v>0</v>
+        <v>13.52</v>
       </c>
       <c r="R114" s="4">
-        <v>0</v>
+        <v>56.94</v>
       </c>
       <c r="S114" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J115" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N115" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="P115" s="4">
-        <v>22.82</v>
+        <v>17.39</v>
       </c>
       <c r="Q115" s="4">
-        <v>0</v>
+        <v>17.36</v>
       </c>
       <c r="R115" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S115" s="4">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N116" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>431</v>
+        <v>121</v>
       </c>
       <c r="P116" s="4">
-        <v>23.75</v>
+        <v>20.96</v>
       </c>
       <c r="Q116" s="4">
-        <v>0</v>
+        <v>16.07</v>
       </c>
       <c r="R116" s="4">
-        <v>0</v>
+        <v>76.67</v>
       </c>
       <c r="S116" s="4">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J117" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N117" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="P117" s="4">
-        <v>17.39</v>
+        <v>11.43</v>
       </c>
       <c r="Q117" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R117" s="4">
-        <v>0</v>
+        <v>85.15</v>
       </c>
       <c r="S117" s="4">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="I118" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J118" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="M118" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N118" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>127</v>
+        <v>527</v>
       </c>
       <c r="P118" s="4">
-        <v>20.96</v>
+        <v>24.44</v>
       </c>
       <c r="Q118" s="4">
-        <v>0</v>
+        <v>23.1</v>
       </c>
       <c r="R118" s="4">
-        <v>0</v>
+        <v>94.48</v>
       </c>
       <c r="S118" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="I119" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J119" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="M119" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>59</v>
+        <v>531</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="P119" s="4">
-        <v>11.43</v>
+        <v>20.98</v>
       </c>
       <c r="Q119" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R119" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S119" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="13" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="K120" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="L120" s="4" t="s">
         <v>535</v>
       </c>
-      <c r="L120" s="4" t="s">
+      <c r="M120" s="4" t="s">
         <v>536</v>
       </c>
-      <c r="M120" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N120" s="4" t="s">
-        <v>59</v>
+        <v>537</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>537</v>
+        <v>115</v>
       </c>
       <c r="P120" s="4">
-        <v>24.44</v>
+        <v>5.9</v>
       </c>
       <c r="Q120" s="4">
-        <v>0</v>
+        <v>5.86</v>
       </c>
       <c r="R120" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S120" s="4">
         <v>100</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
         <v>538</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J121" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K121" s="4" t="s">
         <v>539</v>
       </c>
       <c r="L121" s="4" t="s">
         <v>540</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>58</v>
+        <v>541</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="P121" s="4">
-        <v>20.98</v>
+        <v>12.21</v>
       </c>
       <c r="Q121" s="4">
-        <v>0</v>
+        <v>11.85</v>
       </c>
       <c r="R121" s="4">
-        <v>0</v>
+        <v>97.05</v>
       </c>
       <c r="S121" s="4">
         <v>100</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="13" t="s">
-        <v>144</v>
+        <v>78</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>546</v>
+        <v>300</v>
       </c>
       <c r="N122" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="O122" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="O122" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P122" s="4">
-        <v>5.9</v>
+        <v>19.45</v>
       </c>
       <c r="Q122" s="4">
-        <v>0</v>
+        <v>18.94</v>
       </c>
       <c r="R122" s="4">
-        <v>0</v>
+        <v>97.4</v>
       </c>
       <c r="S122" s="4">
         <v>100</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
         <v>548</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K123" s="4" t="s">
         <v>549</v>
       </c>
       <c r="L123" s="4" t="s">
         <v>550</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>551</v>
+        <v>300</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>552</v>
+        <v>301</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>553</v>
+        <v>186</v>
       </c>
       <c r="P123" s="4">
-        <v>12.21</v>
+        <v>22.86</v>
       </c>
       <c r="Q123" s="4">
-        <v>0</v>
+        <v>17.62</v>
       </c>
       <c r="R123" s="4">
-        <v>0</v>
+        <v>77.07</v>
       </c>
       <c r="S123" s="4">
         <v>100</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="I124" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="13" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>310</v>
+        <v>274</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="P124" s="4">
-        <v>19.45</v>
+        <v>20.41</v>
       </c>
       <c r="Q124" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R124" s="4">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="S124" s="4">
         <v>100</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="I125" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J125" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K125" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="L125" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="M125" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="N125" s="4" t="s">
         <v>559</v>
       </c>
-      <c r="L125" s="4" t="s">
+      <c r="O125" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="M125" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P125" s="4">
-        <v>22.86</v>
+        <v>32.54</v>
       </c>
       <c r="Q125" s="4">
-        <v>0</v>
+        <v>17.96</v>
       </c>
       <c r="R125" s="4">
-        <v>0</v>
+        <v>55.19</v>
       </c>
       <c r="S125" s="4">
         <v>100</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
         <v>561</v>
       </c>
       <c r="I126" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J126" s="13" t="s">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="K126" s="4" t="s">
         <v>562</v>
       </c>
       <c r="L126" s="4" t="s">
         <v>563</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>284</v>
+        <v>541</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>285</v>
+        <v>564</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>564</v>
+        <v>98</v>
       </c>
       <c r="P126" s="4">
-        <v>20.41</v>
+        <v>7.56</v>
       </c>
       <c r="Q126" s="4">
-        <v>0</v>
+        <v>6.43</v>
       </c>
       <c r="R126" s="4">
-        <v>0</v>
+        <v>85.08</v>
       </c>
       <c r="S126" s="4">
         <v>100</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I127" s="13"/>
+      <c r="J127" s="13"/>
+      <c r="K127" s="4" t="s">
         <v>565</v>
       </c>
-      <c r="I127" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K127" s="4" t="s">
+      <c r="L127" s="4" t="s">
         <v>566</v>
       </c>
-      <c r="L127" s="4" t="s">
+      <c r="M127" s="4" t="s">
         <v>567</v>
       </c>
-      <c r="M127" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N127" s="4" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>570</v>
+        <v>70</v>
       </c>
       <c r="P127" s="4">
-        <v>32.54</v>
+        <v>9544.07</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>571</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I128" s="13"/>
+      <c r="J128" s="13"/>
       <c r="K128" s="4" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="P128" s="4">
-        <v>7.56</v>
+        <v>8838.63</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="4" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="O129" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P129" s="4">
-        <v>9544.07</v>
+        <v>1191.18</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
         <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>66</v>
+        <v>574</v>
       </c>
       <c r="I130" s="13"/>
       <c r="J130" s="13"/>
       <c r="K130" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="L130" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="M130" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="N130" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="O130" s="4" t="s">
         <v>578</v>
       </c>
-      <c r="L130" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P130" s="4">
-        <v>8838.63</v>
+        <v>1.06</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
         <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>66</v>
+        <v>579</v>
       </c>
       <c r="I131" s="13"/>
       <c r="J131" s="13"/>
       <c r="K131" s="4" t="s">
+        <v>580</v>
+      </c>
+      <c r="L131" s="4" t="s">
         <v>581</v>
       </c>
-      <c r="L131" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M131" s="4" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>70</v>
+        <v>578</v>
       </c>
       <c r="P131" s="4">
-        <v>1191.18</v>
+        <v>1.06</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>587</v>
+        <v>448</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>587</v>
+        <v>448</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="P132" s="4">
-        <v>1.06</v>
+        <v>5.93</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
         <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="I133" s="13"/>
       <c r="J133" s="13"/>
       <c r="K133" s="4" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>580</v>
+        <v>448</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>580</v>
+        <v>448</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="P133" s="4">
-        <v>1.06</v>
+        <v>5.04</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="I134" s="13"/>
       <c r="J134" s="13"/>
       <c r="K134" s="4" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>458</v>
+        <v>570</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>458</v>
+        <v>570</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="P134" s="4">
-        <v>5.93</v>
+        <v>1.06</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
         <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="I135" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J135" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K135" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="L135" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="M135" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N135" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="O135" s="4" t="s">
         <v>595</v>
       </c>
-      <c r="I135" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P135" s="4">
-        <v>5.04</v>
+        <v>15.52</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="I136" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J136" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K136" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="L136" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="I136" s="13"/>
-[...1 lines deleted...]
-      <c r="K136" s="4" t="s">
+      <c r="M136" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N136" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O136" s="4" t="s">
         <v>599</v>
       </c>
-      <c r="L136" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P136" s="4">
-        <v>1.06</v>
+        <v>430.24</v>
       </c>
       <c r="Q136" s="4">
-        <v>0</v>
+        <v>100.02</v>
       </c>
       <c r="R136" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="S136" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="I137" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J137" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K137" s="4" t="s">
+        <v>601</v>
+      </c>
+      <c r="L137" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="L137" s="4" t="s">
+      <c r="M137" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N137" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="M137" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N137" s="4" t="s">
+      <c r="O137" s="4" t="s">
         <v>604</v>
       </c>
-      <c r="O137" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P137" s="4">
-        <v>15.52</v>
+        <v>406.17</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J138" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K138" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="L138" s="4" t="s">
         <v>607</v>
       </c>
-      <c r="L138" s="4" t="s">
+      <c r="M138" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N138" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="M138" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O138" s="4" t="s">
-        <v>605</v>
+        <v>493</v>
       </c>
       <c r="P138" s="4">
-        <v>15.52</v>
+        <v>405.49</v>
       </c>
       <c r="Q138" s="4">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="R138" s="4">
-        <v>0</v>
+        <v>5.5</v>
       </c>
       <c r="S138" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="I139" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J139" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K139" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="L139" s="4" t="s">
         <v>611</v>
       </c>
-      <c r="L139" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M139" s="4" t="s">
-        <v>30</v>
+        <v>125</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>81</v>
+        <v>608</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>613</v>
+        <v>493</v>
       </c>
       <c r="P139" s="4">
-        <v>430.24</v>
+        <v>1031.22</v>
       </c>
       <c r="Q139" s="4">
-        <v>0</v>
+        <v>225.35</v>
       </c>
       <c r="R139" s="4">
-        <v>0</v>
+        <v>21.85</v>
       </c>
       <c r="S139" s="4">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="I140" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J140" s="13" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>30</v>
+        <v>125</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>618</v>
+        <v>493</v>
       </c>
       <c r="P140" s="4">
-        <v>406.17</v>
+        <v>536.56</v>
       </c>
       <c r="Q140" s="4">
-        <v>0</v>
+        <v>51.3</v>
       </c>
       <c r="R140" s="4">
-        <v>0</v>
+        <v>9.56</v>
       </c>
       <c r="S140" s="4">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="I141" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J141" s="13" t="s">
-        <v>78</v>
+        <v>616</v>
       </c>
       <c r="K141" s="4" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>131</v>
+        <v>63</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>622</v>
+        <v>603</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>503</v>
+        <v>619</v>
       </c>
       <c r="P141" s="4">
-        <v>405.49</v>
+        <v>59.01</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="I142" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J142" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="K142" s="4" t="s">
+        <v>621</v>
+      </c>
+      <c r="L142" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="M142" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N142" s="4" t="s">
         <v>623</v>
       </c>
-      <c r="I142" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O142" s="4" t="s">
-        <v>503</v>
+        <v>560</v>
       </c>
       <c r="P142" s="4">
-        <v>1031.22</v>
+        <v>37.61</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="I143" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J143" s="13" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="K143" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="L143" s="4" t="s">
+        <v>626</v>
+      </c>
+      <c r="M143" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N143" s="4" t="s">
         <v>627</v>
       </c>
-      <c r="L143" s="4" t="s">
+      <c r="O143" s="4" t="s">
         <v>628</v>
       </c>
-      <c r="M143" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P143" s="4">
-        <v>536.56</v>
+        <v>20.67</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
         <v>629</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J144" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K144" s="4" t="s">
         <v>630</v>
       </c>
-      <c r="K144" s="4" t="s">
+      <c r="L144" s="4" t="s">
         <v>631</v>
       </c>
-      <c r="L144" s="4" t="s">
+      <c r="M144" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N144" s="4" t="s">
         <v>632</v>
       </c>
-      <c r="M144" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O144" s="4" t="s">
-        <v>633</v>
+        <v>173</v>
       </c>
       <c r="P144" s="4">
-        <v>59.01</v>
+        <v>20.83</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="I145" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J145" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K145" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="I145" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K145" s="4" t="s">
+      <c r="L145" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="L145" s="4" t="s">
+      <c r="M145" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N145" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="M145" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N145" s="4" t="s">
+      <c r="O145" s="4" t="s">
         <v>637</v>
       </c>
-      <c r="O145" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P145" s="4">
-        <v>37.61</v>
+        <v>21.19</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
         <v>638</v>
       </c>
       <c r="I146" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J146" s="13" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="K146" s="4" t="s">
         <v>639</v>
       </c>
       <c r="L146" s="4" t="s">
         <v>640</v>
       </c>
       <c r="M146" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N146" s="4" t="s">
         <v>641</v>
       </c>
       <c r="O146" s="4" t="s">
         <v>642</v>
       </c>
       <c r="P146" s="4">
-        <v>20.67</v>
+        <v>20.95</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
         <v>643</v>
       </c>
       <c r="I147" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J147" s="13" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="K147" s="4" t="s">
         <v>644</v>
       </c>
       <c r="L147" s="4" t="s">
         <v>645</v>
       </c>
       <c r="M147" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N147" s="4" t="s">
         <v>646</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>183</v>
+        <v>647</v>
       </c>
       <c r="P147" s="4">
-        <v>20.83</v>
+        <v>25.44</v>
       </c>
       <c r="Q147" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R147" s="4">
-        <v>0</v>
+        <v>14.34</v>
       </c>
       <c r="S147" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I148" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J148" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J148" s="13"/>
+      <c r="K148" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="L148" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="M148" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="K148" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N148" s="4" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>651</v>
+        <v>384</v>
       </c>
       <c r="P148" s="4">
-        <v>21.19</v>
+        <v>53.85</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
         <v>652</v>
       </c>
       <c r="I149" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J149" s="13" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>653</v>
       </c>
       <c r="L149" s="4" t="s">
         <v>654</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>58</v>
+        <v>300</v>
       </c>
       <c r="N149" s="4" t="s">
         <v>655</v>
       </c>
       <c r="O149" s="4" t="s">
         <v>656</v>
       </c>
       <c r="P149" s="4">
-        <v>20.95</v>
+        <v>21.01</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
         <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
         <v>657</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J150" s="13" t="s">
-        <v>144</v>
+        <v>84</v>
       </c>
       <c r="K150" s="4" t="s">
         <v>658</v>
       </c>
       <c r="L150" s="4" t="s">
         <v>659</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>58</v>
+        <v>232</v>
       </c>
       <c r="N150" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="O150" s="4" t="s">
         <v>660</v>
       </c>
-      <c r="O150" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P150" s="4">
-        <v>25.44</v>
+        <v>44.28</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="I151" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J151" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="K151" s="4" t="s">
         <v>662</v>
       </c>
-      <c r="I151" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K151" s="4" t="s">
+      <c r="L151" s="4" t="s">
         <v>663</v>
       </c>
-      <c r="L151" s="4" t="s">
+      <c r="M151" s="4" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="N151" s="4" t="s">
         <v>665</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>394</v>
+        <v>666</v>
       </c>
       <c r="P151" s="4">
-        <v>53.85</v>
+        <v>3.92</v>
       </c>
       <c r="Q151" s="4">
         <v>0</v>
       </c>
       <c r="R151" s="4">
         <v>0</v>
       </c>
       <c r="S151" s="4">
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="I152" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J152" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>310</v>
+        <v>232</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="P152" s="4">
-        <v>21.01</v>
+        <v>19.19</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
         <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="I153" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J153" s="13" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>242</v>
+        <v>675</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>646</v>
+        <v>139</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="P153" s="4">
-        <v>44.28</v>
+        <v>95.44</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
         <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J154" s="13" t="s">
-        <v>630</v>
+        <v>84</v>
       </c>
       <c r="K154" s="4" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>678</v>
+        <v>300</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="P154" s="4">
-        <v>3.92</v>
+        <v>29.22</v>
       </c>
       <c r="Q154" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R154" s="4">
-        <v>0</v>
+        <v>7.2</v>
       </c>
       <c r="S154" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="I155" s="13" t="s">
-        <v>27</v>
+        <v>381</v>
       </c>
       <c r="J155" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>242</v>
+        <v>300</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>684</v>
+        <v>603</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>685</v>
+        <v>532</v>
       </c>
       <c r="P155" s="4">
-        <v>19.19</v>
+        <v>21.04</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="I156" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J156" s="13" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="K156" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="L156" s="4" t="s">
         <v>687</v>
       </c>
-      <c r="L156" s="4" t="s">
+      <c r="M156" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="N156" s="4" t="s">
         <v>688</v>
       </c>
-      <c r="M156" s="4" t="s">
+      <c r="O156" s="4" t="s">
         <v>689</v>
       </c>
-      <c r="N156" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P156" s="4">
-        <v>95.44</v>
+        <v>28.26</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>84</v>
+        <v>616</v>
       </c>
       <c r="K157" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="L157" s="4" t="s">
         <v>692</v>
       </c>
-      <c r="L157" s="4" t="s">
+      <c r="M157" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N157" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="O157" s="4" t="s">
         <v>693</v>
       </c>
-      <c r="M157" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P157" s="4">
-        <v>29.22</v>
+        <v>11.94</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
+        <v>694</v>
+      </c>
+      <c r="I158" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J158" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K158" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="L158" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="I158" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M158" s="4" t="s">
-        <v>310</v>
+        <v>232</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>617</v>
+        <v>233</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>542</v>
+        <v>428</v>
       </c>
       <c r="P158" s="4">
-        <v>21.04</v>
+        <v>1.11</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="I159" s="13" t="s">
-        <v>27</v>
+        <v>381</v>
       </c>
       <c r="J159" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K159" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="L159" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="M159" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N159" s="4" t="s">
         <v>700</v>
       </c>
-      <c r="L159" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O159" s="4" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="P159" s="4">
-        <v>28.26</v>
+        <v>38.35</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="I160" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J160" s="13" t="s">
-        <v>630</v>
+        <v>133</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>622</v>
+        <v>700</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>707</v>
+        <v>151</v>
       </c>
       <c r="P160" s="4">
-        <v>11.94</v>
+        <v>11.12</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="I161" s="13"/>
+      <c r="J161" s="13"/>
+      <c r="K161" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="L161" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="M161" s="4" t="s">
+        <v>577</v>
+      </c>
+      <c r="N161" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="O161" s="4" t="s">
         <v>708</v>
       </c>
-      <c r="I161" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P161" s="4">
-        <v>1.11</v>
+        <v>20.09</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
         <v>0</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="I162" s="13" t="s">
-        <v>391</v>
+        <v>27</v>
       </c>
       <c r="J162" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K162" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="L162" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="M162" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N162" s="4" t="s">
+        <v>627</v>
+      </c>
+      <c r="O162" s="4" t="s">
         <v>712</v>
       </c>
-      <c r="L162" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P162" s="4">
-        <v>38.35</v>
+        <v>27.97</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="I163" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J163" s="13" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="K163" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="L163" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="M163" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="N163" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O163" s="4" t="s">
         <v>716</v>
       </c>
-      <c r="L163" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P163" s="4">
-        <v>11.12</v>
+        <v>66.92</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="I164" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="J164" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K164" s="4" t="s">
         <v>718</v>
       </c>
-      <c r="I164" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K164" s="4" t="s">
+      <c r="L164" s="4" t="s">
         <v>719</v>
       </c>
-      <c r="L164" s="4" t="s">
+      <c r="M164" s="4" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="N164" s="4" t="s">
         <v>721</v>
       </c>
       <c r="O164" s="4" t="s">
         <v>722</v>
       </c>
       <c r="P164" s="4">
-        <v>5.97</v>
+        <v>45.76</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
         <v>723</v>
       </c>
-      <c r="I165" s="13"/>
-      <c r="J165" s="13"/>
+      <c r="I165" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J165" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K165" s="4" t="s">
         <v>724</v>
       </c>
       <c r="L165" s="4" t="s">
         <v>725</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>587</v>
+        <v>726</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>727</v>
+        <v>493</v>
       </c>
       <c r="P165" s="4">
-        <v>20.09</v>
+        <v>89.76</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
         <v>728</v>
       </c>
-      <c r="I166" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I166" s="13"/>
+      <c r="J166" s="13"/>
       <c r="K166" s="4" t="s">
         <v>729</v>
       </c>
       <c r="L166" s="4" t="s">
         <v>730</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>242</v>
+        <v>726</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>641</v>
+        <v>731</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="P166" s="4">
-        <v>27.97</v>
+        <v>29.95</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="I167" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J167" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>689</v>
+        <v>69</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>98</v>
+        <v>735</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>734</v>
+        <v>595</v>
       </c>
       <c r="P167" s="4">
-        <v>66.92</v>
+        <v>15.52</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="I168" s="13" t="s">
-        <v>226</v>
+        <v>27</v>
       </c>
       <c r="J168" s="13" t="s">
-        <v>239</v>
+        <v>78</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>738</v>
+        <v>69</v>
       </c>
       <c r="N168" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O168" s="4" t="s">
         <v>739</v>
       </c>
-      <c r="O168" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P168" s="4">
-        <v>45.76</v>
+        <v>18.03</v>
       </c>
       <c r="Q168" s="4">
-        <v>0</v>
+        <v>17.77</v>
       </c>
       <c r="R168" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S168" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="I169" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J169" s="13" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="K169" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="L169" s="4" t="s">
         <v>742</v>
       </c>
-      <c r="L169" s="4" t="s">
+      <c r="M169" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N169" s="4" t="s">
         <v>743</v>
       </c>
-      <c r="M169" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O169" s="4" t="s">
-        <v>656</v>
+        <v>283</v>
       </c>
       <c r="P169" s="4">
-        <v>59.38</v>
+        <v>18.17</v>
       </c>
       <c r="Q169" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R169" s="4">
-        <v>0</v>
+        <v>62.2</v>
       </c>
       <c r="S169" s="4">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="I170" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J170" s="13" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="K170" s="4" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>744</v>
+        <v>48</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>503</v>
+        <v>121</v>
       </c>
       <c r="P170" s="4">
-        <v>89.76</v>
+        <v>16.47</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="I171" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J171" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K171" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="L171" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="M171" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N171" s="4" t="s">
         <v>750</v>
       </c>
-      <c r="I171" s="13"/>
-[...1 lines deleted...]
-      <c r="K171" s="4" t="s">
+      <c r="O171" s="4" t="s">
         <v>751</v>
       </c>
-      <c r="L171" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P171" s="4">
-        <v>29.95</v>
+        <v>70.08</v>
       </c>
       <c r="Q171" s="4">
-        <v>0</v>
+        <v>34.09</v>
       </c>
       <c r="R171" s="4">
-        <v>0</v>
+        <v>48.65</v>
       </c>
       <c r="S171" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="13" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="K172" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="L172" s="4" t="s">
         <v>754</v>
       </c>
-      <c r="L172" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M172" s="4" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>75</v>
+        <v>632</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>756</v>
+        <v>493</v>
       </c>
       <c r="P172" s="4">
-        <v>18.03</v>
+        <v>20.98</v>
       </c>
       <c r="Q172" s="4">
-        <v>0</v>
+        <v>18.24</v>
       </c>
       <c r="R172" s="4">
-        <v>0</v>
+        <v>86.96</v>
       </c>
       <c r="S172" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J173" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>760</v>
+        <v>492</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>293</v>
+        <v>493</v>
       </c>
       <c r="P173" s="4">
-        <v>18.17</v>
+        <v>18.68</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="I174" s="13" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="J174" s="13" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>48</v>
+        <v>144</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>604</v>
+        <v>735</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>127</v>
+        <v>543</v>
       </c>
       <c r="P174" s="4">
-        <v>16.47</v>
+        <v>86.92</v>
       </c>
       <c r="Q174" s="4">
         <v>0</v>
       </c>
       <c r="R174" s="4">
         <v>0</v>
       </c>
       <c r="S174" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
+        <v>761</v>
+      </c>
+      <c r="I175" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J175" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K175" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="L175" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="M175" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N175" s="4" t="s">
         <v>764</v>
       </c>
-      <c r="I175" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O175" s="4" t="s">
-        <v>768</v>
+        <v>712</v>
       </c>
       <c r="P175" s="4">
-        <v>70.08</v>
+        <v>12.46</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="13" t="s">
-        <v>144</v>
+        <v>616</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>646</v>
+        <v>768</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>503</v>
+        <v>769</v>
       </c>
       <c r="P176" s="4">
-        <v>20.98</v>
+        <v>50.19</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="I177" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J177" s="13" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="K177" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="L177" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="M177" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N177" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="O177" s="4" t="s">
         <v>773</v>
       </c>
-      <c r="L177" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P177" s="4">
-        <v>18.68</v>
+        <v>34.39</v>
       </c>
       <c r="Q177" s="4">
-        <v>0</v>
+        <v>9.11</v>
       </c>
       <c r="R177" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S177" s="4">
         <v>100</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="I178" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J178" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="K178" s="4" t="s">
         <v>775</v>
       </c>
-      <c r="I178" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K178" s="4" t="s">
+      <c r="L178" s="4" t="s">
         <v>776</v>
       </c>
-      <c r="L178" s="4" t="s">
+      <c r="M178" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="N178" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="O178" s="4" t="s">
         <v>777</v>
       </c>
-      <c r="M178" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P178" s="4">
-        <v>86.92</v>
+        <v>19.47</v>
       </c>
       <c r="Q178" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R178" s="4">
-        <v>0</v>
+        <v>23.61</v>
       </c>
       <c r="S178" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
         <v>778</v>
       </c>
       <c r="I179" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J179" s="13" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="K179" s="4" t="s">
         <v>779</v>
       </c>
       <c r="L179" s="4" t="s">
         <v>780</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="N179" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="O179" s="4" t="s">
         <v>781</v>
       </c>
-      <c r="O179" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P179" s="4">
-        <v>12.46</v>
+        <v>25.29</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
         <v>100</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
         <v>782</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="13" t="s">
-        <v>630</v>
+        <v>101</v>
       </c>
       <c r="K180" s="4" t="s">
         <v>783</v>
       </c>
       <c r="L180" s="4" t="s">
         <v>784</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>115</v>
+        <v>577</v>
       </c>
       <c r="N180" s="4" t="s">
         <v>785</v>
       </c>
       <c r="O180" s="4" t="s">
         <v>786</v>
       </c>
       <c r="P180" s="4">
-        <v>50.19</v>
+        <v>2.44</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>100</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="13" t="s">
         <v>787</v>
       </c>
       <c r="I181" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J181" s="13" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="K181" s="4" t="s">
         <v>788</v>
       </c>
       <c r="L181" s="4" t="s">
         <v>789</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>242</v>
+        <v>577</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>714</v>
+        <v>790</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>790</v>
+        <v>497</v>
       </c>
       <c r="P181" s="4">
-        <v>34.39</v>
+        <v>87.55</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>100</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="13" t="s">
         <v>791</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>144</v>
+        <v>616</v>
       </c>
       <c r="K182" s="4" t="s">
         <v>792</v>
       </c>
       <c r="L182" s="4" t="s">
         <v>793</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>310</v>
+        <v>232</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>311</v>
+        <v>700</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>794</v>
+        <v>497</v>
       </c>
       <c r="P182" s="4">
-        <v>19.47</v>
+        <v>22.87</v>
       </c>
       <c r="Q182" s="4">
         <v>0</v>
       </c>
       <c r="R182" s="4">
         <v>0</v>
       </c>
       <c r="S182" s="4">
         <v>100</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
-      <c r="A183" s="7" t="s">
+      <c r="A183" s="3">
+        <v>181</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E183" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H183" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="I183" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J183" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K183" s="4" t="s">
         <v>795</v>
       </c>
-      <c r="B183" s="7"/>
-[...22 lines deleted...]
-      <c r="S183" s="8"/>
+      <c r="L183" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="M183" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N183" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="O183" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="P183" s="4">
+        <v>5.12</v>
+      </c>
+      <c r="Q183" s="4">
+        <v>0</v>
+      </c>
+      <c r="R183" s="4">
+        <v>0</v>
+      </c>
+      <c r="S183" s="4">
+        <v>100</v>
+      </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
+    <row r="184" spans="1:23">
+      <c r="A184" s="3">
+        <v>182</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H184" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="I184" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J184" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K184" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="L184" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="M184" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N184" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="O184" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="P184" s="4">
+        <v>15.47</v>
+      </c>
+      <c r="Q184" s="4">
+        <v>0</v>
+      </c>
+      <c r="R184" s="4">
+        <v>0</v>
+      </c>
+      <c r="S184" s="4">
+        <v>100</v>
+      </c>
+      <c r="T184" s="1"/>
+      <c r="U184" s="1"/>
+      <c r="V184" s="1"/>
+      <c r="W184" s="1"/>
+    </row>
+    <row r="185" spans="1:23">
+      <c r="A185" s="3">
+        <v>183</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H185" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="I185" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="J185" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="K185" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="L185" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="M185" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N185" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="O185" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="P185" s="4">
+        <v>5.97</v>
+      </c>
+      <c r="Q185" s="4">
+        <v>0</v>
+      </c>
+      <c r="R185" s="4">
+        <v>0</v>
+      </c>
+      <c r="S185" s="4">
+        <v>100</v>
+      </c>
+      <c r="T185" s="1"/>
+      <c r="U185" s="1"/>
+      <c r="V185" s="1"/>
+      <c r="W185" s="1"/>
+    </row>
+    <row r="186" spans="1:23">
+      <c r="A186" s="3">
+        <v>184</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E186" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H186" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="I186" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J186" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="K186" s="4" t="s">
+        <v>808</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="M186" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="N186" s="4" t="s">
+        <v>811</v>
+      </c>
+      <c r="O186" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="P186" s="4">
+        <v>99.65</v>
+      </c>
+      <c r="Q186" s="4">
+        <v>50.77</v>
+      </c>
+      <c r="R186" s="4">
+        <v>50.94</v>
+      </c>
+      <c r="S186" s="4">
+        <v>50</v>
+      </c>
+      <c r="T186" s="1"/>
+      <c r="U186" s="1"/>
+      <c r="V186" s="1"/>
+      <c r="W186" s="1"/>
+    </row>
+    <row r="187" spans="1:23">
+      <c r="A187" s="3">
+        <v>185</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H187" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="I187" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J187" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K187" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="L187" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="M187" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="N187" s="4" t="s">
+        <v>815</v>
+      </c>
+      <c r="O187" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P187" s="4">
+        <v>52.28</v>
+      </c>
+      <c r="Q187" s="4">
+        <v>0</v>
+      </c>
+      <c r="R187" s="4">
+        <v>0</v>
+      </c>
+      <c r="S187" s="4">
+        <v>100</v>
+      </c>
+      <c r="T187" s="1"/>
+      <c r="U187" s="1"/>
+      <c r="V187" s="1"/>
+      <c r="W187" s="1"/>
+    </row>
+    <row r="188" spans="1:23">
+      <c r="A188" s="3">
+        <v>186</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H188" s="13" t="s">
+        <v>816</v>
+      </c>
+      <c r="I188" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J188" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K188" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="L188" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="M188" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="N188" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="O188" s="4" t="s">
+        <v>820</v>
+      </c>
+      <c r="P188" s="4">
+        <v>7.63</v>
+      </c>
+      <c r="Q188" s="4">
+        <v>0</v>
+      </c>
+      <c r="R188" s="4">
+        <v>0</v>
+      </c>
+      <c r="S188" s="4">
+        <v>100</v>
+      </c>
+      <c r="T188" s="1"/>
+      <c r="U188" s="1"/>
+      <c r="V188" s="1"/>
+      <c r="W188" s="1"/>
+    </row>
+    <row r="189" spans="1:23">
+      <c r="A189" s="3">
+        <v>187</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H189" s="13" t="s">
+        <v>821</v>
+      </c>
+      <c r="I189" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J189" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K189" s="4" t="s">
+        <v>822</v>
+      </c>
+      <c r="L189" s="4" t="s">
+        <v>823</v>
+      </c>
+      <c r="M189" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="N189" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="O189" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="P189" s="4">
+        <v>24.3</v>
+      </c>
+      <c r="Q189" s="4">
+        <v>0</v>
+      </c>
+      <c r="R189" s="4">
+        <v>0</v>
+      </c>
+      <c r="S189" s="4">
+        <v>100</v>
+      </c>
+      <c r="T189" s="1"/>
+      <c r="U189" s="1"/>
+      <c r="V189" s="1"/>
+      <c r="W189" s="1"/>
+    </row>
+    <row r="190" spans="1:23">
+      <c r="A190" s="7" t="s">
+        <v>826</v>
+      </c>
+      <c r="B190" s="7"/>
+      <c r="C190" s="7"/>
+      <c r="D190" s="7"/>
+      <c r="E190" s="11"/>
+      <c r="F190" s="7"/>
+      <c r="G190" s="7"/>
+      <c r="H190" s="14"/>
+      <c r="I190" s="14"/>
+      <c r="J190" s="14"/>
+      <c r="K190" s="8"/>
+      <c r="L190" s="8"/>
+      <c r="M190" s="8"/>
+      <c r="N190" s="8"/>
+      <c r="O190" s="8">
+        <v>53936.77</v>
+      </c>
+      <c r="P190" s="8">
+        <v>1370.97</v>
+      </c>
+      <c r="Q190" s="8">
+        <v>2.54</v>
+      </c>
+      <c r="R190" s="8"/>
+      <c r="S190" s="8"/>
+      <c r="T190" s="1"/>
+      <c r="U190" s="1"/>
+      <c r="V190" s="1"/>
+      <c r="W190" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A183:N183"/>
+    <mergeCell ref="A190:N190"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>