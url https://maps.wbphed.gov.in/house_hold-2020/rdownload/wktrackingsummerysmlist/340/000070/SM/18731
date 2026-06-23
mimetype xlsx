--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="827">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -365,50 +365,53 @@
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>M/S RAJ KUMAR KHAN</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Raibandh Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001258/2023-2024</t>
   </si>
   <si>
     <t>1561/PD</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Dulmi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
     <t>ORD/001265/2023-2024</t>
   </si>
   <si>
     <t>1604/PD</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>CHANCHAL MISHRA</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Simulia mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001262/2023-2024</t>
   </si>
   <si>
     <t>1600/PD</t>
   </si>
   <si>
     <t>31/10/2023</t>
@@ -422,50 +425,53 @@
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Chakda mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001259/2023-2024</t>
   </si>
   <si>
     <t>1562/PD</t>
   </si>
   <si>
     <t>M DHARA &amp; BROTHERS</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
   </si>
   <si>
     <t>Junior Engineer-2</t>
   </si>
   <si>
     <t>ORD/001477/2023-2024</t>
   </si>
   <si>
     <t>1788/PD</t>
   </si>
   <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including providing FHTC including other allied work allied works for purulia water supply scheme.(Northern Sector ) at Purulia -I Block (Zone-IV) for Hulka Mouza under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001495/2023-2024</t>
   </si>
   <si>
     <t>1794/PD</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SUBRATA MAHAPATRA</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (part) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001637/2023-2024</t>
   </si>
   <si>
     <t>1826/PD</t>
   </si>
   <si>
     <t>12/12/2023</t>
@@ -530,51 +536,51 @@
   <si>
     <t>S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
   </si>
   <si>
     <t>ORD/001462/2023-2024</t>
   </si>
   <si>
     <t>1777/PD</t>
   </si>
   <si>
     <t>BHUTNATH MISHRA</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
   </si>
   <si>
     <t>ORD/001470/2023-2024</t>
   </si>
   <si>
     <t>1783/PD</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>02/05/2026</t>
   </si>
   <si>
     <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Belguma mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001256/2023-2024</t>
   </si>
   <si>
     <t>1514/PD</t>
   </si>
   <si>
     <t>SEKH ABBAS</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Golbera mouza (Zone-VII) Under Purulia Divn PHE DTE</t>
   </si>
   <si>
     <t>ORD/001483/2023-2024</t>
   </si>
   <si>
     <t>1795/PD</t>
   </si>
@@ -827,1713 +833,2262 @@
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Manbazar I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000086/2024-2025</t>
   </si>
   <si>
     <t>1022/PMD</t>
   </si>
   <si>
     <t>SANTU MITRA</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Para Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
   </si>
   <si>
     <t>ORD/000088/2024-2025</t>
   </si>
   <si>
     <t>1024/PMD</t>
   </si>
   <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Joypur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2024-2025</t>
+  </si>
+  <si>
+    <t>1020/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>1049/PMD</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2024-2025</t>
+  </si>
+  <si>
+    <t>945/PMD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>ASHOKE ADHIKARY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Neturia Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000087/2024-2025</t>
+  </si>
+  <si>
+    <t>1023/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2024-2025</t>
+  </si>
+  <si>
+    <t>941/PMD</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003531/2023-2024</t>
+  </si>
+  <si>
+    <t>356/PD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>CHOUDHURY STONE CRUSHING</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>506/PMD</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>467/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>469/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-XIV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003493/2023-2024</t>
+  </si>
+  <si>
+    <t>348/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>466/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>470/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2023-2024</t>
+  </si>
+  <si>
+    <t>474/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2023-2024</t>
+  </si>
+  <si>
+    <t>477/PMD</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>495/PMD</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000473/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>501/PMD</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Disinfection Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2023-2024</t>
+  </si>
+  <si>
+    <t>468/PMD</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2023-2024</t>
+  </si>
+  <si>
+    <t>472/PMD</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2023-2024</t>
+  </si>
+  <si>
+    <t>476/PMD</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2023-2024</t>
+  </si>
+  <si>
+    <t>473/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2023-2024</t>
+  </si>
+  <si>
+    <t>475/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000478/2023-2024</t>
+  </si>
+  <si>
+    <t>504/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000479/2023-2024</t>
+  </si>
+  <si>
+    <t>505/PMD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003521/2023-2024</t>
+  </si>
+  <si>
+    <t>349/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000490/2023-2024</t>
+  </si>
+  <si>
+    <t>478/PMD</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003960/2023-2024</t>
+  </si>
+  <si>
+    <t>502/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector ) at Purulia-I Block(Zone-VII) For Kalidasdi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/003987/2023-2024</t>
+  </si>
+  <si>
+    <t>492/PD</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-II) For Bhalumara Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/004026/2023-2024</t>
+  </si>
+  <si>
+    <t>490/PD</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>RAHIBUDDIN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003956/2023-2024</t>
+  </si>
+  <si>
+    <t>498/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Shyamdasdi Alias shyampur Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003988/2023-2024</t>
+  </si>
+  <si>
+    <t>530/PD</t>
+  </si>
+  <si>
+    <t>M/S ACHARJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2024-2025</t>
+  </si>
+  <si>
+    <t>943/PMD</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Puncha Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000089/2024-2025</t>
+  </si>
+  <si>
+    <t>1025/PMD</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2024-2025</t>
+  </si>
+  <si>
+    <t>1676/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2024-2025</t>
+  </si>
+  <si>
+    <t>1678/PPMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2024-2025</t>
+  </si>
+  <si>
+    <t>944/PMD</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and Providing FHTC including other allied work for Nadiyara mouza ( Zone-V Part-B) Northern Zone at Purulia-I Block under Purulia Water Supply Scheme Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>1136/PD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>1048/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2024-2025</t>
+  </si>
+  <si>
+    <t>1051/PMD</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Para and Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000668/2024-2025</t>
+  </si>
+  <si>
+    <t>1674/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia I and Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000669/2024-2025</t>
+  </si>
+  <si>
+    <t>1675/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000671/2024-2025</t>
+  </si>
+  <si>
+    <t>1677/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/PMD</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000665/2024-2025</t>
+  </si>
+  <si>
+    <t>1671/PMD</t>
+  </si>
+  <si>
+    <t>Internal illumination and outdoor lighting arrangement and other allied works for Augmentation of Balitora Water Supply Scheme under Purulia Mechanical Division. PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000466/2024-2025</t>
+  </si>
+  <si>
+    <t>1292/PMD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000662/2024-2025</t>
+  </si>
+  <si>
+    <t>1668/PMD</t>
+  </si>
+  <si>
+    <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2024-2025</t>
+  </si>
+  <si>
+    <t>942/PMD</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000666/2024-2025</t>
+  </si>
+  <si>
+    <t>1672/PMD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone VII H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone V H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/PD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone III H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/PD</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/PD</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - V of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001352/2023-2024</t>
+  </si>
+  <si>
+    <t>1725/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - I of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 145 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001338/2023-2024</t>
+  </si>
+  <si>
+    <t>1721/PD</t>
+  </si>
+  <si>
+    <t>S.PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - IV of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001350/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/PD</t>
+  </si>
+  <si>
+    <t>MOUSUMI BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001450/2023-2024</t>
+  </si>
+  <si>
+    <t>1768/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001449/2023-2024</t>
+  </si>
+  <si>
+    <t>1767/PD</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001451/2023-2024</t>
+  </si>
+  <si>
+    <t>1769/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001463/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/PD</t>
+  </si>
+  <si>
+    <t>M/S KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001471/2023-2024</t>
+  </si>
+  <si>
+    <t>1784/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001453/2023-2024</t>
+  </si>
+  <si>
+    <t>1771/PD</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001456/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 125 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001452/2023-2024</t>
+  </si>
+  <si>
+    <t>1770/PD</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - X of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001460/2023-2024</t>
+  </si>
+  <si>
+    <t>1776/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 65 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001466/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/PD</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying of Collecting line from Kanshabati Riverbed to Harekishtapur Riversite Pump House under Manbazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001485/2023-2024</t>
+  </si>
+  <si>
+    <t>1798/PD</t>
+  </si>
+  <si>
+    <t>RAJAT KARMAKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001473/2023-2024</t>
+  </si>
+  <si>
+    <t>1785/PD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Fencing work with concrete pillars for 15 Nos vested land for Northern &amp; Southern Sector water supply scheme Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>1513/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>Making arrangement of interconnection at distribution pipeline with newly laid distribution pipeline &amp; installation of sluice valves on pipeline at jiudaru mouza under Kotshila W/S at Purulia Water Supply scheme (Northern Sector) under Purulia Division,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003524/2023-2024</t>
+  </si>
+  <si>
+    <t>351/PD</t>
+  </si>
+  <si>
+    <t>JAHANGIR ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division-under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003523/2023-2024</t>
+  </si>
+  <si>
+    <t>350/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003957/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PD</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos New 200 mm dia horizontal tube-well and laying of 100mm dia GI pipe collecting main from RBT to common manifold at river side of Satra Head Works site of Purulia water supply scheme (Northern Sector) under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2024-2025</t>
+  </si>
+  <si>
+    <t>1064/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>New sinking of 2(Two) nos 200mm dia riverbed tube wells (Horizontal) at river bed of Kansai along with laying of 100 mm dia GI connecting line of Puncha W/S at Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>1376/PD</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>RTOR000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/PD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>RTOR000039/2024-2025</t>
+  </si>
+  <si>
+    <t>2253/PD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>RTOR000033/2024-2025</t>
+  </si>
+  <si>
+    <t>1342/PD</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411333713585370XX DT.09-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01062/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-535</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401322652788750XX DT.16-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01078/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-539</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411410689904167XX DT.24-10-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00943/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-520</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411113832563388047XX DT.24-10-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00944/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-521</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401360237000585XX DT.16-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01079/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-538</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>1140/PD</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-IV of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. (2nd Call)(Sl No. 8)</t>
+  </si>
+  <si>
+    <t>ORD/000779/2023-2024</t>
+  </si>
+  <si>
+    <t>1423/PD</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- VIII of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 6)</t>
+  </si>
+  <si>
+    <t>ORD/000793/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/PD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone- I of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 1)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000919/2023-2024</t>
+  </si>
+  <si>
+    <t>1596/PD</t>
+  </si>
+  <si>
+    <t>24/12/2026</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Zone- V &amp; VI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL N.3)</t>
+  </si>
+  <si>
+    <t>ORD/000922/2023-2024</t>
+  </si>
+  <si>
+    <t>1595/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTC for the period of thirty six month (36) at Zone-V of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-2)</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>1597/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Rudra Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001253/2023-2024</t>
+  </si>
+  <si>
+    <t>1700/PD</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Kotloi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001264/2023-2024</t>
+  </si>
+  <si>
+    <t>1603/PD</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XVI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001469/2023-2024</t>
+  </si>
+  <si>
+    <t>1782/PD</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>PARTHASARATHI SAHABABU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001474/2023-2024</t>
+  </si>
+  <si>
+    <t>1786/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001478/2023-2024</t>
+  </si>
+  <si>
+    <t>1789/PD</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001465/2023-2024</t>
+  </si>
+  <si>
+    <t>1779/PD</t>
+  </si>
+  <si>
+    <t>12/02/2027</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 205 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001467/2023-2024</t>
+  </si>
+  <si>
+    <t>1781/PD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Nadiyara Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001613/2023-2024</t>
+  </si>
+  <si>
+    <t>1825/PD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-XI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/003534/2023-2024</t>
+  </si>
+  <si>
+    <t>358/PD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC) including other allied work at gap portion of Tiyashi for Zone-IV of Santuri Block under Purulia Pipe water supply scheme (Northern section) under Purulia Dvision PHED te [ Part-A Mouza- Tiyashi, Marbedya, Ghoramurga].</t>
+  </si>
+  <si>
+    <t>ORD/001060/2024-2025</t>
+  </si>
+  <si>
+    <t>2121/PD</t>
+  </si>
+  <si>
+    <t>AMIT PATHAK</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Satra under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001210/2024-2025</t>
+  </si>
+  <si>
+    <t>109/PD</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>AKUL SUTRADHAR</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Maheshnadi Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001053/2024-2025</t>
+  </si>
+  <si>
+    <t>2114/PD</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003528/2023-2024</t>
+  </si>
+  <si>
+    <t>354/PD</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>KANJILAL AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-I ,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003530/2023-2024</t>
+  </si>
+  <si>
+    <t>355/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/004042/2023-2024</t>
+  </si>
+  <si>
+    <t>500/PD</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMITRA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Laying a dedicated pipe Line for Jaratanr, briddhitanr for the distribution System and repairing work at Gungligora of BORAM Under Purulia W/S scheme (Northern Sector) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001050/2024-2025</t>
+  </si>
+  <si>
+    <t>2111/PD</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000667/2024-2025</t>
+  </si>
+  <si>
+    <t>1673/PMD</t>
+  </si>
+  <si>
+    <t>Laying of Balance Pipeline under Command area of Purulia -1 (Northern Sector) under Jal Jeevan Mission Project under Purulia Division, PHE Dte (Bhul Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/001051/2024-2025</t>
+  </si>
+  <si>
+    <t>2112/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Making arrangement for support structure for completion of Jack Pushing work under railway line for laying of distribution pipeline &amp; other allied works at lagda Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001064/2024-2025</t>
+  </si>
+  <si>
+    <t>2125/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001147/2024-2025</t>
+  </si>
+  <si>
+    <t>2187/PD</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>JOGMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work under Balitora Zone-1 at Balitora under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001069/2024-2025</t>
+  </si>
+  <si>
+    <t>2129/PD</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Hura Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>1253/PMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone VI within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/001344/2024-2025</t>
+  </si>
+  <si>
+    <t>493/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector ), Kashipur Block Zone XI &amp; XII within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001331/2024-2025</t>
+  </si>
+  <si>
+    <t>477/PD</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone I H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/PD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone I H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/PD</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - II of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 132 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001339/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/PD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - III of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001348/2023-2024</t>
+  </si>
+  <si>
+    <t>1723/PD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-VII ) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>1791/PD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>SAHADEV HALDER</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001476/2023-2024</t>
+  </si>
+  <si>
+    <t>1787/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 137 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001454/2023-2024</t>
+  </si>
+  <si>
+    <t>1772/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-III of Purulia-I block for Belkundi mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001611/2023-2024</t>
+  </si>
+  <si>
+    <t>1824/PD</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 110 mm dia HDPE collecting line from River bed Tube well to common manifold chamber at river bank (Damodar River) at Bhamuria Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001063/2024-2025</t>
+  </si>
+  <si>
+    <t>2124/PD</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>Road Crossing of Distribution Main by jack pushing at PWD Road &amp; supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -I V OHR site to Panjunia Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) &amp; with all allied works at Kolaboni under Keliyathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1655/PD</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>MS GORAIN CONCERN</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track near Mouza-Gangpur for supply of water under Ramchandrapur (Zone-I) Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001058/2024-2025</t>
+  </si>
+  <si>
+    <t>2119/PD</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003525/2023-2024</t>
+  </si>
+  <si>
+    <t>352/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003959/2023-2024</t>
+  </si>
+  <si>
+    <t>501/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Laying of Loop Pipe Line for distribution System at Jhalda Municipality under command area of Jhalda Rural under Purulia W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001074/2024-2025</t>
+  </si>
+  <si>
+    <t>2168/PD</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>SEKH IRFAN</t>
+  </si>
+  <si>
+    <t>laying balance distribution system of gap portion, mending good damages of road and construction of PCC road (length = 9999 mtr) and other allied works for Zone-II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. [Part-E, Mouza- Ranipur Colliery &amp; Deiliya]</t>
+  </si>
+  <si>
+    <t>ORD/001100/2024-2025</t>
+  </si>
+  <si>
+    <t>2189/PD</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>New sinking of 3(Three) nos. 200 mm dia river bed tube well (Horizontal) at Kansabati river (Amrakocha Ghat) along with laying of 100 mm dia G.I. collecting line with all allied works under Manguria-Lalpur under Purulia W/S scheme (Northern Sector) under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001055/2024-2025</t>
+  </si>
+  <si>
+    <t>2116/PD</t>
+  </si>
+  <si>
+    <t>Laying of different dia HDPE pipe line and FHTC at Panchudanga Amtola, Ashram Para of Arrah Under Purulia Water Supply Scheme (Northern Sector) of Raghunathpur Sub-Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001065/2024-2025</t>
+  </si>
+  <si>
+    <t>2126/PD</t>
+  </si>
+  <si>
+    <t>TUMPA GORAIN</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings), from Road side to Departmental Stack Yard Under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001067/2024-2025</t>
+  </si>
+  <si>
+    <t>2127/PD</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of 40 KVA voltage stabilizer for augmentation of Parbeliya High lift water supply scheme under Purulia Mechanical Division ,PHE Dte .in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000467/2024-2025</t>
+  </si>
+  <si>
+    <t>1293/PMD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>AVISHEK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of RCC Over Head reservoir (OHR) capacity 300 cum for Aug. of Dubra Water Supply Scheme (Northern Sector) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001332/2022-2023</t>
+  </si>
+  <si>
+    <t>104/PD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire, Sinking of 3(Three) nos. tubewell, Laying of 100 mm dia HDPE line from 6 nos. rigbored tube-well to common manifold and construction of P.C.C.Road from existing road at OHR Site of Santuri Block under Purulia Water Supply Scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>1088/PD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>Laying of different dia HDPE pipe line at Kaduri and Ramjangal of Rangamati Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001061/2024-2025</t>
+  </si>
+  <si>
+    <t>2122/PD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia MS pipe and 100 mm dia MS water carrier pipe by hydraulic jacking method across rail road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (J.J.M.) at Barbendavilage for Purulia Piped Water Supply Scheme(Northern Sector) under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2025-2026</t>
+  </si>
+  <si>
+    <t>566/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Drain&amp; other allied works at OHR Sites of Zone - XIV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>573/PD</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>Laying of HDPE Distribution pipe line (left out portion) and other allied works at Balitora Village under Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Northern Sector).</t>
+  </si>
+  <si>
+    <t>ORD/001317/2024-2025</t>
+  </si>
+  <si>
+    <t>455/PD</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>MAHARSHI BANERJEE</t>
+  </si>
+  <si>
+    <t>RTOR000042/2024-2025</t>
+  </si>
+  <si>
+    <t>289/PD</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.98</t>
+  </si>
+  <si>
+    <t>BILL/01256/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-559</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.08</t>
+  </si>
+  <si>
+    <t>BILL/01245/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.113</t>
+  </si>
+  <si>
+    <t>BILL/01264/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.90</t>
+  </si>
+  <si>
+    <t>BILL/01125/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-541</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-8 (NORTHERN SECTOR) under JOYPUR Block (Application Id: 2005087141) vide memo no. 2005086851/Quot/03/126 dated 07/05/2025 for Demand: 1060 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00137/2025-2026</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.10</t>
+  </si>
+  <si>
+    <t>BILL/01247/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.81</t>
+  </si>
+  <si>
+    <t>BILL/01248/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.99</t>
+  </si>
+  <si>
+    <t>BILL/01257/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.106</t>
+  </si>
+  <si>
+    <t>BILL/01260/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.83</t>
+  </si>
+  <si>
+    <t>BILL/01249/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.91</t>
+  </si>
+  <si>
+    <t>BILL/01123/2024-2025</t>
+  </si>
+  <si>
+    <t>Quotation for Earnest money deposit for bulk power supply for your proposed premises at Raghunathpur Water supply Project, Purulia for an ultimate contract demand of 1790.00 KVA</t>
+  </si>
+  <si>
+    <t>BILL/00686/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-167</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>OFFICE OF THE CHIEF ENGINEER (COMMERCIAL)</t>
+  </si>
+  <si>
+    <t>Offer i.r.o Bulk power supply at JL No.- 47, Mouza- Rangadahar, Block- Neturia , Purulia with ultimate contract demand of 7800 KVA at 33KV</t>
+  </si>
+  <si>
+    <t>BILL/00435/2025-2026</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.105</t>
+  </si>
+  <si>
+    <t>BILL/01259/2024-2025</t>
+  </si>
+  <si>
+    <t>Final Detailed Estimate for Rail Bhoomi Crossing Seva (IR-RBCS) under South Eastern Railway Ranchi Division.</t>
+  </si>
+  <si>
+    <t>BILL/00683/2025-2026</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.91</t>
+  </si>
+  <si>
+    <t>BILL/01252/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.90</t>
+  </si>
+  <si>
+    <t>BILL/01251/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railway Miscellenious Collection payment(Ref. No.-102)</t>
+  </si>
+  <si>
+    <t>BILL/01099/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-540</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.100</t>
+  </si>
+  <si>
+    <t>BILL/01126/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-9 (NORTHERN SECTOR) under Jhalda-I Block (Application Id: 2005087141) vide memo no. 2005087141/Quot/03/127 dated 07/05/2025 for Demand: 455 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00139/2025-2026</t>
+  </si>
+  <si>
+    <t>Offer i.r.o Bulk power supply at: Purulia Water Supply Project, Northern Sector , Intake Pumping Station, Purulia, Pin-723142 with ultimate contract demand of 1790 KVA at 33 KV</t>
+  </si>
+  <si>
+    <t>BILL/00433/2025-2026</t>
+  </si>
+  <si>
+    <t>Quotation for earnest money deposition for bulk power supply for your proposed premises at PURULIA MECHANICAL DIVISION PHE DTE,jl NO 47 FOR AN ULTIMATE CONTRACT DEMAND OF 7800.00 KVA</t>
+  </si>
+  <si>
+    <t>BILL/00785/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-253</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.93</t>
+  </si>
+  <si>
+    <t>BILL/01253/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.111</t>
+  </si>
+  <si>
+    <t>BILL/01262/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.112</t>
+  </si>
+  <si>
+    <t>BILL/01263/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.89</t>
+  </si>
+  <si>
+    <t>BILL/01244/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-3 (NORTHERN SECTOR) under KASHIPUR Block (Application Id: 2005087194) vide memo no. 2005087194/Quot/03/111 dated 07/05/2025 for Demand: 675 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00138/2025-2026</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.100</t>
+  </si>
+  <si>
+    <t>BILL/01258/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-7 (NORTHERN SECTOR) under Purulia-I Block (Application Id: 2005087406) vide memo no. 2005087406/Quot/03/170 dated 16/05/2025 for Demand: 1240 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00135/2025-2026</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.84</t>
+  </si>
+  <si>
+    <t>BILL/01250/2024-2025</t>
+  </si>
+  <si>
+    <t>Provisional quotation for shifting of the Begunkodar 11 kv feeder under Jhalda 33/11KV s/s of the premises of PHE Department</t>
+  </si>
+  <si>
+    <t>BILL/00744/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-168</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.105</t>
+  </si>
+  <si>
+    <t>BILL/01124/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against IOL No.89</t>
+  </si>
+  <si>
+    <t>BILL/01129/2024-2025</t>
+  </si>
+  <si>
+    <t>Shifting of11 KV PHE &amp; Rampur feeder from the premises of PHE , Dte. , at Lakshmanpur W.S. Project .</t>
+  </si>
+  <si>
+    <t>BILL/00632/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-166</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER &amp; IN CHARGE, RAGHUNATHPUR 132 KV SUB STATION (WBSETCL)</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.107</t>
+  </si>
+  <si>
+    <t>BILL/01261/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-4 (NORTHERN SECTOR) under HURA Block (Application Id: 2005087250) vide memo no. 2005087250/Quot/03/125 dated 07/05/2025 for Demand: 440 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00136/2025-2026</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.95</t>
+  </si>
+  <si>
+    <t>BILL/01255/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411361535172578XX DT.09-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01061/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-536</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.9</t>
+  </si>
+  <si>
+    <t>BILL/01246/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.94</t>
+  </si>
+  <si>
+    <t>BILL/01254/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.98</t>
+  </si>
+  <si>
+    <t>BILL/01127/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.99</t>
+  </si>
+  <si>
+    <t>BILL/01128/2024-2025</t>
+  </si>
+  <si>
+    <t>Design, Surveying, Engineering, Supplying, Construction, Erection, Installation, Testing And Commissioning Of Fixed Type Intake Jetty With Pump House, Construction Of Subs Stations; Raw Water Rising Main, Bank Protection, 158 MLD (Minimum) Capacity Water Treatment Plant (WTP) Based On Conventional Technologies Considering Extra 20% Overloading; at Siulibari Mouza of Neturia Block to supply water for 14 nos. Block Including Pumping Machineries On EPC/Turnkey Basis In A Single Package (Package-1) Including 3 (Three) Months Trial Run And Operation &amp; Maintenance For 3 Years For Surface Based W/S Scheme For Northern Sector Under Purulia District.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2023-2024</t>
+  </si>
+  <si>
+    <t>1563/PD</t>
+  </si>
+  <si>
+    <t>02/07/2027</t>
+  </si>
+  <si>
+    <t>GAJA ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012), Laying of Distribution Pipe line &amp; providing Functional Household Tap Connection (FHTC) including other allied works, for Zone- I of Santuri Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. [Part - A, Mouza - Mohanpur]</t>
+  </si>
+  <si>
+    <t>ORD/001345/2023-2024</t>
+  </si>
+  <si>
+    <t>697/PD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including providing FHTC and other allied work for Zone-III of Purulia-I block for Ghagharjuri mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001333/2023-2024</t>
+  </si>
+  <si>
+    <t>1716/PD</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme ( Northern Sector )at Purulia-I Block(Zone-VI) For Bhuinadi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001447/2023-2024</t>
+  </si>
+  <si>
+    <t>1763/PD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>MOONLIGHT HOUSE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IX of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001458/2023-2024</t>
+  </si>
+  <si>
+    <t>1775/PD</t>
+  </si>
+  <si>
+    <t>SUJIT CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Shibdi Mouza (Zone-VI) Under Purulia Divn PHE DTE</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001482/2023-2024</t>
+  </si>
+  <si>
+    <t>1793/PD</t>
+  </si>
+  <si>
+    <t>Design, Surveying, Engineering, Supplying and Construction, Erection, Installation, Testing and Commissioning of 9 Nos of Boosting Station, Pump house , Sub-station Building, Clear Water Raising Main upto 30 Nos of Delivery Point (Existing) &amp; 145 Nos of OHR¿s zone within 14 Nos of block on EPC/ Turnkey Basic in A Single Package (Package II) including 3 (Three) months Trial Run and 3 years Operation &amp; Maintenance for Surface Based W/S scheme; for Northern Sector under Purulia District.</t>
+  </si>
+  <si>
+    <t>ORD/001824/2023-2024</t>
+  </si>
+  <si>
+    <t>74/PD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>09/10/2027</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-IX under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003533/2023-2024</t>
+  </si>
+  <si>
+    <t>357/PD</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone- I to XVII of Jhalda-I block and Zone- I to IX &amp; XI TO XIV of Jhalda-II Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>1472/PD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>08/04/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-XV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/004306/2023-2024</t>
   </si>
   <si>
     <t>503/PD</t>
   </si>
   <si>
-    <t>16/03/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>MANTAJ ANSARI</t>
   </si>
   <si>
-    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Joypur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
-[...272 lines deleted...]
-    <t>SUMIT KUMAR MITRA</t>
+    <t>Providing Left Out &amp;Parallal distribution pipe line including Functional Household Tap Connection (FHTC) and Distribution main in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) Mouza-Baliagora (J.L. No.- 96), Mouza- Mukundapur (J.L. No.-97), Mouza-Kamukhap (J.L. No.- 98) &amp; Mouza- Amdih(J.L. No.-100) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>1246/PD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003535/2023-2024</t>
   </si>
   <si>
     <t>359/PD</t>
   </si>
   <si>
     <t>SAZID HOSSEN ANSARI</t>
   </si>
   <si>
-    <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
-[...1018 lines deleted...]
-  <si>
     <t>Providing Left Out &amp;Parallal distribution pipe line in connection with Jal Jeevan Mission (JJM and) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000241/2024-2025</t>
   </si>
   <si>
     <t>1245/PD</t>
   </si>
   <si>
     <t>M/S. S. CHOUDHURY</t>
   </si>
   <si>
-    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Hura Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
-[...323 lines deleted...]
-    <t>06/07/2025</t>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone XIII within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001339/2024-2025</t>
+  </si>
+  <si>
+    <t>488/PD</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia MS pre cast pipe and 200 mm dia and 150 mm dia MS water carrier pipe by hydraulic jacking method across PMGSY Road for laying distribution line in connection with Jal Jeevan Mission at 3 (three) different location for Zone-II of Purulia - II block for Mahuda Bazar under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001352/2024-2025</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000997/2024-2025</t>
+  </si>
+  <si>
+    <t>531/PMD</t>
+  </si>
+  <si>
+    <t>Continuation Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte. w.e.f- 01.10.2025 to 31.03.2026.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2025-2026</t>
+  </si>
+  <si>
+    <t>1419/PMD</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>Design, Surveying, Laying, Fitting and jointing of Raw Water Rising Main from Abutment of Intake Access Bridge to WTP of MS Pipe with all Specials and Valves etc. including Road, Canal Crossing and necessary Road Restoration Works, all complete on EPC/ Turnkey Basis in a Single package including 3(Three) Months Trail Run and 3 Years Operation &amp; Maintenance for Surface Water Based Piped Water Supply Scheme for Northern Sector under Purulia District.</t>
+  </si>
+  <si>
+    <t>ORD/000683/2025-2026</t>
+  </si>
+  <si>
+    <t>208/PD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2922,73 +3477,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W190"/>
+  <dimension ref="A1:W249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -4053,10715 +4608,14246 @@
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>117</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
         <v>8.03</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
         <v>31.76</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P21" s="4">
         <v>38.95</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>59</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P22" s="4">
         <v>20.95</v>
       </c>
       <c r="Q22" s="4">
         <v>16.46</v>
       </c>
       <c r="R22" s="4">
         <v>78.57</v>
       </c>
       <c r="S22" s="4">
         <v>80</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
         <v>82.06</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>65</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="P24" s="4">
         <v>29.81</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="P25" s="4">
         <v>74.45</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P26" s="4">
         <v>47.7</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="P27" s="4">
         <v>12.23</v>
       </c>
       <c r="Q27" s="4">
         <v>5.76</v>
       </c>
       <c r="R27" s="4">
         <v>47.1</v>
       </c>
       <c r="S27" s="4">
         <v>60</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P28" s="4">
         <v>30.88</v>
       </c>
       <c r="Q28" s="4">
         <v>18.57</v>
       </c>
       <c r="R28" s="4">
         <v>60.12</v>
       </c>
       <c r="S28" s="4">
         <v>64</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="P29" s="4">
         <v>23.66</v>
       </c>
       <c r="Q29" s="4">
         <v>16.73</v>
       </c>
       <c r="R29" s="4">
         <v>70.71</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="P30" s="4">
         <v>20.81</v>
       </c>
       <c r="Q30" s="4">
         <v>14.86</v>
       </c>
       <c r="R30" s="4">
         <v>71.4</v>
       </c>
       <c r="S30" s="4">
         <v>65</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P31" s="4">
         <v>28.09</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P32" s="4">
         <v>19.55</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="P33" s="4">
         <v>15.2</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="P34" s="4">
         <v>24.58</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="P35" s="4">
         <v>70.03</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>60</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P36" s="4">
         <v>148.36</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="P37" s="4">
         <v>19.89</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="P38" s="4">
         <v>474.14</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="P39" s="4">
         <v>413.21</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="P40" s="4">
         <v>103.28</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P41" s="4">
         <v>206.45</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="P42" s="4">
         <v>3.32</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="N43" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O43" s="4" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="P43" s="4">
         <v>2.77</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="P44" s="4">
         <v>22.86</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N45" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O45" s="4" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="P45" s="4">
         <v>22.16</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="P46" s="4">
         <v>53.82</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="P47" s="4">
         <v>41.16</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="P48" s="4">
         <v>53.82</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="P49" s="4">
         <v>12.66</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="P50" s="4">
         <v>56.98</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-      <c r="J51" s="13"/>
+        <v>273</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>231</v>
+      </c>
       <c r="K51" s="4" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>276</v>
+        <v>221</v>
       </c>
       <c r="P51" s="4">
-        <v>25.17</v>
+        <v>34.82</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K52" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="I52" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K52" s="4" t="s">
+      <c r="L52" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="L52" s="4" t="s">
+      <c r="M52" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="O52" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="M52" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P52" s="4">
-        <v>34.82</v>
+        <v>47.49</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>280</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>281</v>
       </c>
       <c r="L53" s="4" t="s">
         <v>282</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>243</v>
+        <v>283</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>244</v>
+        <v>284</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="P53" s="4">
-        <v>47.49</v>
+        <v>39.78</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I54" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="O54" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="J54" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P54" s="4">
-        <v>39.78</v>
+        <v>6.33</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K55" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="I55" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K55" s="4" t="s">
+      <c r="L55" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="M55" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O55" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="M55" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>6.33</v>
+        <v>568.2</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>293</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>229</v>
+        <v>101</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>294</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>295</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="P56" s="4">
-        <v>568.2</v>
+        <v>25.14</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>19.89</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>79.11</v>
       </c>
       <c r="S56" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>300</v>
+        <v>214</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>301</v>
+        <v>215</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>302</v>
       </c>
       <c r="P57" s="4">
-        <v>25.14</v>
+        <v>206.89</v>
       </c>
       <c r="Q57" s="4">
-        <v>19.89</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>79.11</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>303</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
         <v>304</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>305</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>306</v>
+        <v>236</v>
       </c>
       <c r="P58" s="4">
-        <v>206.89</v>
+        <v>59.66</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="L59" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="L59" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M59" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="P59" s="4">
-        <v>59.66</v>
+        <v>19.88</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K60" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="I60" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K60" s="4" t="s">
+      <c r="L60" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="L60" s="4" t="s">
+      <c r="M60" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O60" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="M60" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>19.88</v>
+        <v>19.44</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>313</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>314</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>315</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>300</v>
+        <v>208</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>301</v>
+        <v>209</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>316</v>
+        <v>264</v>
       </c>
       <c r="P61" s="4">
-        <v>19.44</v>
+        <v>59.65</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="L62" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="L62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M62" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="P62" s="4">
-        <v>59.65</v>
+        <v>69.62</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="L63" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="L63" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M63" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="P63" s="4">
-        <v>69.62</v>
+        <v>9.94</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="L64" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="L64" s="4" t="s">
+      <c r="M64" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="O64" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="M64" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P64" s="4">
-        <v>9.94</v>
+        <v>19.89</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
         <v>326</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
         <v>327</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>329</v>
       </c>
       <c r="P65" s="4">
-        <v>19.89</v>
+        <v>413.27</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
         <v>330</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
         <v>331</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>332</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>333</v>
+        <v>260</v>
       </c>
       <c r="P66" s="4">
-        <v>413.27</v>
+        <v>51.65</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="L67" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="L67" s="4" t="s">
+      <c r="M67" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="O67" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="M67" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P67" s="4">
-        <v>51.65</v>
+        <v>309.93</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
         <v>337</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
         <v>338</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>339</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>340</v>
       </c>
       <c r="P68" s="4">
-        <v>309.93</v>
+        <v>49.68</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
         <v>341</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
         <v>342</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>343</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O69" s="4" t="s">
         <v>344</v>
       </c>
       <c r="P69" s="4">
-        <v>49.68</v>
+        <v>9.94</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>345</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
         <v>346</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>347</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>348</v>
       </c>
       <c r="P70" s="4">
-        <v>9.94</v>
+        <v>19.89</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
         <v>349</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
         <v>350</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>351</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>352</v>
+        <v>279</v>
       </c>
       <c r="P71" s="4">
-        <v>19.89</v>
+        <v>39.78</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="L72" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="L72" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M72" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
       <c r="P72" s="4">
-        <v>39.78</v>
+        <v>39.76</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="L73" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="L73" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M73" s="4" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="P73" s="4">
-        <v>39.76</v>
+        <v>257.9</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K74" s="4" t="s">
         <v>359</v>
       </c>
-      <c r="I74" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K74" s="4" t="s">
+      <c r="L74" s="4" t="s">
         <v>360</v>
       </c>
-      <c r="L74" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M74" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="P74" s="4">
-        <v>257.9</v>
+        <v>154.78</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K75" s="4" t="s">
         <v>362</v>
       </c>
-      <c r="I75" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K75" s="4" t="s">
+      <c r="L75" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="L75" s="4" t="s">
+      <c r="M75" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O75" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="M75" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P75" s="4">
-        <v>154.78</v>
+        <v>19.31</v>
       </c>
       <c r="Q75" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="R75" s="4">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="S75" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
         <v>365</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="J76" s="13"/>
       <c r="K76" s="4" t="s">
         <v>366</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>367</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>300</v>
+        <v>208</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>301</v>
+        <v>209</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>368</v>
       </c>
       <c r="P76" s="4">
-        <v>19.31</v>
+        <v>29.84</v>
       </c>
       <c r="Q76" s="4">
-        <v>7.39</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>38.28</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="13" t="s">
         <v>369</v>
       </c>
-      <c r="I77" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I77" s="13"/>
+      <c r="J77" s="13"/>
       <c r="K77" s="4" t="s">
         <v>370</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>371</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>300</v>
+        <v>372</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>301</v>
+        <v>373</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="P77" s="4">
-        <v>25.1</v>
+        <v>23.95</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>216</v>
+        <v>375</v>
       </c>
       <c r="J78" s="13"/>
       <c r="K78" s="4" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>206</v>
+        <v>372</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>207</v>
+        <v>373</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="P78" s="4">
-        <v>29.84</v>
+        <v>34.47</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
         <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-      <c r="J79" s="13"/>
+        <v>379</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J79" s="13" t="s">
+        <v>380</v>
+      </c>
       <c r="K79" s="4" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>274</v>
+        <v>372</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>275</v>
+        <v>383</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="P79" s="4">
-        <v>23.95</v>
+        <v>23.46</v>
       </c>
       <c r="Q79" s="4">
-        <v>0</v>
+        <v>6.14</v>
       </c>
       <c r="R79" s="4">
-        <v>0</v>
+        <v>26.18</v>
       </c>
       <c r="S79" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="J80" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J80" s="13" t="s">
+        <v>134</v>
+      </c>
       <c r="K80" s="4" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>274</v>
+        <v>372</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>275</v>
+        <v>373</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>384</v>
+        <v>179</v>
       </c>
       <c r="P80" s="4">
-        <v>34.47</v>
+        <v>25.08</v>
       </c>
       <c r="Q80" s="4">
         <v>0</v>
       </c>
       <c r="R80" s="4">
         <v>0</v>
       </c>
       <c r="S80" s="4">
         <v>0</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>100</v>
+        <v>375</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>386</v>
+        <v>84</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>274</v>
+        <v>372</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="P81" s="4">
-        <v>23.46</v>
+        <v>33.22</v>
       </c>
       <c r="Q81" s="4">
-        <v>6.14</v>
+        <v>0</v>
       </c>
       <c r="R81" s="4">
-        <v>26.18</v>
+        <v>0</v>
       </c>
       <c r="S81" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>27</v>
+        <v>205</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>133</v>
+        <v>270</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>177</v>
+        <v>395</v>
       </c>
       <c r="P82" s="4">
-        <v>25.08</v>
+        <v>723.12</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
         <v>0</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>381</v>
+        <v>242</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>84</v>
+        <v>231</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="P83" s="4">
-        <v>33.22</v>
+        <v>22.15</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>268</v>
+        <v>231</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>287</v>
+        <v>234</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>288</v>
+        <v>235</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>401</v>
+        <v>285</v>
       </c>
       <c r="P84" s="4">
-        <v>723.12</v>
+        <v>2.22</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J85" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>405</v>
+        <v>325</v>
       </c>
       <c r="P85" s="4">
-        <v>22.15</v>
+        <v>1.11</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
         <v>406</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="J86" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>407</v>
       </c>
       <c r="L86" s="4" t="s">
         <v>408</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>289</v>
+        <v>409</v>
       </c>
       <c r="P86" s="4">
-        <v>2.22</v>
+        <v>561.07</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>409</v>
-[...6 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="I87" s="13"/>
+      <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>232</v>
+        <v>413</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>233</v>
+        <v>414</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>329</v>
+        <v>415</v>
       </c>
       <c r="P87" s="4">
-        <v>1.11</v>
+        <v>74.58</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>415</v>
+        <v>285</v>
       </c>
       <c r="P88" s="4">
-        <v>561.07</v>
+        <v>25.32</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-      <c r="J89" s="13"/>
+        <v>419</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J89" s="13" t="s">
+        <v>231</v>
+      </c>
       <c r="K89" s="4" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>419</v>
+        <v>245</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>420</v>
+        <v>246</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P89" s="4">
-        <v>74.58</v>
+        <v>15.82</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>203</v>
+        <v>242</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>229</v>
+        <v>270</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>289</v>
+        <v>344</v>
       </c>
       <c r="P90" s="4">
-        <v>25.32</v>
+        <v>2.77</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="J91" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>428</v>
+        <v>268</v>
       </c>
       <c r="P91" s="4">
-        <v>15.82</v>
+        <v>2.77</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
         <v>429</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>268</v>
+        <v>231</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>430</v>
       </c>
       <c r="L92" s="4" t="s">
         <v>431</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O92" s="4" t="s">
         <v>348</v>
       </c>
       <c r="P92" s="4">
-        <v>2.77</v>
+        <v>1.11</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
         <v>432</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K93" s="4" t="s">
         <v>433</v>
       </c>
       <c r="L93" s="4" t="s">
         <v>434</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>266</v>
+        <v>368</v>
       </c>
       <c r="P93" s="4">
-        <v>2.77</v>
+        <v>1.66</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
         <v>435</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K94" s="4" t="s">
         <v>436</v>
       </c>
       <c r="L94" s="4" t="s">
         <v>437</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>352</v>
+        <v>240</v>
       </c>
       <c r="P94" s="4">
         <v>1.11</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
       <c r="R94" s="4">
         <v>0</v>
       </c>
       <c r="S94" s="4">
         <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
         <v>438</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>216</v>
+        <v>439</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>232</v>
+        <v>109</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>233</v>
+        <v>442</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>376</v>
+        <v>302</v>
       </c>
       <c r="P95" s="4">
-        <v>1.66</v>
+        <v>7.83</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="P96" s="4">
-        <v>1.11</v>
+        <v>3.31</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
         <v>0</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>445</v>
+        <v>205</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>109</v>
+        <v>283</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>448</v>
+        <v>284</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="P97" s="4">
-        <v>7.83</v>
+        <v>516.53</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="P98" s="4">
-        <v>3.31</v>
+        <v>3.88</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
         <v>0</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>229</v>
+        <v>78</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>287</v>
+        <v>69</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>288</v>
+        <v>75</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="P99" s="4">
-        <v>516.53</v>
+        <v>16.72</v>
       </c>
       <c r="Q99" s="4">
-        <v>0</v>
+        <v>14.99</v>
       </c>
       <c r="R99" s="4">
-        <v>0</v>
+        <v>89.64</v>
       </c>
       <c r="S99" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>203</v>
+        <v>27</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>229</v>
+        <v>78</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>232</v>
+        <v>69</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>233</v>
+        <v>75</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>249</v>
+        <v>364</v>
       </c>
       <c r="P100" s="4">
-        <v>3.88</v>
+        <v>15.1</v>
       </c>
       <c r="Q100" s="4">
-        <v>0</v>
+        <v>13.61</v>
       </c>
       <c r="R100" s="4">
-        <v>0</v>
+        <v>90.15</v>
       </c>
       <c r="S100" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="I101" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J101" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M101" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="P101" s="4">
-        <v>16.72</v>
+        <v>18.56</v>
       </c>
       <c r="Q101" s="4">
-        <v>14.99</v>
+        <v>18.5</v>
       </c>
       <c r="R101" s="4">
-        <v>89.64</v>
+        <v>99.69</v>
       </c>
       <c r="S101" s="4">
         <v>100</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I102" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J102" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="M102" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N102" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>368</v>
+        <v>467</v>
       </c>
       <c r="P102" s="4">
-        <v>15.1</v>
+        <v>15.35</v>
       </c>
       <c r="Q102" s="4">
-        <v>13.61</v>
+        <v>15.11</v>
       </c>
       <c r="R102" s="4">
-        <v>90.15</v>
+        <v>98.46</v>
       </c>
       <c r="S102" s="4">
         <v>100</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="I103" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J103" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>469</v>
+        <v>128</v>
       </c>
       <c r="P103" s="4">
-        <v>18.56</v>
+        <v>21.47</v>
       </c>
       <c r="Q103" s="4">
-        <v>18.5</v>
+        <v>18.37</v>
       </c>
       <c r="R103" s="4">
-        <v>99.69</v>
+        <v>85.55</v>
       </c>
       <c r="S103" s="4">
         <v>100</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I104" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="P104" s="4">
-        <v>15.35</v>
+        <v>19.47</v>
       </c>
       <c r="Q104" s="4">
-        <v>15.11</v>
+        <v>16.58</v>
       </c>
       <c r="R104" s="4">
-        <v>98.46</v>
+        <v>85.15</v>
       </c>
       <c r="S104" s="4">
         <v>100</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="I105" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J105" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M105" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N105" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>127</v>
+        <v>478</v>
       </c>
       <c r="P105" s="4">
-        <v>21.47</v>
+        <v>16.44</v>
       </c>
       <c r="Q105" s="4">
-        <v>18.37</v>
+        <v>14.21</v>
       </c>
       <c r="R105" s="4">
-        <v>85.55</v>
+        <v>86.41</v>
       </c>
       <c r="S105" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="P106" s="4">
-        <v>19.47</v>
+        <v>21.95</v>
       </c>
       <c r="Q106" s="4">
-        <v>16.58</v>
+        <v>15.88</v>
       </c>
       <c r="R106" s="4">
-        <v>85.15</v>
+        <v>72.38</v>
       </c>
       <c r="S106" s="4">
         <v>100</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>49</v>
+        <v>486</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="P107" s="4">
-        <v>16.44</v>
+        <v>21.48</v>
       </c>
       <c r="Q107" s="4">
-        <v>14.21</v>
+        <v>0</v>
       </c>
       <c r="R107" s="4">
-        <v>86.41</v>
+        <v>0</v>
       </c>
       <c r="S107" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J108" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J108" s="13"/>
       <c r="K108" s="4" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M108" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N108" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="P108" s="4">
+        <v>21.97</v>
+      </c>
+      <c r="Q108" s="4">
         <v>21.95</v>
       </c>
-      <c r="Q108" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R108" s="4">
-        <v>72.38</v>
+        <v>99.94</v>
       </c>
       <c r="S108" s="4">
         <v>100</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M109" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>492</v>
+        <v>59</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="P109" s="4">
-        <v>21.48</v>
+        <v>21.46</v>
       </c>
       <c r="Q109" s="4">
-        <v>0</v>
+        <v>14.38</v>
       </c>
       <c r="R109" s="4">
-        <v>0</v>
+        <v>67.01</v>
       </c>
       <c r="S109" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J110" s="13"/>
+      <c r="J110" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K110" s="4" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M110" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N110" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="P110" s="4">
-        <v>21.97</v>
+        <v>20.94</v>
       </c>
       <c r="Q110" s="4">
-        <v>21.95</v>
+        <v>19.66</v>
       </c>
       <c r="R110" s="4">
-        <v>99.94</v>
+        <v>93.92</v>
       </c>
       <c r="S110" s="4">
         <v>100</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J111" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="M111" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N111" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="P111" s="4">
-        <v>21.46</v>
+        <v>22.82</v>
       </c>
       <c r="Q111" s="4">
-        <v>14.38</v>
+        <v>18.97</v>
       </c>
       <c r="R111" s="4">
-        <v>67.01</v>
+        <v>83.11</v>
       </c>
       <c r="S111" s="4">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J112" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M112" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N112" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>505</v>
+        <v>415</v>
       </c>
       <c r="P112" s="4">
-        <v>20.94</v>
+        <v>23.75</v>
       </c>
       <c r="Q112" s="4">
-        <v>19.66</v>
+        <v>13.52</v>
       </c>
       <c r="R112" s="4">
-        <v>93.92</v>
+        <v>56.94</v>
       </c>
       <c r="S112" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J113" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M113" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N113" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="P113" s="4">
-        <v>22.82</v>
+        <v>17.39</v>
       </c>
       <c r="Q113" s="4">
-        <v>18.97</v>
+        <v>17.36</v>
       </c>
       <c r="R113" s="4">
-        <v>83.11</v>
+        <v>99.78</v>
       </c>
       <c r="S113" s="4">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="I114" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J114" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M114" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N114" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>421</v>
+        <v>122</v>
       </c>
       <c r="P114" s="4">
-        <v>23.75</v>
+        <v>20.96</v>
       </c>
       <c r="Q114" s="4">
-        <v>13.52</v>
+        <v>16.07</v>
       </c>
       <c r="R114" s="4">
-        <v>56.94</v>
+        <v>76.67</v>
       </c>
       <c r="S114" s="4">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J115" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M115" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N115" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="P115" s="4">
-        <v>17.39</v>
+        <v>11.43</v>
       </c>
       <c r="Q115" s="4">
-        <v>17.36</v>
+        <v>9.73</v>
       </c>
       <c r="R115" s="4">
-        <v>99.78</v>
+        <v>85.15</v>
       </c>
       <c r="S115" s="4">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N116" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>121</v>
+        <v>521</v>
       </c>
       <c r="P116" s="4">
-        <v>20.96</v>
+        <v>24.44</v>
       </c>
       <c r="Q116" s="4">
-        <v>16.07</v>
+        <v>23.1</v>
       </c>
       <c r="R116" s="4">
-        <v>76.67</v>
+        <v>94.48</v>
       </c>
       <c r="S116" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J117" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>59</v>
+        <v>525</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="P117" s="4">
-        <v>11.43</v>
+        <v>20.98</v>
       </c>
       <c r="Q117" s="4">
-        <v>9.73</v>
+        <v>5.55</v>
       </c>
       <c r="R117" s="4">
-        <v>85.15</v>
+        <v>26.47</v>
       </c>
       <c r="S117" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="I118" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J118" s="13" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>58</v>
+        <v>530</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>59</v>
+        <v>531</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>527</v>
+        <v>115</v>
       </c>
       <c r="P118" s="4">
-        <v>24.44</v>
+        <v>5.9</v>
       </c>
       <c r="Q118" s="4">
-        <v>23.1</v>
+        <v>5.86</v>
       </c>
       <c r="R118" s="4">
-        <v>94.48</v>
+        <v>99.33</v>
       </c>
       <c r="S118" s="4">
         <v>100</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="I119" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J119" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>58</v>
+        <v>535</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="P119" s="4">
-        <v>20.98</v>
+        <v>12.21</v>
       </c>
       <c r="Q119" s="4">
-        <v>5.55</v>
+        <v>11.85</v>
       </c>
       <c r="R119" s="4">
-        <v>26.47</v>
+        <v>97.05</v>
       </c>
       <c r="S119" s="4">
         <v>100</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="13" t="s">
-        <v>133</v>
+        <v>78</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>536</v>
+        <v>296</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>537</v>
+        <v>297</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>115</v>
+        <v>541</v>
       </c>
       <c r="P120" s="4">
-        <v>5.9</v>
+        <v>19.45</v>
       </c>
       <c r="Q120" s="4">
-        <v>5.86</v>
+        <v>18.94</v>
       </c>
       <c r="R120" s="4">
-        <v>99.33</v>
+        <v>97.4</v>
       </c>
       <c r="S120" s="4">
         <v>100</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J121" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>541</v>
+        <v>296</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>542</v>
+        <v>297</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>543</v>
+        <v>188</v>
       </c>
       <c r="P121" s="4">
-        <v>12.21</v>
+        <v>22.86</v>
       </c>
       <c r="Q121" s="4">
-        <v>11.85</v>
+        <v>17.62</v>
       </c>
       <c r="R121" s="4">
-        <v>97.05</v>
+        <v>77.07</v>
       </c>
       <c r="S121" s="4">
         <v>100</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="13" t="s">
-        <v>78</v>
+        <v>134</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>300</v>
+        <v>372</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>301</v>
+        <v>373</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="P122" s="4">
-        <v>19.45</v>
+        <v>20.41</v>
       </c>
       <c r="Q122" s="4">
-        <v>18.94</v>
+        <v>5.08</v>
       </c>
       <c r="R122" s="4">
-        <v>97.4</v>
+        <v>24.89</v>
       </c>
       <c r="S122" s="4">
         <v>100</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>300</v>
+        <v>552</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>301</v>
+        <v>553</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>186</v>
+        <v>554</v>
       </c>
       <c r="P123" s="4">
-        <v>22.86</v>
+        <v>32.54</v>
       </c>
       <c r="Q123" s="4">
-        <v>17.62</v>
+        <v>17.96</v>
       </c>
       <c r="R123" s="4">
-        <v>77.07</v>
+        <v>55.19</v>
       </c>
       <c r="S123" s="4">
         <v>100</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="I124" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="13" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>274</v>
+        <v>535</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>275</v>
+        <v>558</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>554</v>
+        <v>98</v>
       </c>
       <c r="P124" s="4">
-        <v>20.41</v>
+        <v>7.56</v>
       </c>
       <c r="Q124" s="4">
-        <v>5.08</v>
+        <v>6.43</v>
       </c>
       <c r="R124" s="4">
-        <v>24.89</v>
+        <v>85.08</v>
       </c>
       <c r="S124" s="4">
         <v>100</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>555</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I125" s="13"/>
+      <c r="J125" s="13"/>
       <c r="K125" s="4" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>560</v>
+        <v>70</v>
       </c>
       <c r="P125" s="4">
-        <v>32.54</v>
+        <v>9544.07</v>
       </c>
       <c r="Q125" s="4">
-        <v>17.96</v>
+        <v>0</v>
       </c>
       <c r="R125" s="4">
-        <v>55.19</v>
+        <v>0</v>
       </c>
       <c r="S125" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>561</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I126" s="13"/>
+      <c r="J126" s="13"/>
       <c r="K126" s="4" t="s">
         <v>562</v>
       </c>
       <c r="L126" s="4" t="s">
         <v>563</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>541</v>
+        <v>564</v>
       </c>
       <c r="N126" s="4" t="s">
         <v>564</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="P126" s="4">
-        <v>7.56</v>
+        <v>8838.63</v>
       </c>
       <c r="Q126" s="4">
-        <v>6.43</v>
+        <v>0</v>
       </c>
       <c r="R126" s="4">
-        <v>85.08</v>
+        <v>0</v>
       </c>
       <c r="S126" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I127" s="13"/>
       <c r="J127" s="13"/>
       <c r="K127" s="4" t="s">
         <v>565</v>
       </c>
       <c r="L127" s="4" t="s">
         <v>566</v>
       </c>
       <c r="M127" s="4" t="s">
         <v>567</v>
       </c>
       <c r="N127" s="4" t="s">
         <v>567</v>
       </c>
       <c r="O127" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P127" s="4">
-        <v>9544.07</v>
+        <v>1191.18</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
         <v>0</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>66</v>
+        <v>568</v>
       </c>
       <c r="I128" s="13"/>
       <c r="J128" s="13"/>
       <c r="K128" s="4" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>70</v>
+        <v>572</v>
       </c>
       <c r="P128" s="4">
-        <v>8838.63</v>
+        <v>1.06</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
         <v>0</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>66</v>
+        <v>573</v>
       </c>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="4" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="L129" s="4" t="s">
+        <v>575</v>
+      </c>
+      <c r="M129" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="N129" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="O129" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="M129" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P129" s="4">
-        <v>1191.18</v>
+        <v>1.06</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
         <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="I130" s="13"/>
       <c r="J130" s="13"/>
       <c r="K130" s="4" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>577</v>
+        <v>442</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>577</v>
+        <v>442</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="P130" s="4">
-        <v>1.06</v>
+        <v>5.93</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
         <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
         <v>579</v>
       </c>
       <c r="I131" s="13"/>
       <c r="J131" s="13"/>
       <c r="K131" s="4" t="s">
         <v>580</v>
       </c>
       <c r="L131" s="4" t="s">
         <v>581</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>570</v>
+        <v>442</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>570</v>
+        <v>442</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="P131" s="4">
-        <v>1.06</v>
+        <v>5.04</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
         <v>582</v>
       </c>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
         <v>583</v>
       </c>
       <c r="L132" s="4" t="s">
         <v>584</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>448</v>
+        <v>564</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>448</v>
+        <v>564</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="P132" s="4">
-        <v>5.93</v>
+        <v>1.06</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
         <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
         <v>585</v>
       </c>
-      <c r="I133" s="13"/>
-      <c r="J133" s="13"/>
+      <c r="I133" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J133" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K133" s="4" t="s">
         <v>586</v>
       </c>
       <c r="L133" s="4" t="s">
         <v>587</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>448</v>
+        <v>69</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>448</v>
+        <v>588</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="P133" s="4">
-        <v>5.04</v>
+        <v>15.52</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-      <c r="J134" s="13"/>
+        <v>590</v>
+      </c>
+      <c r="I134" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J134" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K134" s="4" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>570</v>
+        <v>30</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>570</v>
+        <v>81</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="P134" s="4">
-        <v>1.06</v>
+        <v>430.24</v>
       </c>
       <c r="Q134" s="4">
-        <v>0</v>
+        <v>100.02</v>
       </c>
       <c r="R134" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="S134" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="I135" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J135" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K135" s="4" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="P135" s="4">
-        <v>15.52</v>
+        <v>406.17</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="I136" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J136" s="13" t="s">
-        <v>84</v>
+        <v>600</v>
       </c>
       <c r="K136" s="4" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>81</v>
+        <v>603</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>599</v>
+        <v>487</v>
       </c>
       <c r="P136" s="4">
-        <v>430.24</v>
+        <v>405.49</v>
       </c>
       <c r="Q136" s="4">
-        <v>100.02</v>
+        <v>22.31</v>
       </c>
       <c r="R136" s="4">
-        <v>23.25</v>
+        <v>5.5</v>
       </c>
       <c r="S136" s="4">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="I137" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J137" s="13" t="s">
-        <v>78</v>
+        <v>600</v>
       </c>
       <c r="K137" s="4" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="N137" s="4" t="s">
         <v>603</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>604</v>
+        <v>487</v>
       </c>
       <c r="P137" s="4">
-        <v>406.17</v>
+        <v>1031.22</v>
       </c>
       <c r="Q137" s="4">
-        <v>0</v>
+        <v>225.35</v>
       </c>
       <c r="R137" s="4">
-        <v>0</v>
+        <v>21.85</v>
       </c>
       <c r="S137" s="4">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J138" s="13" t="s">
-        <v>78</v>
+        <v>134</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="P138" s="4">
-        <v>405.49</v>
+        <v>536.56</v>
       </c>
       <c r="Q138" s="4">
-        <v>22.31</v>
+        <v>51.3</v>
       </c>
       <c r="R138" s="4">
-        <v>5.5</v>
+        <v>9.56</v>
       </c>
       <c r="S138" s="4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="I139" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J139" s="13" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="K139" s="4" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>125</v>
+        <v>63</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>493</v>
+        <v>613</v>
       </c>
       <c r="P139" s="4">
-        <v>1031.22</v>
+        <v>59.01</v>
       </c>
       <c r="Q139" s="4">
-        <v>225.35</v>
+        <v>0</v>
       </c>
       <c r="R139" s="4">
-        <v>21.85</v>
+        <v>0</v>
       </c>
       <c r="S139" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="I140" s="13" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="J140" s="13" t="s">
-        <v>133</v>
+        <v>380</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>493</v>
+        <v>554</v>
       </c>
       <c r="P140" s="4">
-        <v>536.56</v>
+        <v>37.61</v>
       </c>
       <c r="Q140" s="4">
-        <v>51.3</v>
+        <v>0</v>
       </c>
       <c r="R140" s="4">
-        <v>9.56</v>
+        <v>0</v>
       </c>
       <c r="S140" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="I141" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J141" s="13" t="s">
-        <v>616</v>
+        <v>134</v>
       </c>
       <c r="K141" s="4" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="P141" s="4">
-        <v>59.01</v>
+        <v>20.67</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="I142" s="13" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="J142" s="13" t="s">
-        <v>386</v>
+        <v>134</v>
       </c>
       <c r="K142" s="4" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>623</v>
+        <v>588</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>560</v>
+        <v>175</v>
       </c>
       <c r="P142" s="4">
-        <v>37.61</v>
+        <v>20.83</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="I143" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J143" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K143" s="4" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="M143" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="P143" s="4">
-        <v>20.67</v>
+        <v>21.19</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J144" s="13" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="M144" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>173</v>
+        <v>635</v>
       </c>
       <c r="P144" s="4">
-        <v>20.83</v>
+        <v>20.95</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="I145" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J145" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="M145" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="P145" s="4">
-        <v>21.19</v>
+        <v>25.44</v>
       </c>
       <c r="Q145" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R145" s="4">
-        <v>0</v>
+        <v>14.34</v>
       </c>
       <c r="S145" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="I146" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J146" s="13"/>
       <c r="K146" s="4" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>58</v>
+        <v>146</v>
       </c>
       <c r="N146" s="4" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>642</v>
+        <v>378</v>
       </c>
       <c r="P146" s="4">
-        <v>20.95</v>
+        <v>53.85</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="I147" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J147" s="13" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>58</v>
+        <v>296</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="P147" s="4">
-        <v>25.44</v>
+        <v>21.01</v>
       </c>
       <c r="Q147" s="4">
-        <v>3.65</v>
+        <v>0</v>
       </c>
       <c r="R147" s="4">
-        <v>14.34</v>
+        <v>0</v>
       </c>
       <c r="S147" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I148" s="13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="J148" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J148" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K148" s="4" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>651</v>
+        <v>588</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>384</v>
+        <v>653</v>
       </c>
       <c r="P148" s="4">
-        <v>53.85</v>
+        <v>44.28</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="I149" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J149" s="13" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>300</v>
+        <v>657</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="P149" s="4">
-        <v>21.01</v>
+        <v>3.92</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="I150" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J150" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>632</v>
+        <v>663</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="P150" s="4">
-        <v>44.28</v>
+        <v>19.19</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
         <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="I151" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J151" s="13" t="s">
-        <v>616</v>
+        <v>84</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>664</v>
+        <v>296</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="P151" s="4">
-        <v>3.92</v>
+        <v>29.22</v>
       </c>
       <c r="Q151" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R151" s="4">
-        <v>0</v>
+        <v>7.2</v>
       </c>
       <c r="S151" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="I152" s="13" t="s">
-        <v>27</v>
+        <v>375</v>
       </c>
       <c r="J152" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>670</v>
+        <v>597</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>671</v>
+        <v>526</v>
       </c>
       <c r="P152" s="4">
-        <v>19.19</v>
+        <v>21.04</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="I153" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J153" s="13" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>675</v>
+        <v>372</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>139</v>
+        <v>676</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="P153" s="4">
-        <v>95.44</v>
+        <v>28.26</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J154" s="13" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="K154" s="4" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="P154" s="4">
-        <v>29.22</v>
+        <v>11.94</v>
       </c>
       <c r="Q154" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R154" s="4">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="S154" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="I155" s="13" t="s">
-        <v>381</v>
+        <v>205</v>
       </c>
       <c r="J155" s="13" t="s">
-        <v>84</v>
+        <v>231</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>603</v>
+        <v>235</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>532</v>
+        <v>422</v>
       </c>
       <c r="P155" s="4">
-        <v>21.04</v>
+        <v>1.11</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>27</v>
+        <v>375</v>
       </c>
       <c r="J156" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="P156" s="4">
-        <v>28.26</v>
+        <v>38.35</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
         <v>690</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>616</v>
+        <v>134</v>
       </c>
       <c r="K157" s="4" t="s">
         <v>691</v>
       </c>
       <c r="L157" s="4" t="s">
         <v>692</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>608</v>
+        <v>689</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>693</v>
+        <v>153</v>
       </c>
       <c r="P157" s="4">
-        <v>11.94</v>
+        <v>11.12</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
+        <v>693</v>
+      </c>
+      <c r="I158" s="13"/>
+      <c r="J158" s="13"/>
+      <c r="K158" s="4" t="s">
         <v>694</v>
       </c>
-      <c r="I158" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K158" s="4" t="s">
+      <c r="L158" s="4" t="s">
         <v>695</v>
       </c>
-      <c r="L158" s="4" t="s">
+      <c r="M158" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="N158" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="M158" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O158" s="4" t="s">
-        <v>428</v>
+        <v>697</v>
       </c>
       <c r="P158" s="4">
-        <v>1.11</v>
+        <v>20.09</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
         <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="I159" s="13" t="s">
-        <v>381</v>
+        <v>27</v>
       </c>
       <c r="J159" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>700</v>
+        <v>621</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="P159" s="4">
-        <v>38.35</v>
+        <v>27.97</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="I160" s="13" t="s">
-        <v>27</v>
+        <v>218</v>
       </c>
       <c r="J160" s="13" t="s">
-        <v>133</v>
+        <v>231</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>232</v>
+        <v>705</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>151</v>
+        <v>707</v>
       </c>
       <c r="P160" s="4">
-        <v>11.12</v>
+        <v>45.76</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-      <c r="J161" s="13"/>
+        <v>708</v>
+      </c>
+      <c r="I161" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J161" s="13" t="s">
+        <v>709</v>
+      </c>
       <c r="K161" s="4" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>577</v>
+        <v>712</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>708</v>
+        <v>487</v>
       </c>
       <c r="P161" s="4">
-        <v>20.09</v>
+        <v>89.76</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>709</v>
-[...6 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="I162" s="13"/>
+      <c r="J162" s="13"/>
       <c r="K162" s="4" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>232</v>
+        <v>712</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>627</v>
+        <v>717</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>712</v>
+        <v>93</v>
       </c>
       <c r="P162" s="4">
-        <v>27.97</v>
+        <v>29.95</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="I163" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J163" s="13" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>675</v>
+        <v>69</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>139</v>
+        <v>721</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>716</v>
+        <v>589</v>
       </c>
       <c r="P163" s="4">
-        <v>66.92</v>
+        <v>15.52</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="I164" s="13" t="s">
-        <v>216</v>
+        <v>27</v>
       </c>
       <c r="J164" s="13" t="s">
-        <v>229</v>
+        <v>78</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>720</v>
+        <v>69</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>721</v>
+        <v>75</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="P164" s="4">
-        <v>45.76</v>
+        <v>18.03</v>
       </c>
       <c r="Q164" s="4">
-        <v>0</v>
+        <v>17.77</v>
       </c>
       <c r="R164" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S164" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="I165" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J165" s="13" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>726</v>
+        <v>48</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
       <c r="P165" s="4">
-        <v>89.76</v>
+        <v>18.17</v>
       </c>
       <c r="Q165" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R165" s="4">
-        <v>0</v>
+        <v>62.2</v>
       </c>
       <c r="S165" s="4">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-      <c r="J166" s="13"/>
+        <v>730</v>
+      </c>
+      <c r="I166" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J166" s="13" t="s">
+        <v>101</v>
+      </c>
       <c r="K166" s="4" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>726</v>
+        <v>48</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="P166" s="4">
-        <v>29.95</v>
+        <v>16.47</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="I167" s="13" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="J167" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>595</v>
+        <v>737</v>
       </c>
       <c r="P167" s="4">
-        <v>15.52</v>
+        <v>70.08</v>
       </c>
       <c r="Q167" s="4">
-        <v>0</v>
+        <v>34.09</v>
       </c>
       <c r="R167" s="4">
-        <v>0</v>
+        <v>48.65</v>
       </c>
       <c r="S167" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="I168" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J168" s="13" t="s">
-        <v>78</v>
+        <v>134</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>75</v>
+        <v>741</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>739</v>
+        <v>487</v>
       </c>
       <c r="P168" s="4">
-        <v>18.03</v>
+        <v>20.98</v>
       </c>
       <c r="Q168" s="4">
-        <v>17.77</v>
+        <v>18.24</v>
       </c>
       <c r="R168" s="4">
-        <v>98.55</v>
+        <v>86.96</v>
       </c>
       <c r="S168" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="I169" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J169" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>743</v>
+        <v>486</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>283</v>
+        <v>487</v>
       </c>
       <c r="P169" s="4">
-        <v>18.17</v>
+        <v>18.68</v>
       </c>
       <c r="Q169" s="4">
-        <v>11.3</v>
+        <v>0</v>
       </c>
       <c r="R169" s="4">
-        <v>62.2</v>
+        <v>0</v>
       </c>
       <c r="S169" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="I170" s="13" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="J170" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K170" s="4" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>48</v>
+        <v>146</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>121</v>
+        <v>537</v>
       </c>
       <c r="P170" s="4">
-        <v>16.47</v>
+        <v>86.92</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="I171" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J171" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K171" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="L171" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="M171" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="N171" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="O171" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="P171" s="4">
+        <v>12.46</v>
+      </c>
+      <c r="Q171" s="4">
+        <v>0</v>
+      </c>
+      <c r="R171" s="4">
+        <v>0</v>
+      </c>
+      <c r="S171" s="4">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
         <v>752</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="13" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="K172" s="4" t="s">
         <v>753</v>
       </c>
       <c r="L172" s="4" t="s">
         <v>754</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>632</v>
+        <v>755</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>493</v>
+        <v>756</v>
       </c>
       <c r="P172" s="4">
-        <v>20.98</v>
+        <v>50.19</v>
       </c>
       <c r="Q172" s="4">
-        <v>18.24</v>
+        <v>0</v>
       </c>
       <c r="R172" s="4">
-        <v>86.96</v>
+        <v>0</v>
       </c>
       <c r="S172" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J173" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>58</v>
+        <v>234</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>492</v>
+        <v>689</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>493</v>
+        <v>760</v>
       </c>
       <c r="P173" s="4">
-        <v>18.68</v>
+        <v>34.39</v>
       </c>
       <c r="Q173" s="4">
-        <v>0</v>
+        <v>9.11</v>
       </c>
       <c r="R173" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S173" s="4">
         <v>100</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="I174" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J174" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K174" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="L174" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="M174" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N174" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O174" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="P174" s="4">
+        <v>19.47</v>
+      </c>
+      <c r="Q174" s="4">
+        <v>4.6</v>
+      </c>
+      <c r="R174" s="4">
+        <v>23.61</v>
+      </c>
+      <c r="S174" s="4">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J175" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>232</v>
+        <v>372</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>764</v>
+        <v>373</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>712</v>
+        <v>768</v>
       </c>
       <c r="P175" s="4">
-        <v>12.46</v>
+        <v>25.29</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>100</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="13" t="s">
-        <v>616</v>
+        <v>101</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>109</v>
+        <v>571</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="P176" s="4">
-        <v>50.19</v>
+        <v>2.44</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>100</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="I177" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J177" s="13" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="K177" s="4" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>232</v>
+        <v>571</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>700</v>
+        <v>777</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>773</v>
+        <v>491</v>
       </c>
       <c r="P177" s="4">
-        <v>34.39</v>
+        <v>87.55</v>
       </c>
       <c r="Q177" s="4">
-        <v>9.11</v>
+        <v>0</v>
       </c>
       <c r="R177" s="4">
-        <v>26.48</v>
+        <v>0</v>
       </c>
       <c r="S177" s="4">
         <v>100</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="I178" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J178" s="13" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>301</v>
+        <v>689</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>777</v>
+        <v>491</v>
       </c>
       <c r="P178" s="4">
-        <v>19.47</v>
+        <v>22.87</v>
       </c>
       <c r="Q178" s="4">
-        <v>4.6</v>
+        <v>0</v>
       </c>
       <c r="R178" s="4">
-        <v>23.61</v>
+        <v>0</v>
       </c>
       <c r="S178" s="4">
         <v>100</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="I179" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J179" s="13" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>275</v>
+        <v>689</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="P179" s="4">
-        <v>25.29</v>
+        <v>5.12</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
         <v>100</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K180" s="4" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>577</v>
+        <v>234</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>786</v>
+        <v>760</v>
       </c>
       <c r="P180" s="4">
-        <v>2.44</v>
+        <v>15.47</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>100</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="I181" s="13" t="s">
-        <v>27</v>
+        <v>439</v>
       </c>
       <c r="J181" s="13" t="s">
-        <v>84</v>
+        <v>231</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>577</v>
+        <v>109</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>497</v>
+        <v>793</v>
       </c>
       <c r="P181" s="4">
-        <v>87.55</v>
+        <v>5.97</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>100</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>616</v>
+        <v>117</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>232</v>
+        <v>797</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>700</v>
+        <v>798</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>497</v>
+        <v>664</v>
       </c>
       <c r="P182" s="4">
-        <v>22.87</v>
+        <v>99.65</v>
       </c>
       <c r="Q182" s="4">
-        <v>0</v>
+        <v>50.77</v>
       </c>
       <c r="R182" s="4">
-        <v>0</v>
+        <v>50.94</v>
       </c>
       <c r="S182" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="I183" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J183" s="13" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="K183" s="4" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>232</v>
+        <v>552</v>
       </c>
       <c r="N183" s="4" t="s">
-        <v>700</v>
+        <v>802</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>797</v>
+        <v>115</v>
       </c>
       <c r="P183" s="4">
-        <v>5.12</v>
+        <v>52.28</v>
       </c>
       <c r="Q183" s="4">
         <v>0</v>
       </c>
       <c r="R183" s="4">
         <v>0</v>
       </c>
       <c r="S183" s="4">
         <v>100</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="I184" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J184" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K184" s="4" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>773</v>
+        <v>807</v>
       </c>
       <c r="P184" s="4">
-        <v>15.47</v>
+        <v>7.63</v>
       </c>
       <c r="Q184" s="4">
         <v>0</v>
       </c>
       <c r="R184" s="4">
         <v>0</v>
       </c>
       <c r="S184" s="4">
         <v>100</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="I185" s="13" t="s">
-        <v>445</v>
+        <v>27</v>
       </c>
       <c r="J185" s="13" t="s">
-        <v>229</v>
+        <v>101</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>109</v>
+        <v>811</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>806</v>
+        <v>760</v>
       </c>
       <c r="P185" s="4">
-        <v>5.97</v>
+        <v>24.3</v>
       </c>
       <c r="Q185" s="4">
         <v>0</v>
       </c>
       <c r="R185" s="4">
         <v>0</v>
       </c>
       <c r="S185" s="4">
         <v>100</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="I186" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J186" s="13" t="s">
-        <v>616</v>
+        <v>117</v>
       </c>
       <c r="K186" s="4" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>671</v>
+        <v>499</v>
       </c>
       <c r="P186" s="4">
-        <v>99.65</v>
+        <v>5.84</v>
       </c>
       <c r="Q186" s="4">
-        <v>50.77</v>
+        <v>0</v>
       </c>
       <c r="R186" s="4">
-        <v>50.94</v>
+        <v>0</v>
       </c>
       <c r="S186" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="13" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="I187" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J187" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K187" s="4" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>558</v>
+        <v>820</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>115</v>
+        <v>822</v>
       </c>
       <c r="P187" s="4">
-        <v>52.28</v>
+        <v>24.55</v>
       </c>
       <c r="Q187" s="4">
         <v>0</v>
       </c>
       <c r="R187" s="4">
         <v>0</v>
       </c>
       <c r="S187" s="4">
         <v>100</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>816</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I188" s="13"/>
+      <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>232</v>
+        <v>825</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>820</v>
+        <v>70</v>
       </c>
       <c r="P188" s="4">
-        <v>7.63</v>
+        <v>11831.99</v>
       </c>
       <c r="Q188" s="4">
         <v>0</v>
       </c>
       <c r="R188" s="4">
         <v>0</v>
       </c>
       <c r="S188" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>821</v>
-[...6 lines deleted...]
-      </c>
+        <v>826</v>
+      </c>
+      <c r="I189" s="13"/>
+      <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>824</v>
+        <v>639</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>825</v>
+        <v>639</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>773</v>
+        <v>572</v>
       </c>
       <c r="P189" s="4">
-        <v>24.3</v>
+        <v>5.83</v>
       </c>
       <c r="Q189" s="4">
         <v>0</v>
       </c>
       <c r="R189" s="4">
         <v>0</v>
       </c>
       <c r="S189" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
-      <c r="A190" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S190" s="8"/>
+      <c r="A190" s="3">
+        <v>188</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H190" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="I190" s="13"/>
+      <c r="J190" s="13"/>
+      <c r="K190" s="4" t="s">
+        <v>830</v>
+      </c>
+      <c r="L190" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M190" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N190" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O190" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P190" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="Q190" s="4">
+        <v>0</v>
+      </c>
+      <c r="R190" s="4">
+        <v>0</v>
+      </c>
+      <c r="S190" s="4">
+        <v>0</v>
+      </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
+    <row r="191" spans="1:23">
+      <c r="A191" s="3">
+        <v>189</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H191" s="13" t="s">
+        <v>831</v>
+      </c>
+      <c r="I191" s="13"/>
+      <c r="J191" s="13"/>
+      <c r="K191" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="L191" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M191" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N191" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O191" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P191" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q191" s="4">
+        <v>0</v>
+      </c>
+      <c r="R191" s="4">
+        <v>0</v>
+      </c>
+      <c r="S191" s="4">
+        <v>0</v>
+      </c>
+      <c r="T191" s="1"/>
+      <c r="U191" s="1"/>
+      <c r="V191" s="1"/>
+      <c r="W191" s="1"/>
+    </row>
+    <row r="192" spans="1:23">
+      <c r="A192" s="3">
+        <v>190</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H192" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="I192" s="13"/>
+      <c r="J192" s="13"/>
+      <c r="K192" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="L192" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M192" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N192" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O192" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P192" s="4">
+        <v>0.12</v>
+      </c>
+      <c r="Q192" s="4">
+        <v>0</v>
+      </c>
+      <c r="R192" s="4">
+        <v>0</v>
+      </c>
+      <c r="S192" s="4">
+        <v>0</v>
+      </c>
+      <c r="T192" s="1"/>
+      <c r="U192" s="1"/>
+      <c r="V192" s="1"/>
+      <c r="W192" s="1"/>
+    </row>
+    <row r="193" spans="1:23">
+      <c r="A193" s="3">
+        <v>191</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H193" s="13" t="s">
+        <v>837</v>
+      </c>
+      <c r="I193" s="13"/>
+      <c r="J193" s="13"/>
+      <c r="K193" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="L193" s="4"/>
+      <c r="M193" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="N193" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="O193" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="P193" s="4">
+        <v>91.52</v>
+      </c>
+      <c r="Q193" s="4">
+        <v>0</v>
+      </c>
+      <c r="R193" s="4">
+        <v>0</v>
+      </c>
+      <c r="S193" s="4">
+        <v>0</v>
+      </c>
+      <c r="T193" s="1"/>
+      <c r="U193" s="1"/>
+      <c r="V193" s="1"/>
+      <c r="W193" s="1"/>
+    </row>
+    <row r="194" spans="1:23">
+      <c r="A194" s="3">
+        <v>192</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H194" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="I194" s="13"/>
+      <c r="J194" s="13"/>
+      <c r="K194" s="4" t="s">
+        <v>842</v>
+      </c>
+      <c r="L194" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M194" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N194" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O194" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P194" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q194" s="4">
+        <v>0</v>
+      </c>
+      <c r="R194" s="4">
+        <v>0</v>
+      </c>
+      <c r="S194" s="4">
+        <v>0</v>
+      </c>
+      <c r="T194" s="1"/>
+      <c r="U194" s="1"/>
+      <c r="V194" s="1"/>
+      <c r="W194" s="1"/>
+    </row>
+    <row r="195" spans="1:23">
+      <c r="A195" s="3">
+        <v>193</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H195" s="13" t="s">
+        <v>843</v>
+      </c>
+      <c r="I195" s="13"/>
+      <c r="J195" s="13"/>
+      <c r="K195" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="L195" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M195" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N195" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O195" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P195" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q195" s="4">
+        <v>0</v>
+      </c>
+      <c r="R195" s="4">
+        <v>0</v>
+      </c>
+      <c r="S195" s="4">
+        <v>0</v>
+      </c>
+      <c r="T195" s="1"/>
+      <c r="U195" s="1"/>
+      <c r="V195" s="1"/>
+      <c r="W195" s="1"/>
+    </row>
+    <row r="196" spans="1:23">
+      <c r="A196" s="3">
+        <v>194</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H196" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="I196" s="13"/>
+      <c r="J196" s="13"/>
+      <c r="K196" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="L196" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M196" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N196" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O196" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P196" s="4">
+        <v>5.97</v>
+      </c>
+      <c r="Q196" s="4">
+        <v>0</v>
+      </c>
+      <c r="R196" s="4">
+        <v>0</v>
+      </c>
+      <c r="S196" s="4">
+        <v>0</v>
+      </c>
+      <c r="T196" s="1"/>
+      <c r="U196" s="1"/>
+      <c r="V196" s="1"/>
+      <c r="W196" s="1"/>
+    </row>
+    <row r="197" spans="1:23">
+      <c r="A197" s="3">
+        <v>195</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H197" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="I197" s="13"/>
+      <c r="J197" s="13"/>
+      <c r="K197" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="L197" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M197" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N197" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O197" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P197" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q197" s="4">
+        <v>0</v>
+      </c>
+      <c r="R197" s="4">
+        <v>0</v>
+      </c>
+      <c r="S197" s="4">
+        <v>0</v>
+      </c>
+      <c r="T197" s="1"/>
+      <c r="U197" s="1"/>
+      <c r="V197" s="1"/>
+      <c r="W197" s="1"/>
+    </row>
+    <row r="198" spans="1:23">
+      <c r="A198" s="3">
+        <v>196</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E198" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H198" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="I198" s="13"/>
+      <c r="J198" s="13"/>
+      <c r="K198" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="L198" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M198" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N198" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O198" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P198" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="Q198" s="4">
+        <v>0</v>
+      </c>
+      <c r="R198" s="4">
+        <v>0</v>
+      </c>
+      <c r="S198" s="4">
+        <v>0</v>
+      </c>
+      <c r="T198" s="1"/>
+      <c r="U198" s="1"/>
+      <c r="V198" s="1"/>
+      <c r="W198" s="1"/>
+    </row>
+    <row r="199" spans="1:23">
+      <c r="A199" s="3">
+        <v>197</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H199" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="I199" s="13"/>
+      <c r="J199" s="13"/>
+      <c r="K199" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="L199" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M199" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N199" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O199" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P199" s="4">
+        <v>0.12</v>
+      </c>
+      <c r="Q199" s="4">
+        <v>0</v>
+      </c>
+      <c r="R199" s="4">
+        <v>0</v>
+      </c>
+      <c r="S199" s="4">
+        <v>0</v>
+      </c>
+      <c r="T199" s="1"/>
+      <c r="U199" s="1"/>
+      <c r="V199" s="1"/>
+      <c r="W199" s="1"/>
+    </row>
+    <row r="200" spans="1:23">
+      <c r="A200" s="3">
+        <v>198</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H200" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="I200" s="13"/>
+      <c r="J200" s="13"/>
+      <c r="K200" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="L200" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="M200" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="N200" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="O200" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="P200" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="Q200" s="4">
+        <v>0</v>
+      </c>
+      <c r="R200" s="4">
+        <v>0</v>
+      </c>
+      <c r="S200" s="4">
+        <v>0</v>
+      </c>
+      <c r="T200" s="1"/>
+      <c r="U200" s="1"/>
+      <c r="V200" s="1"/>
+      <c r="W200" s="1"/>
+    </row>
+    <row r="201" spans="1:23">
+      <c r="A201" s="3">
+        <v>199</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H201" s="13" t="s">
+        <v>858</v>
+      </c>
+      <c r="I201" s="13"/>
+      <c r="J201" s="13"/>
+      <c r="K201" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="L201" s="4"/>
+      <c r="M201" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="N201" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="O201" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="P201" s="4">
+        <v>963.83</v>
+      </c>
+      <c r="Q201" s="4">
+        <v>0</v>
+      </c>
+      <c r="R201" s="4">
+        <v>0</v>
+      </c>
+      <c r="S201" s="4">
+        <v>0</v>
+      </c>
+      <c r="T201" s="1"/>
+      <c r="U201" s="1"/>
+      <c r="V201" s="1"/>
+      <c r="W201" s="1"/>
+    </row>
+    <row r="202" spans="1:23">
+      <c r="A202" s="3">
+        <v>200</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H202" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="I202" s="13"/>
+      <c r="J202" s="13"/>
+      <c r="K202" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="L202" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M202" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N202" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O202" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P202" s="4">
+        <v>7.94</v>
+      </c>
+      <c r="Q202" s="4">
+        <v>0</v>
+      </c>
+      <c r="R202" s="4">
+        <v>0</v>
+      </c>
+      <c r="S202" s="4">
+        <v>0</v>
+      </c>
+      <c r="T202" s="1"/>
+      <c r="U202" s="1"/>
+      <c r="V202" s="1"/>
+      <c r="W202" s="1"/>
+    </row>
+    <row r="203" spans="1:23">
+      <c r="A203" s="3">
+        <v>201</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H203" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="I203" s="13"/>
+      <c r="J203" s="13"/>
+      <c r="K203" s="4" t="s">
+        <v>864</v>
+      </c>
+      <c r="L203" s="4"/>
+      <c r="M203" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="N203" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="O203" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P203" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="Q203" s="4">
+        <v>0</v>
+      </c>
+      <c r="R203" s="4">
+        <v>0</v>
+      </c>
+      <c r="S203" s="4">
+        <v>0</v>
+      </c>
+      <c r="T203" s="1"/>
+      <c r="U203" s="1"/>
+      <c r="V203" s="1"/>
+      <c r="W203" s="1"/>
+    </row>
+    <row r="204" spans="1:23">
+      <c r="A204" s="3">
+        <v>202</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H204" s="13" t="s">
+        <v>866</v>
+      </c>
+      <c r="I204" s="13"/>
+      <c r="J204" s="13"/>
+      <c r="K204" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="L204" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M204" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N204" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O204" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P204" s="4">
+        <v>7.13</v>
+      </c>
+      <c r="Q204" s="4">
+        <v>0</v>
+      </c>
+      <c r="R204" s="4">
+        <v>0</v>
+      </c>
+      <c r="S204" s="4">
+        <v>0</v>
+      </c>
+      <c r="T204" s="1"/>
+      <c r="U204" s="1"/>
+      <c r="V204" s="1"/>
+      <c r="W204" s="1"/>
+    </row>
+    <row r="205" spans="1:23">
+      <c r="A205" s="3">
+        <v>203</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H205" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="I205" s="13"/>
+      <c r="J205" s="13"/>
+      <c r="K205" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="L205" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M205" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N205" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O205" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P205" s="4">
+        <v>7.13</v>
+      </c>
+      <c r="Q205" s="4">
+        <v>0</v>
+      </c>
+      <c r="R205" s="4">
+        <v>0</v>
+      </c>
+      <c r="S205" s="4">
+        <v>0</v>
+      </c>
+      <c r="T205" s="1"/>
+      <c r="U205" s="1"/>
+      <c r="V205" s="1"/>
+      <c r="W205" s="1"/>
+    </row>
+    <row r="206" spans="1:23">
+      <c r="A206" s="3">
+        <v>204</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E206" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H206" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="I206" s="13"/>
+      <c r="J206" s="13"/>
+      <c r="K206" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="L206" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="M206" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="N206" s="4" t="s">
+        <v>873</v>
+      </c>
+      <c r="O206" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P206" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q206" s="4">
+        <v>0</v>
+      </c>
+      <c r="R206" s="4">
+        <v>0</v>
+      </c>
+      <c r="S206" s="4">
+        <v>0</v>
+      </c>
+      <c r="T206" s="1"/>
+      <c r="U206" s="1"/>
+      <c r="V206" s="1"/>
+      <c r="W206" s="1"/>
+    </row>
+    <row r="207" spans="1:23">
+      <c r="A207" s="3">
+        <v>205</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H207" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="I207" s="13"/>
+      <c r="J207" s="13"/>
+      <c r="K207" s="4" t="s">
+        <v>875</v>
+      </c>
+      <c r="L207" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M207" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N207" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O207" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P207" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q207" s="4">
+        <v>0</v>
+      </c>
+      <c r="R207" s="4">
+        <v>0</v>
+      </c>
+      <c r="S207" s="4">
+        <v>0</v>
+      </c>
+      <c r="T207" s="1"/>
+      <c r="U207" s="1"/>
+      <c r="V207" s="1"/>
+      <c r="W207" s="1"/>
+    </row>
+    <row r="208" spans="1:23">
+      <c r="A208" s="3">
+        <v>206</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H208" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="I208" s="13"/>
+      <c r="J208" s="13"/>
+      <c r="K208" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="L208" s="4"/>
+      <c r="M208" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="N208" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="O208" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="P208" s="4">
+        <v>46.43</v>
+      </c>
+      <c r="Q208" s="4">
+        <v>0</v>
+      </c>
+      <c r="R208" s="4">
+        <v>0</v>
+      </c>
+      <c r="S208" s="4">
+        <v>0</v>
+      </c>
+      <c r="T208" s="1"/>
+      <c r="U208" s="1"/>
+      <c r="V208" s="1"/>
+      <c r="W208" s="1"/>
+    </row>
+    <row r="209" spans="1:23">
+      <c r="A209" s="3">
+        <v>207</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H209" s="13" t="s">
+        <v>878</v>
+      </c>
+      <c r="I209" s="13"/>
+      <c r="J209" s="13"/>
+      <c r="K209" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="L209" s="4"/>
+      <c r="M209" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="N209" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="O209" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="P209" s="4">
+        <v>129.62</v>
+      </c>
+      <c r="Q209" s="4">
+        <v>0</v>
+      </c>
+      <c r="R209" s="4">
+        <v>0</v>
+      </c>
+      <c r="S209" s="4">
+        <v>0</v>
+      </c>
+      <c r="T209" s="1"/>
+      <c r="U209" s="1"/>
+      <c r="V209" s="1"/>
+      <c r="W209" s="1"/>
+    </row>
+    <row r="210" spans="1:23">
+      <c r="A210" s="3">
+        <v>208</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H210" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="I210" s="13"/>
+      <c r="J210" s="13"/>
+      <c r="K210" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="L210" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="M210" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="N210" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="O210" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="P210" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="Q210" s="4">
+        <v>0</v>
+      </c>
+      <c r="R210" s="4">
+        <v>0</v>
+      </c>
+      <c r="S210" s="4">
+        <v>0</v>
+      </c>
+      <c r="T210" s="1"/>
+      <c r="U210" s="1"/>
+      <c r="V210" s="1"/>
+      <c r="W210" s="1"/>
+    </row>
+    <row r="211" spans="1:23">
+      <c r="A211" s="3">
+        <v>209</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H211" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="I211" s="13"/>
+      <c r="J211" s="13"/>
+      <c r="K211" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="L211" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M211" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N211" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O211" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P211" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q211" s="4">
+        <v>0</v>
+      </c>
+      <c r="R211" s="4">
+        <v>0</v>
+      </c>
+      <c r="S211" s="4">
+        <v>0</v>
+      </c>
+      <c r="T211" s="1"/>
+      <c r="U211" s="1"/>
+      <c r="V211" s="1"/>
+      <c r="W211" s="1"/>
+    </row>
+    <row r="212" spans="1:23">
+      <c r="A212" s="3">
+        <v>210</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E212" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H212" s="13" t="s">
+        <v>886</v>
+      </c>
+      <c r="I212" s="13"/>
+      <c r="J212" s="13"/>
+      <c r="K212" s="4" t="s">
+        <v>887</v>
+      </c>
+      <c r="L212" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M212" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N212" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O212" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P212" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q212" s="4">
+        <v>0</v>
+      </c>
+      <c r="R212" s="4">
+        <v>0</v>
+      </c>
+      <c r="S212" s="4">
+        <v>0</v>
+      </c>
+      <c r="T212" s="1"/>
+      <c r="U212" s="1"/>
+      <c r="V212" s="1"/>
+      <c r="W212" s="1"/>
+    </row>
+    <row r="213" spans="1:23">
+      <c r="A213" s="3">
+        <v>211</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H213" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="I213" s="13"/>
+      <c r="J213" s="13"/>
+      <c r="K213" s="4" t="s">
+        <v>889</v>
+      </c>
+      <c r="L213" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M213" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N213" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O213" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P213" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q213" s="4">
+        <v>0</v>
+      </c>
+      <c r="R213" s="4">
+        <v>0</v>
+      </c>
+      <c r="S213" s="4">
+        <v>0</v>
+      </c>
+      <c r="T213" s="1"/>
+      <c r="U213" s="1"/>
+      <c r="V213" s="1"/>
+      <c r="W213" s="1"/>
+    </row>
+    <row r="214" spans="1:23">
+      <c r="A214" s="3">
+        <v>212</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E214" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H214" s="13" t="s">
+        <v>890</v>
+      </c>
+      <c r="I214" s="13"/>
+      <c r="J214" s="13"/>
+      <c r="K214" s="4" t="s">
+        <v>891</v>
+      </c>
+      <c r="L214" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M214" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N214" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O214" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P214" s="4">
+        <v>5.99</v>
+      </c>
+      <c r="Q214" s="4">
+        <v>0</v>
+      </c>
+      <c r="R214" s="4">
+        <v>0</v>
+      </c>
+      <c r="S214" s="4">
+        <v>0</v>
+      </c>
+      <c r="T214" s="1"/>
+      <c r="U214" s="1"/>
+      <c r="V214" s="1"/>
+      <c r="W214" s="1"/>
+    </row>
+    <row r="215" spans="1:23">
+      <c r="A215" s="3">
+        <v>213</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E215" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H215" s="13" t="s">
+        <v>892</v>
+      </c>
+      <c r="I215" s="13"/>
+      <c r="J215" s="13"/>
+      <c r="K215" s="4" t="s">
+        <v>893</v>
+      </c>
+      <c r="L215" s="4"/>
+      <c r="M215" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="N215" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="O215" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="P215" s="4">
+        <v>74.9</v>
+      </c>
+      <c r="Q215" s="4">
+        <v>0</v>
+      </c>
+      <c r="R215" s="4">
+        <v>0</v>
+      </c>
+      <c r="S215" s="4">
+        <v>0</v>
+      </c>
+      <c r="T215" s="1"/>
+      <c r="U215" s="1"/>
+      <c r="V215" s="1"/>
+      <c r="W215" s="1"/>
+    </row>
+    <row r="216" spans="1:23">
+      <c r="A216" s="3">
+        <v>214</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E216" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H216" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="I216" s="13"/>
+      <c r="J216" s="13"/>
+      <c r="K216" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="L216" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M216" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N216" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O216" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P216" s="4">
+        <v>5.97</v>
+      </c>
+      <c r="Q216" s="4">
+        <v>0</v>
+      </c>
+      <c r="R216" s="4">
+        <v>0</v>
+      </c>
+      <c r="S216" s="4">
+        <v>0</v>
+      </c>
+      <c r="T216" s="1"/>
+      <c r="U216" s="1"/>
+      <c r="V216" s="1"/>
+      <c r="W216" s="1"/>
+    </row>
+    <row r="217" spans="1:23">
+      <c r="A217" s="3">
+        <v>215</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E217" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H217" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="I217" s="13"/>
+      <c r="J217" s="13"/>
+      <c r="K217" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="L217" s="4"/>
+      <c r="M217" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="N217" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="O217" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="P217" s="4">
+        <v>117.03</v>
+      </c>
+      <c r="Q217" s="4">
+        <v>0</v>
+      </c>
+      <c r="R217" s="4">
+        <v>0</v>
+      </c>
+      <c r="S217" s="4">
+        <v>0</v>
+      </c>
+      <c r="T217" s="1"/>
+      <c r="U217" s="1"/>
+      <c r="V217" s="1"/>
+      <c r="W217" s="1"/>
+    </row>
+    <row r="218" spans="1:23">
+      <c r="A218" s="3">
+        <v>216</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H218" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="I218" s="13"/>
+      <c r="J218" s="13"/>
+      <c r="K218" s="4" t="s">
+        <v>899</v>
+      </c>
+      <c r="L218" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M218" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N218" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O218" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P218" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q218" s="4">
+        <v>0</v>
+      </c>
+      <c r="R218" s="4">
+        <v>0</v>
+      </c>
+      <c r="S218" s="4">
+        <v>0</v>
+      </c>
+      <c r="T218" s="1"/>
+      <c r="U218" s="1"/>
+      <c r="V218" s="1"/>
+      <c r="W218" s="1"/>
+    </row>
+    <row r="219" spans="1:23">
+      <c r="A219" s="3">
+        <v>217</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H219" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="I219" s="13"/>
+      <c r="J219" s="13"/>
+      <c r="K219" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="L219" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="M219" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="N219" s="4" t="s">
+        <v>856</v>
+      </c>
+      <c r="O219" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="P219" s="4">
+        <v>2.24</v>
+      </c>
+      <c r="Q219" s="4">
+        <v>0</v>
+      </c>
+      <c r="R219" s="4">
+        <v>0</v>
+      </c>
+      <c r="S219" s="4">
+        <v>0</v>
+      </c>
+      <c r="T219" s="1"/>
+      <c r="U219" s="1"/>
+      <c r="V219" s="1"/>
+      <c r="W219" s="1"/>
+    </row>
+    <row r="220" spans="1:23">
+      <c r="A220" s="3">
+        <v>218</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H220" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="I220" s="13"/>
+      <c r="J220" s="13"/>
+      <c r="K220" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="L220" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M220" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N220" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O220" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P220" s="4">
+        <v>0.14</v>
+      </c>
+      <c r="Q220" s="4">
+        <v>0</v>
+      </c>
+      <c r="R220" s="4">
+        <v>0</v>
+      </c>
+      <c r="S220" s="4">
+        <v>0</v>
+      </c>
+      <c r="T220" s="1"/>
+      <c r="U220" s="1"/>
+      <c r="V220" s="1"/>
+      <c r="W220" s="1"/>
+    </row>
+    <row r="221" spans="1:23">
+      <c r="A221" s="3">
+        <v>219</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F221" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H221" s="13" t="s">
+        <v>905</v>
+      </c>
+      <c r="I221" s="13"/>
+      <c r="J221" s="13"/>
+      <c r="K221" s="4" t="s">
+        <v>906</v>
+      </c>
+      <c r="L221" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M221" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N221" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O221" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P221" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q221" s="4">
+        <v>0</v>
+      </c>
+      <c r="R221" s="4">
+        <v>0</v>
+      </c>
+      <c r="S221" s="4">
+        <v>0</v>
+      </c>
+      <c r="T221" s="1"/>
+      <c r="U221" s="1"/>
+      <c r="V221" s="1"/>
+      <c r="W221" s="1"/>
+    </row>
+    <row r="222" spans="1:23">
+      <c r="A222" s="3">
+        <v>220</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H222" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="I222" s="13"/>
+      <c r="J222" s="13"/>
+      <c r="K222" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="L222" s="4" t="s">
+        <v>909</v>
+      </c>
+      <c r="M222" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="N222" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="O222" s="4" t="s">
+        <v>911</v>
+      </c>
+      <c r="P222" s="4">
+        <v>7.59</v>
+      </c>
+      <c r="Q222" s="4">
+        <v>0</v>
+      </c>
+      <c r="R222" s="4">
+        <v>0</v>
+      </c>
+      <c r="S222" s="4">
+        <v>0</v>
+      </c>
+      <c r="T222" s="1"/>
+      <c r="U222" s="1"/>
+      <c r="V222" s="1"/>
+      <c r="W222" s="1"/>
+    </row>
+    <row r="223" spans="1:23">
+      <c r="A223" s="3">
+        <v>221</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H223" s="13" t="s">
+        <v>912</v>
+      </c>
+      <c r="I223" s="13"/>
+      <c r="J223" s="13"/>
+      <c r="K223" s="4" t="s">
+        <v>913</v>
+      </c>
+      <c r="L223" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M223" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N223" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O223" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P223" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q223" s="4">
+        <v>0</v>
+      </c>
+      <c r="R223" s="4">
+        <v>0</v>
+      </c>
+      <c r="S223" s="4">
+        <v>0</v>
+      </c>
+      <c r="T223" s="1"/>
+      <c r="U223" s="1"/>
+      <c r="V223" s="1"/>
+      <c r="W223" s="1"/>
+    </row>
+    <row r="224" spans="1:23">
+      <c r="A224" s="3">
+        <v>222</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H224" s="13" t="s">
+        <v>914</v>
+      </c>
+      <c r="I224" s="13"/>
+      <c r="J224" s="13"/>
+      <c r="K224" s="4" t="s">
+        <v>915</v>
+      </c>
+      <c r="L224" s="4"/>
+      <c r="M224" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="N224" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="O224" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="P224" s="4">
+        <v>59.1</v>
+      </c>
+      <c r="Q224" s="4">
+        <v>0</v>
+      </c>
+      <c r="R224" s="4">
+        <v>0</v>
+      </c>
+      <c r="S224" s="4">
+        <v>0</v>
+      </c>
+      <c r="T224" s="1"/>
+      <c r="U224" s="1"/>
+      <c r="V224" s="1"/>
+      <c r="W224" s="1"/>
+    </row>
+    <row r="225" spans="1:23">
+      <c r="A225" s="3">
+        <v>223</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E225" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H225" s="13" t="s">
+        <v>916</v>
+      </c>
+      <c r="I225" s="13"/>
+      <c r="J225" s="13"/>
+      <c r="K225" s="4" t="s">
+        <v>917</v>
+      </c>
+      <c r="L225" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M225" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N225" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O225" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P225" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="Q225" s="4">
+        <v>0</v>
+      </c>
+      <c r="R225" s="4">
+        <v>0</v>
+      </c>
+      <c r="S225" s="4">
+        <v>0</v>
+      </c>
+      <c r="T225" s="1"/>
+      <c r="U225" s="1"/>
+      <c r="V225" s="1"/>
+      <c r="W225" s="1"/>
+    </row>
+    <row r="226" spans="1:23">
+      <c r="A226" s="3">
+        <v>224</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E226" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H226" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="I226" s="13"/>
+      <c r="J226" s="13"/>
+      <c r="K226" s="4" t="s">
+        <v>919</v>
+      </c>
+      <c r="L226" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="M226" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="N226" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="O226" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P226" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q226" s="4">
+        <v>0</v>
+      </c>
+      <c r="R226" s="4">
+        <v>0</v>
+      </c>
+      <c r="S226" s="4">
+        <v>0</v>
+      </c>
+      <c r="T226" s="1"/>
+      <c r="U226" s="1"/>
+      <c r="V226" s="1"/>
+      <c r="W226" s="1"/>
+    </row>
+    <row r="227" spans="1:23">
+      <c r="A227" s="3">
+        <v>225</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E227" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H227" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="I227" s="13"/>
+      <c r="J227" s="13"/>
+      <c r="K227" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="L227" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M227" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N227" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O227" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P227" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q227" s="4">
+        <v>0</v>
+      </c>
+      <c r="R227" s="4">
+        <v>0</v>
+      </c>
+      <c r="S227" s="4">
+        <v>0</v>
+      </c>
+      <c r="T227" s="1"/>
+      <c r="U227" s="1"/>
+      <c r="V227" s="1"/>
+      <c r="W227" s="1"/>
+    </row>
+    <row r="228" spans="1:23">
+      <c r="A228" s="3">
+        <v>226</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E228" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H228" s="13" t="s">
+        <v>923</v>
+      </c>
+      <c r="I228" s="13"/>
+      <c r="J228" s="13"/>
+      <c r="K228" s="4" t="s">
+        <v>924</v>
+      </c>
+      <c r="L228" s="4" t="s">
+        <v>828</v>
+      </c>
+      <c r="M228" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="N228" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="O228" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P228" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q228" s="4">
+        <v>0</v>
+      </c>
+      <c r="R228" s="4">
+        <v>0</v>
+      </c>
+      <c r="S228" s="4">
+        <v>0</v>
+      </c>
+      <c r="T228" s="1"/>
+      <c r="U228" s="1"/>
+      <c r="V228" s="1"/>
+      <c r="W228" s="1"/>
+    </row>
+    <row r="229" spans="1:23">
+      <c r="A229" s="3">
+        <v>227</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H229" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="I229" s="13"/>
+      <c r="J229" s="13"/>
+      <c r="K229" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="L229" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M229" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N229" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O229" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P229" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q229" s="4">
+        <v>0</v>
+      </c>
+      <c r="R229" s="4">
+        <v>0</v>
+      </c>
+      <c r="S229" s="4">
+        <v>0</v>
+      </c>
+      <c r="T229" s="1"/>
+      <c r="U229" s="1"/>
+      <c r="V229" s="1"/>
+      <c r="W229" s="1"/>
+    </row>
+    <row r="230" spans="1:23">
+      <c r="A230" s="3">
+        <v>228</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E230" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H230" s="13" t="s">
+        <v>927</v>
+      </c>
+      <c r="I230" s="13"/>
+      <c r="J230" s="13"/>
+      <c r="K230" s="4" t="s">
+        <v>928</v>
+      </c>
+      <c r="L230" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M230" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N230" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="O230" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="P230" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q230" s="4">
+        <v>0</v>
+      </c>
+      <c r="R230" s="4">
+        <v>0</v>
+      </c>
+      <c r="S230" s="4">
+        <v>0</v>
+      </c>
+      <c r="T230" s="1"/>
+      <c r="U230" s="1"/>
+      <c r="V230" s="1"/>
+      <c r="W230" s="1"/>
+    </row>
+    <row r="231" spans="1:23">
+      <c r="A231" s="3">
+        <v>229</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E231" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H231" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="I231" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J231" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K231" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="L231" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="M231" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N231" s="4" t="s">
+        <v>932</v>
+      </c>
+      <c r="O231" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="P231" s="4">
+        <v>36300</v>
+      </c>
+      <c r="Q231" s="4">
+        <v>6793.92</v>
+      </c>
+      <c r="R231" s="4">
+        <v>18.72</v>
+      </c>
+      <c r="S231" s="4">
+        <v>27</v>
+      </c>
+      <c r="T231" s="1"/>
+      <c r="U231" s="1"/>
+      <c r="V231" s="1"/>
+      <c r="W231" s="1"/>
+    </row>
+    <row r="232" spans="1:23">
+      <c r="A232" s="3">
+        <v>230</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E232" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H232" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="I232" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J232" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K232" s="4" t="s">
+        <v>935</v>
+      </c>
+      <c r="L232" s="4" t="s">
+        <v>936</v>
+      </c>
+      <c r="M232" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="N232" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="O232" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="P232" s="4">
+        <v>93.94</v>
+      </c>
+      <c r="Q232" s="4">
+        <v>11.86</v>
+      </c>
+      <c r="R232" s="4">
+        <v>12.62</v>
+      </c>
+      <c r="S232" s="4">
+        <v>90</v>
+      </c>
+      <c r="T232" s="1"/>
+      <c r="U232" s="1"/>
+      <c r="V232" s="1"/>
+      <c r="W232" s="1"/>
+    </row>
+    <row r="233" spans="1:23">
+      <c r="A233" s="3">
+        <v>231</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H233" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="I233" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J233" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K233" s="4" t="s">
+        <v>940</v>
+      </c>
+      <c r="L233" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="M233" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N233" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="O233" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="P233" s="4">
+        <v>93.8</v>
+      </c>
+      <c r="Q233" s="4">
+        <v>0</v>
+      </c>
+      <c r="R233" s="4">
+        <v>0</v>
+      </c>
+      <c r="S233" s="4">
+        <v>70</v>
+      </c>
+      <c r="T233" s="1"/>
+      <c r="U233" s="1"/>
+      <c r="V233" s="1"/>
+      <c r="W233" s="1"/>
+    </row>
+    <row r="234" spans="1:23">
+      <c r="A234" s="3">
+        <v>232</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E234" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H234" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="I234" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J234" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="K234" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="L234" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="M234" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="N234" s="4" t="s">
+        <v>948</v>
+      </c>
+      <c r="O234" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="P234" s="4">
+        <v>49.26</v>
+      </c>
+      <c r="Q234" s="4">
+        <v>0</v>
+      </c>
+      <c r="R234" s="4">
+        <v>0</v>
+      </c>
+      <c r="S234" s="4">
+        <v>0</v>
+      </c>
+      <c r="T234" s="1"/>
+      <c r="U234" s="1"/>
+      <c r="V234" s="1"/>
+      <c r="W234" s="1"/>
+    </row>
+    <row r="235" spans="1:23">
+      <c r="A235" s="3">
+        <v>233</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H235" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="I235" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J235" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K235" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="L235" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="M235" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N235" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="O235" s="4" t="s">
+        <v>953</v>
+      </c>
+      <c r="P235" s="4">
+        <v>23.75</v>
+      </c>
+      <c r="Q235" s="4">
+        <v>0</v>
+      </c>
+      <c r="R235" s="4">
+        <v>0</v>
+      </c>
+      <c r="S235" s="4">
+        <v>40</v>
+      </c>
+      <c r="T235" s="1"/>
+      <c r="U235" s="1"/>
+      <c r="V235" s="1"/>
+      <c r="W235" s="1"/>
+    </row>
+    <row r="236" spans="1:23">
+      <c r="A236" s="3">
+        <v>234</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H236" s="13" t="s">
+        <v>954</v>
+      </c>
+      <c r="I236" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J236" s="13" t="s">
+        <v>955</v>
+      </c>
+      <c r="K236" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="L236" s="4" t="s">
+        <v>957</v>
+      </c>
+      <c r="M236" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N236" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O236" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="P236" s="4">
+        <v>14.48</v>
+      </c>
+      <c r="Q236" s="4">
+        <v>0</v>
+      </c>
+      <c r="R236" s="4">
+        <v>0</v>
+      </c>
+      <c r="S236" s="4">
+        <v>0</v>
+      </c>
+      <c r="T236" s="1"/>
+      <c r="U236" s="1"/>
+      <c r="V236" s="1"/>
+      <c r="W236" s="1"/>
+    </row>
+    <row r="237" spans="1:23">
+      <c r="A237" s="3">
+        <v>235</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H237" s="13" t="s">
+        <v>958</v>
+      </c>
+      <c r="I237" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J237" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K237" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="L237" s="4" t="s">
+        <v>960</v>
+      </c>
+      <c r="M237" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="N237" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="O237" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="P237" s="4">
+        <v>42535</v>
+      </c>
+      <c r="Q237" s="4">
+        <v>8393.5</v>
+      </c>
+      <c r="R237" s="4">
+        <v>19.73</v>
+      </c>
+      <c r="S237" s="4">
+        <v>1</v>
+      </c>
+      <c r="T237" s="1"/>
+      <c r="U237" s="1"/>
+      <c r="V237" s="1"/>
+      <c r="W237" s="1"/>
+    </row>
+    <row r="238" spans="1:23">
+      <c r="A238" s="3">
+        <v>236</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E238" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H238" s="13" t="s">
+        <v>964</v>
+      </c>
+      <c r="I238" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J238" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K238" s="4" t="s">
+        <v>965</v>
+      </c>
+      <c r="L238" s="4" t="s">
+        <v>966</v>
+      </c>
+      <c r="M238" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N238" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="O238" s="4" t="s">
+        <v>503</v>
+      </c>
+      <c r="P238" s="4">
+        <v>26.74</v>
+      </c>
+      <c r="Q238" s="4">
+        <v>3.38</v>
+      </c>
+      <c r="R238" s="4">
+        <v>12.63</v>
+      </c>
+      <c r="S238" s="4">
+        <v>55</v>
+      </c>
+      <c r="T238" s="1"/>
+      <c r="U238" s="1"/>
+      <c r="V238" s="1"/>
+      <c r="W238" s="1"/>
+    </row>
+    <row r="239" spans="1:23">
+      <c r="A239" s="3">
+        <v>237</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E239" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H239" s="13" t="s">
+        <v>968</v>
+      </c>
+      <c r="I239" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J239" s="13" t="s">
+        <v>969</v>
+      </c>
+      <c r="K239" s="4" t="s">
+        <v>970</v>
+      </c>
+      <c r="L239" s="4" t="s">
+        <v>971</v>
+      </c>
+      <c r="M239" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="N239" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="O239" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="P239" s="4">
+        <v>11958.7</v>
+      </c>
+      <c r="Q239" s="4">
+        <v>27.93</v>
+      </c>
+      <c r="R239" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="S239" s="4">
+        <v>11</v>
+      </c>
+      <c r="T239" s="1"/>
+      <c r="U239" s="1"/>
+      <c r="V239" s="1"/>
+      <c r="W239" s="1"/>
+    </row>
+    <row r="240" spans="1:23">
+      <c r="A240" s="3">
+        <v>238</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E240" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H240" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="I240" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J240" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K240" s="4" t="s">
+        <v>976</v>
+      </c>
+      <c r="L240" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="M240" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="N240" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="O240" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="P240" s="4">
+        <v>25.17</v>
+      </c>
+      <c r="Q240" s="4">
+        <v>0</v>
+      </c>
+      <c r="R240" s="4">
+        <v>0</v>
+      </c>
+      <c r="S240" s="4">
+        <v>0</v>
+      </c>
+      <c r="T240" s="1"/>
+      <c r="U240" s="1"/>
+      <c r="V240" s="1"/>
+      <c r="W240" s="1"/>
+    </row>
+    <row r="241" spans="1:23">
+      <c r="A241" s="3">
+        <v>239</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E241" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F241" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H241" s="13" t="s">
+        <v>979</v>
+      </c>
+      <c r="I241" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J241" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K241" s="4" t="s">
+        <v>980</v>
+      </c>
+      <c r="L241" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="M241" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="N241" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O241" s="4" t="s">
+        <v>983</v>
+      </c>
+      <c r="P241" s="4">
+        <v>95.44</v>
+      </c>
+      <c r="Q241" s="4">
+        <v>0</v>
+      </c>
+      <c r="R241" s="4">
+        <v>0</v>
+      </c>
+      <c r="S241" s="4">
+        <v>100</v>
+      </c>
+      <c r="T241" s="1"/>
+      <c r="U241" s="1"/>
+      <c r="V241" s="1"/>
+      <c r="W241" s="1"/>
+    </row>
+    <row r="242" spans="1:23">
+      <c r="A242" s="3">
+        <v>240</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E242" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H242" s="13" t="s">
+        <v>984</v>
+      </c>
+      <c r="I242" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J242" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K242" s="4" t="s">
+        <v>985</v>
+      </c>
+      <c r="L242" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="M242" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N242" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="O242" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="P242" s="4">
+        <v>25.1</v>
+      </c>
+      <c r="Q242" s="4">
+        <v>0</v>
+      </c>
+      <c r="R242" s="4">
+        <v>0</v>
+      </c>
+      <c r="S242" s="4">
+        <v>0</v>
+      </c>
+      <c r="T242" s="1"/>
+      <c r="U242" s="1"/>
+      <c r="V242" s="1"/>
+      <c r="W242" s="1"/>
+    </row>
+    <row r="243" spans="1:23">
+      <c r="A243" s="3">
+        <v>241</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E243" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H243" s="13" t="s">
+        <v>988</v>
+      </c>
+      <c r="I243" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J243" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K243" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="L243" s="4" t="s">
+        <v>990</v>
+      </c>
+      <c r="M243" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="N243" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O243" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="P243" s="4">
+        <v>66.92</v>
+      </c>
+      <c r="Q243" s="4">
+        <v>0</v>
+      </c>
+      <c r="R243" s="4">
+        <v>0</v>
+      </c>
+      <c r="S243" s="4">
+        <v>100</v>
+      </c>
+      <c r="T243" s="1"/>
+      <c r="U243" s="1"/>
+      <c r="V243" s="1"/>
+      <c r="W243" s="1"/>
+    </row>
+    <row r="244" spans="1:23">
+      <c r="A244" s="3">
+        <v>242</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E244" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H244" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="I244" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J244" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K244" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="L244" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="M244" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="N244" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="O244" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="P244" s="4">
+        <v>59.38</v>
+      </c>
+      <c r="Q244" s="4">
+        <v>0</v>
+      </c>
+      <c r="R244" s="4">
+        <v>0</v>
+      </c>
+      <c r="S244" s="4">
+        <v>95</v>
+      </c>
+      <c r="T244" s="1"/>
+      <c r="U244" s="1"/>
+      <c r="V244" s="1"/>
+      <c r="W244" s="1"/>
+    </row>
+    <row r="245" spans="1:23">
+      <c r="A245" s="3">
+        <v>243</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E245" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H245" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="I245" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J245" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K245" s="4" t="s">
+        <v>996</v>
+      </c>
+      <c r="L245" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="M245" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="N245" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="O245" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="P245" s="4">
+        <v>24.15</v>
+      </c>
+      <c r="Q245" s="4">
+        <v>0</v>
+      </c>
+      <c r="R245" s="4">
+        <v>0</v>
+      </c>
+      <c r="S245" s="4">
+        <v>100</v>
+      </c>
+      <c r="T245" s="1"/>
+      <c r="U245" s="1"/>
+      <c r="V245" s="1"/>
+      <c r="W245" s="1"/>
+    </row>
+    <row r="246" spans="1:23">
+      <c r="A246" s="3">
+        <v>244</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H246" s="13" t="s">
+        <v>998</v>
+      </c>
+      <c r="I246" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J246" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K246" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="L246" s="4" t="s">
+        <v>1000</v>
+      </c>
+      <c r="M246" s="4" t="s">
+        <v>883</v>
+      </c>
+      <c r="N246" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="O246" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="P246" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q246" s="4">
+        <v>0</v>
+      </c>
+      <c r="R246" s="4">
+        <v>0</v>
+      </c>
+      <c r="S246" s="4">
+        <v>30</v>
+      </c>
+      <c r="T246" s="1"/>
+      <c r="U246" s="1"/>
+      <c r="V246" s="1"/>
+      <c r="W246" s="1"/>
+    </row>
+    <row r="247" spans="1:23">
+      <c r="A247" s="3">
+        <v>245</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H247" s="13" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I247" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J247" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="K247" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L247" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M247" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N247" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="O247" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="P247" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q247" s="4">
+        <v>0</v>
+      </c>
+      <c r="R247" s="4">
+        <v>0</v>
+      </c>
+      <c r="S247" s="4">
+        <v>0</v>
+      </c>
+      <c r="T247" s="1"/>
+      <c r="U247" s="1"/>
+      <c r="V247" s="1"/>
+      <c r="W247" s="1"/>
+    </row>
+    <row r="248" spans="1:23">
+      <c r="A248" s="3">
+        <v>246</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E248" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H248" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I248" s="13"/>
+      <c r="J248" s="13"/>
+      <c r="K248" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L248" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M248" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="N248" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="O248" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="P248" s="4">
+        <v>2846.6</v>
+      </c>
+      <c r="Q248" s="4">
+        <v>0</v>
+      </c>
+      <c r="R248" s="4">
+        <v>0</v>
+      </c>
+      <c r="S248" s="4">
+        <v>0</v>
+      </c>
+      <c r="T248" s="1"/>
+      <c r="U248" s="1"/>
+      <c r="V248" s="1"/>
+      <c r="W248" s="1"/>
+    </row>
+    <row r="249" spans="1:23">
+      <c r="A249" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B249" s="7"/>
+      <c r="C249" s="7"/>
+      <c r="D249" s="7"/>
+      <c r="E249" s="11"/>
+      <c r="F249" s="7"/>
+      <c r="G249" s="7"/>
+      <c r="H249" s="14"/>
+      <c r="I249" s="14"/>
+      <c r="J249" s="14"/>
+      <c r="K249" s="8"/>
+      <c r="L249" s="8"/>
+      <c r="M249" s="8"/>
+      <c r="N249" s="8"/>
+      <c r="O249" s="8">
+        <v>161387.52</v>
+      </c>
+      <c r="P249" s="8">
+        <v>16601.56</v>
+      </c>
+      <c r="Q249" s="8">
+        <v>10.29</v>
+      </c>
+      <c r="R249" s="8"/>
+      <c r="S249" s="8"/>
+      <c r="T249" s="1"/>
+      <c r="U249" s="1"/>
+      <c r="V249" s="1"/>
+      <c r="W249" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A190:N190"/>
+    <mergeCell ref="A249:N249"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>