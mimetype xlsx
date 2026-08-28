--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,605 +92,1274 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Hura,Jaipur,Jhalda-I,Jhalda-II,Kashipur,Manbazar-I,Neturia,Para,Puncha,Purulia-I,Purulia-II,Raghunathpur-I,Raghunathpur-II,Santuri</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) (PHASE-II)</t>
   </si>
   <si>
     <t>SM/18731</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction of boundary wall at Zone VI H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>1146/PD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>HUSSAIN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>1140/PD</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-IV of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. (2nd Call)(Sl No. 8)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000779/2023-2024</t>
+  </si>
+  <si>
+    <t>1423/PD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 150 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- VII of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (SL-16)</t>
+  </si>
+  <si>
+    <t>ORD/000780/2023-2024</t>
+  </si>
+  <si>
+    <t>1418/PD</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>KOUSHIK CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- VIII of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 6)</t>
+  </si>
+  <si>
+    <t>ORD/000793/2023-2024</t>
+  </si>
+  <si>
+    <t>1429/PD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-IV of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. (2nd Call)(SL-5)</t>
+  </si>
+  <si>
+    <t>ORD/000783/2023-2024</t>
+  </si>
+  <si>
+    <t>1420/PD</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-XII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-9)</t>
+  </si>
+  <si>
+    <t>ORD/000836/2023-2024</t>
+  </si>
+  <si>
+    <t>1425/PD</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SUJIT SAHANA</t>
+  </si>
+  <si>
     <t>Construction and Commissioning of RCC Over Head Reservoirs (Torch type with solid raft) of capacity 300 CUM andstaging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) month at Zone-I of Purulia-2 block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-5)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000835/2023-2024</t>
   </si>
   <si>
     <t>1427/PD</t>
   </si>
   <si>
-    <t>29/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone- I of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 1)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000919/2023-2024</t>
+  </si>
+  <si>
+    <t>1596/PD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>24/12/2026</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Zone- V &amp; VI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL N.3)</t>
+  </si>
+  <si>
+    <t>ORD/000922/2023-2024</t>
+  </si>
+  <si>
+    <t>1595/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTC for the period of thirty six month (36) at Zone-V of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-2)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000916/2023-2024</t>
+  </si>
+  <si>
+    <t>1597/PD</t>
+  </si>
+  <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir ( Torch type with solid raft ) of capacity 500 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone-V Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-9)</t>
   </si>
   <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
     <t>ORD/000896/2023-2024</t>
   </si>
   <si>
     <t>1558/PD</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
-    <t>14/07/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
+    <t>Design, Surveying, Engineering, Supplying, Construction, Erection, Installation, Testing And Commissioning Of Fixed Type Intake Jetty With Pump House, Construction Of Subs Stations; Raw Water Rising Main, Bank Protection, 158 MLD (Minimum) Capacity Water Treatment Plant (WTP) Based On Conventional Technologies Considering Extra 20% Overloading; at Siulibari Mouza of Neturia Block to supply water for 14 nos. Block Including Pumping Machineries On EPC/Turnkey Basis In A Single Package (Package-1) Including 3 (Three) Months Trial Run And Operation &amp; Maintenance For 3 Years For Surface Based W/S Scheme For Northern Sector Under Purulia District.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2023-2024</t>
+  </si>
+  <si>
+    <t>1563/PD</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>02/07/2027</t>
+  </si>
+  <si>
+    <t>GAJA ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012), Laying of Distribution Pipe line &amp; providing Functional Household Tap Connection (FHTC) including other allied works, for Zone- I of Santuri Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. [Part - A, Mouza - Mohanpur]</t>
+  </si>
+  <si>
+    <t>ORD/001345/2023-2024</t>
+  </si>
+  <si>
+    <t>697/PD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Rudra Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001253/2023-2024</t>
+  </si>
+  <si>
+    <t>1700/PD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Maguria mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001257/2023-2024</t>
+  </si>
+  <si>
+    <t>1515/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>SOUVIK MANDAL</t>
+  </si>
+  <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Kalipur mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001261/2023-2024</t>
   </si>
   <si>
     <t>1568/PD</t>
   </si>
   <si>
-    <t>26/10/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>PRADIPTA CHOUDHURY</t>
   </si>
   <si>
+    <t>Laying Distribution Pipe line including providing FHTC and other allied work for Zone-III of Purulia-I block for Kukurgarya mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001332/2023-2024</t>
+  </si>
+  <si>
+    <t>1715/PD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>HIRAK KUMAR SAO</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) with allied works for purulia water supply scheme.(Location:-Block-Purulia -I, Zone-III) for Northern Zone.</t>
+  </si>
+  <si>
+    <t>ORD/001334/2023-2024</t>
+  </si>
+  <si>
+    <t>1717/PD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>M/S RAJ KUMAR KHAN</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Raibandh Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001258/2023-2024</t>
+  </si>
+  <si>
+    <t>1561/PD</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Kotloi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001264/2023-2024</t>
+  </si>
+  <si>
+    <t>1603/PD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Dulmi Mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/001265/2023-2024</t>
+  </si>
+  <si>
+    <t>1604/PD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Simulia mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001262/2023-2024</t>
+  </si>
+  <si>
+    <t>1600/PD</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>KRISHNA CONSTRUCTION AND ORDER SUPPLIER</t>
+  </si>
+  <si>
     <t>Laying Distribution Pipe line including FHTC and other allied work for Zone-III of Purulia-I block for Simulbera mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001330/2023-2024</t>
   </si>
   <si>
     <t>1713/PD</t>
   </si>
   <si>
-    <t>04/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>THE STAR &amp; CO.</t>
   </si>
   <si>
+    <t>Laying Distribution Pipe line including providing FHTC and other allied work for Zone-III of Purulia-I block for Ghagharjuri mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001333/2023-2024</t>
+  </si>
+  <si>
+    <t>1716/PD</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>BALAJI UDDYOG</t>
+  </si>
+  <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -H , Mouza - Nabaghanadi alias Patharbad&amp;Khayerbasia Chak]</t>
   </si>
   <si>
     <t>ORD/001357/2023-2024</t>
   </si>
   <si>
     <t>1727/PD</t>
   </si>
   <si>
     <t>IKBAL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Chakda mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001259/2023-2024</t>
+  </si>
+  <si>
+    <t>1562/PD</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>M DHARA &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme ( Northern Sector )at Purulia-I Block(Zone-VI) For Bhuinadi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001447/2023-2024</t>
+  </si>
+  <si>
+    <t>1763/PD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>MOONLIGHT HOUSE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XVI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001469/2023-2024</t>
+  </si>
+  <si>
+    <t>1782/PD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>PARTHASARATHI SAHABABU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001477/2023-2024</t>
+  </si>
+  <si>
+    <t>1788/PD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including providing FHTC including other allied work allied works for purulia water supply scheme.(Northern Sector ) at Purulia -I Block (Zone-IV) for Hulka Mouza under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001495/2023-2024</t>
+  </si>
+  <si>
+    <t>1794/PD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA MAHAPATRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (part) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001637/2023-2024</t>
+  </si>
+  <si>
+    <t>1826/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001474/2023-2024</t>
+  </si>
+  <si>
+    <t>1786/PD</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1, Zone-VI) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/001481/2023-2024</t>
+  </si>
+  <si>
+    <t>1792/PD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including providing FHTC and other allied work for Zone-III of Purulia-I block for Ketuabera mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001331/2023-2024</t>
+  </si>
+  <si>
+    <t>1714/PD</t>
+  </si>
+  <si>
+    <t>M/S SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -G , Mouza - Talberya (20%)]</t>
+  </si>
+  <si>
+    <t>ORD/001356/2023-2024</t>
+  </si>
+  <si>
+    <t>1726/PD</t>
+  </si>
+  <si>
+    <t>VINCI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Gopalpur, Mahukura]</t>
+  </si>
+  <si>
+    <t>ORD/001448/2023-2024</t>
+  </si>
+  <si>
+    <t>1807/PD</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>S. S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IX of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/001458/2023-2024</t>
+  </si>
+  <si>
+    <t>1775/PD</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>SUJIT CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VIII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 145 mtr.)</t>
   </si>
   <si>
     <t>ORD/001457/2023-2024</t>
   </si>
   <si>
     <t>1774/PD</t>
   </si>
   <si>
-    <t>08/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>06/02/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001462/2023-2024</t>
+  </si>
+  <si>
+    <t>1777/PD</t>
+  </si>
+  <si>
+    <t>BHUTNATH MISHRA</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Shibdi Mouza (Zone-VI) Under Purulia Divn PHE DTE</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001482/2023-2024</t>
+  </si>
+  <si>
+    <t>1793/PD</t>
+  </si>
+  <si>
+    <t>S.PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001465/2023-2024</t>
+  </si>
+  <si>
+    <t>1779/PD</t>
+  </si>
+  <si>
+    <t>12/02/2027</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 205 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001467/2023-2024</t>
+  </si>
+  <si>
+    <t>1781/PD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001470/2023-2024</t>
+  </si>
+  <si>
+    <t>1783/PD</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Dulmi mouza under Purulia Water Supply Scheme ( Northern Sector) Under Purulia Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001251/2023-2024</t>
   </si>
   <si>
     <t>1699/PD</t>
   </si>
   <si>
-    <t>30/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>SUNNY ELECTRIC CO</t>
   </si>
   <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Belguma mouza (Zone-I) Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001256/2023-2024</t>
+  </si>
+  <si>
+    <t>1514/PD</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>SEKH ABBAS</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block for Golbera mouza (Zone-VII) Under Purulia Divn PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001483/2023-2024</t>
+  </si>
+  <si>
+    <t>1795/PD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-V) for Mahalitora mouza Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001692/2023-2024</t>
+  </si>
+  <si>
+    <t>1867/PD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>BHAGABANDAS KUMAR</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-VIII) for Rudra mouza Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001615/2023-2024</t>
+  </si>
+  <si>
+    <t>1827/PD</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>SUSANTA KR DUTTA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-V ) for Northern Zone.</t>
+  </si>
+  <si>
+    <t>ORD/001616/2023-2024</t>
+  </si>
+  <si>
+    <t>1828/PD</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Nadiyara Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001613/2023-2024</t>
+  </si>
+  <si>
+    <t>1825/PD</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone II H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/PD</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone V H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone I H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>1139/PD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone VII H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone III H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/PD</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at Zone I H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/PD</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001471/2023-2024</t>
+  </si>
+  <si>
+    <t>1784/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001473/2023-2024</t>
+  </si>
+  <si>
+    <t>1785/PD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001476/2023-2024</t>
+  </si>
+  <si>
+    <t>1787/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001478/2023-2024</t>
+  </si>
+  <si>
+    <t>1789/PD</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of Collecting line from Kanshabati Riverbed to Harekishtapur Riversite Pump House under Manbazar W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001485/2023-2024</t>
+  </si>
+  <si>
+    <t>1798/PD</t>
+  </si>
+  <si>
+    <t>RAJAT KARMAKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - II of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001450/2023-2024</t>
+  </si>
+  <si>
+    <t>1768/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - III of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 170 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001451/2023-2024</t>
+  </si>
+  <si>
+    <t>1769/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012)with allied works for purulia water supply scheme.(Location:-Block-Purulia-1 , Zone-VII ) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>1791/PD</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>SAHADEV HALDER</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - I of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 145 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001338/2023-2024</t>
+  </si>
+  <si>
+    <t>1721/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - I of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001449/2023-2024</t>
+  </si>
+  <si>
+    <t>1767/PD</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - IV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 125 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001452/2023-2024</t>
+  </si>
+  <si>
+    <t>1770/PD</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - III of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001348/2023-2024</t>
+  </si>
+  <si>
+    <t>1723/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - IV of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 115 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001350/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/PD</t>
+  </si>
+  <si>
+    <t>MOUSUMI BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - II of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 132 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001339/2023-2024</t>
+  </si>
+  <si>
+    <t>1722/PD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewell at Zone - V of Raghunathpur-II Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001352/2023-2024</t>
+  </si>
+  <si>
+    <t>1725/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - V of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001453/2023-2024</t>
+  </si>
+  <si>
+    <t>1771/PD</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VI of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 137 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001454/2023-2024</t>
+  </si>
+  <si>
+    <t>1772/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - VII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 188 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001456/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/PD</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - X of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 160 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001460/2023-2024</t>
+  </si>
+  <si>
+    <t>1776/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XII of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 165 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001463/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/PD</t>
+  </si>
+  <si>
+    <t>M/S KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total length of Boundary Wall 65 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001466/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/PD</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-III of Purulia-I block for Belkundi mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001611/2023-2024</t>
+  </si>
+  <si>
+    <t>1824/PD</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of RCC Over Head reservoir (OHR) capacity 300 cum for Aug. of Dubra Water Supply Scheme (Northern Sector) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001332/2022-2023</t>
+  </si>
+  <si>
+    <t>104/PD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR CHATTERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>1127/PD</t>
   </si>
   <si>
-    <t>17/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Zone VI H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
-[...376 lines deleted...]
-  <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Maguria Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001819/2023-2024</t>
   </si>
   <si>
     <t>51/PD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
+    <t>Design, Surveying, Engineering, Supplying and Construction, Erection, Installation, Testing and Commissioning of 9 Nos of Boosting Station, Pump house , Sub-station Building, Clear Water Raising Main upto 30 Nos of Delivery Point (Existing) &amp; 145 Nos of OHR¿s zone within 14 Nos of block on EPC/ Turnkey Basic in A Single Package (Package II) including 3 (Three) months Trial Run and 3 years Operation &amp; Maintenance for Surface Based W/S scheme; for Northern Sector under Purulia District.</t>
+  </si>
+  <si>
+    <t>ORD/001824/2023-2024</t>
+  </si>
+  <si>
+    <t>74/PD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>09/10/2027</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000466/2023-2024</t>
   </si>
   <si>
     <t>471/PMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>SUNRISE ENGINEERING CORPORATION</t>
   </si>
   <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-XI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/003534/2023-2024</t>
+  </si>
+  <si>
+    <t>358/PD</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000470/2023-2024</t>
   </si>
   <si>
     <t>496/PMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE, HOWRAH</t>
   </si>
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000467/2023-2024</t>
@@ -704,65 +1373,110 @@
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000472/2023-2024</t>
   </si>
   <si>
     <t>498/PMD</t>
   </si>
   <si>
     <t>ELECTRICAL AND MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Purulia I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000476/2023-2024</t>
   </si>
   <si>
     <t>502/PMD</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-IX under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003533/2023-2024</t>
+  </si>
+  <si>
+    <t>357/PD</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC) including other allied work at gap portion of Tiyashi for Zone-IV of Santuri Block under Purulia Pipe water supply scheme (Northern section) under Purulia Dvision PHED te [ Part-A Mouza- Tiyashi, Marbedya, Ghoramurga].</t>
+  </si>
+  <si>
+    <t>ORD/001060/2024-2025</t>
+  </si>
+  <si>
+    <t>2121/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>AMIT PATHAK</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone- I to XVII of Jhalda-I block and Zone- I to IX &amp; XI TO XIV of Jhalda-II Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3,Junior Engineer-4,Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>1472/PD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>08/04/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000663/2024-2025</t>
   </si>
   <si>
     <t>1669/PMD</t>
   </si>
   <si>
-    <t>05/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Jhalda II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000664/2024-2025</t>
   </si>
   <si>
     <t>1670/PMD</t>
   </si>
   <si>
     <t>SEN BROTHERS</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>ORD/000092/2024-2025</t>
@@ -833,122 +1547,161 @@
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Manbazar I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000086/2024-2025</t>
   </si>
   <si>
     <t>1022/PMD</t>
   </si>
   <si>
     <t>SANTU MITRA</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Para Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
   </si>
   <si>
     <t>ORD/000088/2024-2025</t>
   </si>
   <si>
     <t>1024/PMD</t>
   </si>
   <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-XV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/004306/2023-2024</t>
+  </si>
+  <si>
+    <t>503/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>MANTAJ ANSARI</t>
+  </si>
+  <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Joypur Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2024-2025</t>
   </si>
   <si>
     <t>1020/PMD</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>1049/PMD</t>
   </si>
   <si>
-    <t>SAIBAL SARKAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2024-2025</t>
   </si>
   <si>
     <t>945/PMD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>ASHOKE ADHIKARY</t>
   </si>
   <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Maheshnadi Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001053/2024-2025</t>
+  </si>
+  <si>
+    <t>2114/PD</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>Providing Left Out &amp;Parallal distribution pipe line including Functional Household Tap Connection (FHTC) and Distribution main in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) Mouza-Baliagora (J.L. No.- 96), Mouza- Mukundapur (J.L. No.-97), Mouza-Kamukhap (J.L. No.- 98) &amp; Mouza- Amdih(J.L. No.-100) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>1246/PD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>S.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Neturia Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000087/2024-2025</t>
   </si>
   <si>
     <t>1023/PMD</t>
   </si>
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2024-2025</t>
   </si>
   <si>
     <t>941/PMD</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003531/2023-2024</t>
   </si>
   <si>
     <t>356/PD</t>
   </si>
   <si>
-    <t>04/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>CHOUDHURY STONE CRUSHING</t>
   </si>
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000480/2023-2024</t>
   </si>
   <si>
     <t>506/PMD</t>
   </si>
   <si>
     <t>PREMNATH MITRA</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Jhalda I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000462/2023-2024</t>
   </si>
   <si>
     <t>467/PMD</t>
@@ -1106,101 +1859,152 @@
   <si>
     <t>ORD/000478/2023-2024</t>
   </si>
   <si>
     <t>504/PMD</t>
   </si>
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement &amp; Illumination arrangement for OHR sites, at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000479/2023-2024</t>
   </si>
   <si>
     <t>505/PMD</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003521/2023-2024</t>
   </si>
   <si>
     <t>349/PD</t>
   </si>
   <si>
-    <t>SUMIT KUMAR MITRA</t>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-III under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003528/2023-2024</t>
+  </si>
+  <si>
+    <t>354/PD</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>KANJILAL AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II ,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003535/2023-2024</t>
+  </si>
+  <si>
+    <t>359/PD</t>
+  </si>
+  <si>
+    <t>SAZID HOSSEN ANSARI</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000490/2023-2024</t>
   </si>
   <si>
     <t>478/PMD</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
   </si>
   <si>
     <t>ORD/003960/2023-2024</t>
   </si>
   <si>
     <t>502/PD</t>
   </si>
   <si>
-    <t>16/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>15/05/2024</t>
   </si>
   <si>
+    <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum with other allied works at Boosting Station under Sarbari W/S Scheme (Phase-II) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003982/2023-2024</t>
+  </si>
+  <si>
+    <t>528/PD</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-I ,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/003530/2023-2024</t>
+  </si>
+  <si>
+    <t>355/PD</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Puncha,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/004042/2023-2024</t>
+  </si>
+  <si>
+    <t>500/PD</t>
+  </si>
+  <si>
+    <t>SOUMITRA KUMAR DAS</t>
+  </si>
+  <si>
     <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector ) at Purulia-I Block(Zone-VII) For Kalidasdi Mouza under Purulia Division. PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer(HQ)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/003987/2023-2024</t>
   </si>
   <si>
     <t>492/PD</t>
   </si>
   <si>
-    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-II) For Bhalumara Mouza under Purulia Division. PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer,Junior Engineer-4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/004026/2023-2024</t>
   </si>
   <si>
     <t>490/PD</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>RAHIBUDDIN MONDAL</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I ,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte. (Under Northern Sector W/S Scheme)</t>
   </si>
   <si>
     <t>ORD/003956/2023-2024</t>
   </si>
   <si>
     <t>498/PD</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector )at Purulia-I Block(Zone-VII) For Shyamdasdi Alias shyampur Mouza under Purulia Division. PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003988/2023-2024</t>
@@ -1214,1319 +2018,785 @@
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Para Block at PWSS SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2024-2025</t>
   </si>
   <si>
     <t>943/PMD</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Puncha Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000089/2024-2025</t>
   </si>
   <si>
     <t>1025/PMD</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
   </si>
   <si>
+    <t>Laying a dedicated pipe Line for Jaratanr, briddhitanr for the distribution System and repairing work at Gungligora of BORAM Under Purulia W/S scheme (Northern Sector) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001050/2024-2025</t>
+  </si>
+  <si>
+    <t>2111/PD</t>
+  </si>
+  <si>
+    <t>29/03/2026</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Manbazar I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000667/2024-2025</t>
+  </si>
+  <si>
+    <t>1673/PMD</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000670/2024-2025</t>
   </si>
   <si>
     <t>1676/PMD</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000672/2024-2025</t>
   </si>
   <si>
     <t>1678/PPMD</t>
   </si>
   <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Purulia II Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000031/2024-2025</t>
   </si>
   <si>
     <t>944/PMD</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and Providing FHTC including other allied work for Nadiyara mouza ( Zone-V Part-B) Northern Zone at Purulia-I Block under Purulia Water Supply Scheme Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000246/2024-2025</t>
   </si>
   <si>
     <t>1136/PD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
-    <t>17/08/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Purulia I Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000090/2024-2025</t>
   </si>
   <si>
     <t>1048/PMD</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Raghunathpur II Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000093/2024-2025</t>
   </si>
   <si>
     <t>1051/PMD</t>
   </si>
   <si>
-    <t>S. PATHAK &amp; CO.</t>
+    <t>Laying of Balance Pipeline under Command area of Purulia -1 (Northern Sector) under Jal Jeevan Mission Project under Purulia Division, PHE Dte (Bhul Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/001051/2024-2025</t>
+  </si>
+  <si>
+    <t>2112/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Making arrangement for support structure for completion of Jack Pushing work under railway line for laying of distribution pipeline &amp; other allied works at lagda Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001064/2024-2025</t>
+  </si>
+  <si>
+    <t>2125/PD</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Para and Neturia Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000668/2024-2025</t>
   </si>
   <si>
     <t>1674/PMD</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Purulia I and Puncha Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000669/2024-2025</t>
   </si>
   <si>
     <t>1675/PMD</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Raghunathpur I Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000671/2024-2025</t>
   </si>
   <si>
     <t>1677/PMD</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Santuri Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>1679/PMD</t>
   </si>
   <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001147/2024-2025</t>
+  </si>
+  <si>
+    <t>2187/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>JOGMAYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Joypur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000665/2024-2025</t>
   </si>
   <si>
     <t>1671/PMD</t>
   </si>
   <si>
+    <t>Laying Distribution Pipe line and other allied work under Balitora Zone-1 at Balitora under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001069/2024-2025</t>
+  </si>
+  <si>
+    <t>2129/PD</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>Providing Left Out &amp;Parallal distribution pipe line in connection with Jal Jeevan Mission (JJM and) at different habitation of Mouza-Ritudih (JL-62) &amp; Mouza- Joypur (JL-66) under command area of Purulia Water Supply Scheme (Northern Sector) of Joypur Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000241/2024-2025</t>
+  </si>
+  <si>
+    <t>1245/PD</t>
+  </si>
+  <si>
+    <t>M/S. S. CHOUDHURY</t>
+  </si>
+  <si>
     <t>Internal illumination and outdoor lighting arrangement and other allied works for Augmentation of Balitora Water Supply Scheme under Purulia Mechanical Division. PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>1292/PMD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Hura Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000662/2024-2025</t>
   </si>
   <si>
     <t>1668/PMD</t>
   </si>
   <si>
+    <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Hura Block for Surface water based piped water supply scheme, (Northern Sector) Districts Purulia under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>1253/PMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply Delivery &amp; Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000029/2024-2025</t>
   </si>
   <si>
     <t>942/PMD</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Kashipur Block at PWSS for SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR PURULIA DISTRICT (NORTHERN SECTOR) PHASE-II under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000666/2024-2025</t>
   </si>
   <si>
     <t>1672/PMD</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Zone VII H/W (OHR) site of Santuri block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte.</t>
-[...218 lines deleted...]
-    <t>KM ENTERPRISES</t>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub Division-under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003523/2023-2024</t>
+  </si>
+  <si>
+    <t>350/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003957/2023-2024</t>
+  </si>
+  <si>
+    <t>499/PD</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-I,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.(Under Northern Sector W/S Scheme)</t>
+  </si>
+  <si>
+    <t>ORD/003959/2023-2024</t>
+  </si>
+  <si>
+    <t>501/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos New 200 mm dia horizontal tube-well and laying of 100mm dia GI pipe collecting main from RBT to common manifold at river side of Satra Head Works site of Purulia water supply scheme (Northern Sector) under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2024-2025</t>
+  </si>
+  <si>
+    <t>1064/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire, Sinking of 3(Three) nos. tubewell, Laying of 100 mm dia HDPE line from 6 nos. rigbored tube-well to common manifold and construction of P.C.C.Road from existing road at OHR Site of Santuri Block under Purulia Water Supply Scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>1088/PD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003524/2023-2024</t>
+  </si>
+  <si>
+    <t>351/PD</t>
+  </si>
+  <si>
+    <t>JAHANGIR ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003525/2023-2024</t>
+  </si>
+  <si>
+    <t>352/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
+  </si>
+  <si>
+    <t>Road Crossing of Distribution Main by jack pushing at PWD Road &amp; supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -I V OHR site to Panjunia Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) &amp; with all allied works at Kolaboni under Keliyathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000644/2024-2025</t>
+  </si>
+  <si>
+    <t>1655/PD</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>MS GORAIN CONCERN</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 110 mm dia HDPE collecting line from River bed Tube well to common manifold chamber at river bank (Damodar River) at Bhamuria Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001063/2024-2025</t>
+  </si>
+  <si>
+    <t>2124/PD</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track near Mouza-Gangpur for supply of water under Ramchandrapur (Zone-I) Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001058/2024-2025</t>
+  </si>
+  <si>
+    <t>2119/PD</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of different dia HDPE pipe line at Kaduri and Ramjangal of Rangamati Under Purulia W/S scheme (Northern Sector) of Raghunathpur Sub-Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001061/2024-2025</t>
+  </si>
+  <si>
+    <t>2122/PD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>New sinking of 2(Two) nos 200mm dia riverbed tube wells (Horizontal) at river bed of Kansai along with laying of 100 mm dia GI connecting line of Puncha W/S at Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>1376/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>Making arrangement of interconnection at distribution pipeline with newly laid distribution pipeline &amp; installation of sluice valves on pipeline at jiudaru mouza under Kotshila W/S at Purulia Water Supply scheme (Northern Sector) under Purulia Division,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000347/2024-2025</t>
+  </si>
+  <si>
+    <t>1377/PD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>laying balance distribution system of gap portion, mending good damages of road and construction of PCC road (length = 9999 mtr) and other allied works for Zone-II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. [Part-E, Mouza- Ranipur Colliery &amp; Deiliya]</t>
+  </si>
+  <si>
+    <t>ORD/001100/2024-2025</t>
+  </si>
+  <si>
+    <t>2189/PD</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
   </si>
   <si>
     <t>Fencing work with concrete pillars for 15 Nos vested land for Northern &amp; Southern Sector water supply scheme Under Purulia W/S Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>1513/PD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
-    <t>Making arrangement of interconnection at distribution pipeline with newly laid distribution pipeline &amp; installation of sluice valves on pipeline at jiudaru mouza under Kotshila W/S at Purulia Water Supply scheme (Northern Sector) under Purulia Division,PHEDte.</t>
-[...77 lines deleted...]
-    <t>24/08/2024</t>
+    <t>Laying of different dia HDPE pipe line and FHTC at Panchudanga Amtola, Ashram Para of Arrah Under Purulia Water Supply Scheme (Northern Sector) of Raghunathpur Sub-Division Under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001065/2024-2025</t>
+  </si>
+  <si>
+    <t>2126/PD</t>
+  </si>
+  <si>
+    <t>TUMPA GORAIN</t>
+  </si>
+  <si>
+    <t>Day to day carriage of different materials(Like DI Pipes, DI Fittings), from Road side to Departmental Stack Yard Under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001067/2024-2025</t>
+  </si>
+  <si>
+    <t>2127/PD</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of 40 KVA voltage stabilizer for augmentation of Parbeliya High lift water supply scheme under Purulia Mechanical Division ,PHE Dte .in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000467/2024-2025</t>
+  </si>
+  <si>
+    <t>1293/PMD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>AVISHEK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New sinking of 3(Three) nos. 200 mm dia river bed tube well (Horizontal) at Kansabati river (Amrakocha Ghat) along with laying of 100 mm dia G.I. collecting line with all allied works under Manguria-Lalpur under Purulia W/S scheme (Northern Sector) under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001055/2024-2025</t>
+  </si>
+  <si>
+    <t>2116/PD</t>
+  </si>
+  <si>
+    <t>Laying of Loop Pipe Line for distribution System at Jhalda Municipality under command area of Jhalda Rural under Purulia W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001074/2024-2025</t>
+  </si>
+  <si>
+    <t>2168/PD</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>SEKH IRFAN</t>
   </si>
   <si>
     <t>RTOR000037/2024-2025</t>
   </si>
   <si>
     <t>1980/PD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>RTOR000039/2024-2025</t>
   </si>
   <si>
     <t>2253/PD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>RTOR000033/2024-2025</t>
   </si>
   <si>
     <t>1342/PD</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411333713585370XX DT.09-12-2024.</t>
   </si>
   <si>
     <t>BILL/01062/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-535</t>
   </si>
   <si>
-    <t>13/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401322652788750XX DT.16-12-2024.</t>
   </si>
   <si>
     <t>BILL/01078/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-539</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411410689904167XX DT.24-10-2024.</t>
   </si>
   <si>
     <t>BILL/00943/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-520</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052410202411113832563388047XX DT.24-10-2024.</t>
   </si>
   <si>
     <t>BILL/00944/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-521</t>
   </si>
   <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411361535172578XX DT.09-12-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01061/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-536</t>
+  </si>
+  <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051612202401360237000585XX DT.16-12-2024.</t>
   </si>
   <si>
     <t>BILL/01079/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-538</t>
   </si>
   <si>
-    <t>Construction of boundary wall at Zone II H/W (OHR) site of Neturia block and sinking of 1 (one) no. Tubewell under surface Based Piped W/S Scheme Purulia Piped W/S Scheme (Northern Sector) under Raghunathpur Sub Division under Purulia Division PHE Dte</t>
-[...205 lines deleted...]
-  <si>
     <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Satra under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001210/2024-2025</t>
   </si>
   <si>
     <t>109/PD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>AKUL SUTRADHAR</t>
   </si>
   <si>
-    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tube well along with necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Maheshnadi Under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...140 lines deleted...]
-    <t>KAMAKHYA ENTERPRISE</t>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone XIII within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001339/2024-2025</t>
+  </si>
+  <si>
+    <t>488/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
   </si>
   <si>
     <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone VI within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1,Junior Engineer-2</t>
   </si>
   <si>
     <t>ORD/001344/2024-2025</t>
   </si>
   <si>
     <t>493/PD</t>
   </si>
   <si>
-    <t>25/03/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
+    <t>Pushing of 600mm dia MS pre cast pipe and 200 mm dia and 150 mm dia MS water carrier pipe by hydraulic jacking method across PMGSY Road for laying distribution line in connection with Jal Jeevan Mission at 3 (three) different location for Zone-II of Purulia - II block for Mahuda Bazar under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001352/2024-2025</t>
+  </si>
+  <si>
+    <t>RANJIB GHATAK</t>
+  </si>
+  <si>
+    <t>Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000997/2024-2025</t>
+  </si>
+  <si>
+    <t>531/PMD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
     <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector ), Kashipur Block Zone XI &amp; XII within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001331/2024-2025</t>
   </si>
   <si>
     <t>477/PD</t>
   </si>
   <si>
-    <t>23/07/2025</t>
-[...269 lines deleted...]
-    <t>BOSE CONSTRUCTION</t>
+    <t>Continuation Hiring charges of 1(one) no. Car.(Diesel driven) along with driver for use of the Office of the Assistant Engineer(H.Q) for augmentation of different water supply scheme in Raghunathpur Block, under Purulia Mechanical Division P.H.E Dte. w.e.f- 01.10.2025 to 31.03.2026.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2025-2026</t>
+  </si>
+  <si>
+    <t>1419/PMD</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>Construction of Drain&amp; other allied works at OHR Sites of Zone - XIV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>573/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>Laying of HDPE Distribution pipe line (left out portion) and other allied works at Balitora Village under Balitora W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Northern Sector).</t>
+  </si>
+  <si>
+    <t>ORD/001317/2024-2025</t>
+  </si>
+  <si>
+    <t>455/PD</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>MAHARSHI BANERJEE</t>
   </si>
   <si>
     <t>Pushing of 600mm dia MS pipe and 100 mm dia MS water carrier pipe by hydraulic jacking method across rail road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (J.J.M.) at Barbendavilage for Purulia Piped Water Supply Scheme(Northern Sector) under Purulia Sadar Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000008/2025-2026</t>
   </si>
   <si>
     <t>566/PD</t>
   </si>
   <si>
-    <t>07/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>06/07/2025</t>
   </si>
   <si>
-    <t>Construction of Drain&amp; other allied works at OHR Sites of Zone - XIV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>RTOR000042/2024-2025</t>
   </si>
   <si>
     <t>289/PD</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.98</t>
   </si>
   <si>
     <t>BILL/01256/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-559</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.08</t>
   </si>
   <si>
     <t>BILL/01245/2024-2025</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.113</t>
@@ -2624,471 +2894,234 @@
   <si>
     <t>BILL/01259/2024-2025</t>
   </si>
   <si>
     <t>Final Detailed Estimate for Rail Bhoomi Crossing Seva (IR-RBCS) under South Eastern Railway Ranchi Division.</t>
   </si>
   <si>
     <t>BILL/00683/2025-2026</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.91</t>
   </si>
   <si>
     <t>BILL/01252/2024-2025</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.90</t>
   </si>
   <si>
     <t>BILL/01251/2024-2025</t>
   </si>
   <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.100</t>
+  </si>
+  <si>
+    <t>BILL/01126/2024-2025</t>
+  </si>
+  <si>
     <t>Indian Railway Miscellenious Collection payment(Ref. No.-102)</t>
   </si>
   <si>
     <t>BILL/01099/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-540</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
-    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.100</t>
-[...4 lines deleted...]
-  <si>
     <t>Payment of Quotation for New Connection at BPS-9 (NORTHERN SECTOR) under Jhalda-I Block (Application Id: 2005087141) vide memo no. 2005087141/Quot/03/127 dated 07/05/2025 for Demand: 455 KVA.</t>
   </si>
   <si>
     <t>BILL/00139/2025-2026</t>
   </si>
   <si>
+    <t>Quotation for earnest money deposition for bulk power supply for your proposed premises at PURULIA MECHANICAL DIVISION PHE DTE,jl NO 47 FOR AN ULTIMATE CONTRACT DEMAND OF 7800.00 KVA</t>
+  </si>
+  <si>
+    <t>BILL/00785/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-253</t>
+  </si>
+  <si>
     <t>Offer i.r.o Bulk power supply at: Purulia Water Supply Project, Northern Sector , Intake Pumping Station, Purulia, Pin-723142 with ultimate contract demand of 1790 KVA at 33 KV</t>
   </si>
   <si>
     <t>BILL/00433/2025-2026</t>
   </si>
   <si>
-    <t>Quotation for earnest money deposition for bulk power supply for your proposed premises at PURULIA MECHANICAL DIVISION PHE DTE,jl NO 47 FOR AN ULTIMATE CONTRACT DEMAND OF 7800.00 KVA</t>
-[...8 lines deleted...]
-    <t>28/03/2025</t>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.111</t>
+  </si>
+  <si>
+    <t>BILL/01262/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.112</t>
+  </si>
+  <si>
+    <t>BILL/01263/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.89</t>
+  </si>
+  <si>
+    <t>BILL/01244/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-3 (NORTHERN SECTOR) under KASHIPUR Block (Application Id: 2005087194) vide memo no. 2005087194/Quot/03/111 dated 07/05/2025 for Demand: 675 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00138/2025-2026</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.93</t>
   </si>
   <si>
     <t>BILL/01253/2024-2025</t>
   </si>
   <si>
-    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.111</t>
-[...22 lines deleted...]
-  <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.100</t>
   </si>
   <si>
     <t>BILL/01258/2024-2025</t>
   </si>
   <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.84</t>
+  </si>
+  <si>
+    <t>BILL/01250/2024-2025</t>
+  </si>
+  <si>
+    <t>Provisional quotation for shifting of the Begunkodar 11 kv feeder under Jhalda 33/11KV s/s of the premises of PHE Department</t>
+  </si>
+  <si>
+    <t>BILL/00744/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-24-25-168</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.105</t>
+  </si>
+  <si>
+    <t>BILL/01124/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against IOL No.89</t>
+  </si>
+  <si>
+    <t>BILL/01129/2024-2025</t>
+  </si>
+  <si>
     <t>Payment of Quotation for New Connection at BPS-7 (NORTHERN SECTOR) under Purulia-I Block (Application Id: 2005087406) vide memo no. 2005087406/Quot/03/170 dated 16/05/2025 for Demand: 1240 KVA.</t>
   </si>
   <si>
     <t>BILL/00135/2025-2026</t>
   </si>
   <si>
-    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.84</t>
-[...25 lines deleted...]
-  <si>
     <t>Shifting of11 KV PHE &amp; Rampur feeder from the premises of PHE , Dte. , at Lakshmanpur W.S. Project .</t>
   </si>
   <si>
     <t>BILL/00632/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-166</t>
   </si>
   <si>
-    <t>04/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>ASSISTANT ENGINEER &amp; IN CHARGE, RAGHUNATHPUR 132 KV SUB STATION (WBSETCL)</t>
   </si>
   <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.107</t>
   </si>
   <si>
     <t>BILL/01261/2024-2025</t>
   </si>
   <si>
     <t>Payment of Quotation for New Connection at BPS-4 (NORTHERN SECTOR) under HURA Block (Application Id: 2005087250) vide memo no. 2005087250/Quot/03/125 dated 07/05/2025 for Demand: 440 KVA.</t>
   </si>
   <si>
     <t>BILL/00136/2025-2026</t>
   </si>
   <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.9</t>
+  </si>
+  <si>
+    <t>BILL/01246/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.94</t>
+  </si>
+  <si>
+    <t>BILL/01254/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.98</t>
+  </si>
+  <si>
+    <t>BILL/01127/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference IOL No.99</t>
+  </si>
+  <si>
+    <t>BILL/01128/2024-2025</t>
+  </si>
+  <si>
     <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.95</t>
   </si>
   <si>
     <t>BILL/01255/2024-2025</t>
   </si>
   <si>
-    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050912202411361535172578XX DT.09-12-2024.</t>
-[...262 lines deleted...]
-  <si>
     <t>Design, Surveying, Laying, Fitting and jointing of Raw Water Rising Main from Abutment of Intake Access Bridge to WTP of MS Pipe with all Specials and Valves etc. including Road, Canal Crossing and necessary Road Restoration Works, all complete on EPC/ Turnkey Basis in a Single package including 3(Three) Months Trail Run and 3 Years Operation &amp; Maintenance for Surface Water Based Piped Water Supply Scheme for Northern Sector under Purulia District.</t>
   </si>
   <si>
     <t>ORD/000683/2025-2026</t>
   </si>
   <si>
     <t>208/PD</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
-    <t>18/08/2026</t>
+    <t>14/02/2027</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for South Eastern Railway, Adra Division.</t>
+  </si>
+  <si>
+    <t>BILL/00528/2026-2027</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3477,51 +3510,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W249"/>
+  <dimension ref="A1:W251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3620,1432 +3653,1450 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>441.37</v>
+        <v>21.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.67</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>869.94</v>
+        <v>15.52</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.3</v>
+        <v>430.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>100.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>41.68</v>
+        <v>274.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>82.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.93</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>19.32</v>
+        <v>406.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>19.41</v>
+        <v>373.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>140.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>37.69</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>72.3</v>
+        <v>274.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>60.38</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>22.03</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>19846.99</v>
+        <v>441.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>21.51</v>
+        <v>405.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.11</v>
+        <v>22.31</v>
       </c>
       <c r="R11" s="4">
-        <v>51.67</v>
+        <v>5.5</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>274.47</v>
+        <v>1031.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>82.14</v>
+        <v>225.35</v>
       </c>
       <c r="R12" s="4">
-        <v>29.93</v>
+        <v>21.85</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" s="4" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>373.13</v>
+        <v>536.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>140.63</v>
+        <v>51.3</v>
       </c>
       <c r="R13" s="4">
-        <v>37.69</v>
+        <v>9.56</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>274.06</v>
+        <v>869.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>60.38</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>22.03</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>45.44</v>
+        <v>36300</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6793.92</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>18.72</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>72.48</v>
+        <v>93.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.97</v>
+        <v>11.86</v>
       </c>
       <c r="R16" s="4">
-        <v>5.48</v>
+        <v>12.62</v>
       </c>
       <c r="S16" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J17" s="13" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>48</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>96.67</v>
+        <v>59.01</v>
       </c>
       <c r="Q17" s="4">
-        <v>45.04</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>46.59</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>12.16</v>
+        <v>45.44</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J19" s="13" t="s">
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>8.03</v>
+        <v>1.3</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>31.76</v>
+        <v>72.48</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>5.48</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J21" s="13"/>
+      <c r="J21" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>38.95</v>
+        <v>96.67</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>45.04</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>46.59</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="13" t="s">
+      <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>20.95</v>
+        <v>12.16</v>
       </c>
       <c r="Q22" s="4">
-        <v>16.46</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>78.57</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>82.06</v>
+        <v>37.61</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>144</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P24" s="4">
-        <v>29.81</v>
+        <v>8.03</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>152</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P25" s="4">
-        <v>74.45</v>
+        <v>31.76</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
@@ -5053,13801 +5104,13923 @@
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>49</v>
+        <v>157</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P26" s="4">
-        <v>47.7</v>
+        <v>41.68</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>49</v>
+        <v>162</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="P27" s="4">
-        <v>12.23</v>
+        <v>93.8</v>
       </c>
       <c r="Q27" s="4">
-        <v>5.76</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>47.1</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>58</v>
+        <v>124</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="P28" s="4">
-        <v>30.88</v>
+        <v>19.32</v>
       </c>
       <c r="Q28" s="4">
-        <v>18.57</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>60.12</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>59</v>
+        <v>171</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="P29" s="4">
-        <v>23.66</v>
+        <v>38.95</v>
       </c>
       <c r="Q29" s="4">
-        <v>16.73</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>70.71</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P30" s="4">
-        <v>20.81</v>
+        <v>49.26</v>
       </c>
       <c r="Q30" s="4">
-        <v>14.86</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>71.4</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>97</v>
+        <v>182</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>63</v>
+        <v>183</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="P31" s="4">
-        <v>28.09</v>
+        <v>20.67</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="L32" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" s="4" t="s">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>179</v>
+        <v>115</v>
       </c>
       <c r="P32" s="4">
-        <v>19.55</v>
+        <v>20.95</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>16.46</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>78.57</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J33" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="P33" s="4">
-        <v>15.2</v>
+        <v>82.06</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="P34" s="4">
-        <v>24.58</v>
+        <v>29.81</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>146</v>
+        <v>182</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>196</v>
+        <v>38</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="P35" s="4">
-        <v>70.03</v>
+        <v>20.83</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="J36" s="13"/>
+        <v>204</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K36" s="4" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="P36" s="4">
-        <v>148.36</v>
+        <v>74.45</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J37" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K37" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>209</v>
+        <v>45</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P37" s="4">
-        <v>19.89</v>
+        <v>47.7</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J38" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K38" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>215</v>
+        <v>157</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>216</v>
       </c>
       <c r="P38" s="4">
-        <v>474.14</v>
+        <v>12.23</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>47.1</v>
       </c>
       <c r="S38" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>217</v>
       </c>
       <c r="I39" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K39" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="J39" s="13"/>
-      <c r="K39" s="4" t="s">
+      <c r="L39" s="4" t="s">
         <v>219</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N39" s="4" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>221</v>
       </c>
       <c r="P39" s="4">
-        <v>413.21</v>
+        <v>30.88</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>18.57</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>60.12</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>222</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>223</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="P40" s="4">
-        <v>103.28</v>
+        <v>23.75</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>229</v>
+        <v>167</v>
       </c>
       <c r="P41" s="4">
-        <v>206.45</v>
+        <v>19.41</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="J42" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N42" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="K42" s="4" t="s">
-[...8 lines deleted...]
-      <c r="N42" s="4" t="s">
+      <c r="O42" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="O42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>3.32</v>
+        <v>23.66</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>16.73</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>70.71</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J43" s="13" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>238</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>239</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>234</v>
+        <v>182</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>235</v>
+        <v>45</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>240</v>
       </c>
       <c r="P43" s="4">
-        <v>2.77</v>
+        <v>14.48</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>241</v>
       </c>
       <c r="I44" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K44" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="J44" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K44" s="4" t="s">
+      <c r="L44" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N44" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="M44" s="4" t="s">
+      <c r="O44" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="N44" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P44" s="4">
-        <v>22.86</v>
+        <v>20.95</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="M45" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N45" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="O45" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P45" s="4">
-        <v>22.16</v>
+        <v>25.44</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>3.65</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>14.34</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="O46" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="E46" s="10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P46" s="4">
-        <v>53.82</v>
+        <v>20.81</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>14.86</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>71.4</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="L47" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="I47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K47" s="4" t="s">
+      <c r="M47" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N47" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="L47" s="4" t="s">
+      <c r="O47" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="M47" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P47" s="4">
-        <v>41.16</v>
+        <v>72.3</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="K48" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="I48" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K48" s="4" t="s">
+      <c r="L48" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="M48" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N48" s="4" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>264</v>
       </c>
       <c r="P48" s="4">
-        <v>53.82</v>
+        <v>28.09</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>265</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>205</v>
+        <v>105</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>231</v>
+        <v>106</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>266</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>267</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="P49" s="4">
-        <v>12.66</v>
+        <v>19.55</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>269</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>242</v>
+        <v>105</v>
       </c>
       <c r="J50" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K50" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="K50" s="4" t="s">
+      <c r="L50" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="L50" s="4" t="s">
+      <c r="M50" s="4" t="s">
         <v>272</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N50" s="4" t="s">
-        <v>255</v>
+        <v>50</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>236</v>
+        <v>273</v>
       </c>
       <c r="P50" s="4">
-        <v>56.98</v>
+        <v>15.2</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>205</v>
+        <v>105</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>231</v>
+        <v>87</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>221</v>
+        <v>278</v>
       </c>
       <c r="P51" s="4">
-        <v>34.82</v>
+        <v>24.58</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>242</v>
+        <v>105</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>231</v>
+        <v>83</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>245</v>
+        <v>197</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>246</v>
+        <v>282</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>279</v>
+        <v>212</v>
       </c>
       <c r="P52" s="4">
-        <v>47.49</v>
+        <v>70.03</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>242</v>
+        <v>105</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>231</v>
+        <v>83</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>283</v>
+        <v>197</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>284</v>
+        <v>60</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="P53" s="4">
-        <v>39.78</v>
+        <v>53.85</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>270</v>
+        <v>35</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>255</v>
+        <v>32</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>240</v>
+        <v>290</v>
       </c>
       <c r="P54" s="4">
-        <v>6.33</v>
+        <v>15.35</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>15.11</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S54" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>231</v>
+        <v>35</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>283</v>
+        <v>31</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>284</v>
+        <v>32</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="P55" s="4">
-        <v>568.2</v>
+        <v>15.1</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>13.61</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>90.15</v>
       </c>
       <c r="S55" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>296</v>
+        <v>31</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>298</v>
+        <v>39</v>
       </c>
       <c r="P56" s="4">
-        <v>25.14</v>
+        <v>15.52</v>
       </c>
       <c r="Q56" s="4">
-        <v>19.89</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>79.11</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
         <v>299</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="J57" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K57" s="4" t="s">
         <v>300</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>301</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>214</v>
+        <v>31</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>215</v>
+        <v>32</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>302</v>
       </c>
       <c r="P57" s="4">
-        <v>206.89</v>
+        <v>16.72</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>14.99</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>89.64</v>
       </c>
       <c r="S57" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
         <v>303</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="J58" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K58" s="4" t="s">
         <v>304</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>305</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>209</v>
+        <v>32</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>236</v>
+        <v>306</v>
       </c>
       <c r="P58" s="4">
-        <v>59.66</v>
+        <v>18.56</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>18.5</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S58" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J59" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K59" s="4" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>209</v>
+        <v>32</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>240</v>
+        <v>310</v>
       </c>
       <c r="P59" s="4">
-        <v>19.88</v>
+        <v>18.03</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>17.77</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S59" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>134</v>
+        <v>35</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>297</v>
+        <v>231</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="P60" s="4">
-        <v>19.44</v>
+        <v>20.94</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>19.66</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>93.92</v>
       </c>
       <c r="S60" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="J61" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K61" s="4" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>209</v>
+        <v>318</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>264</v>
+        <v>319</v>
       </c>
       <c r="P61" s="4">
-        <v>59.65</v>
+        <v>20.98</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S61" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J62" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K62" s="4" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>209</v>
+        <v>323</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>251</v>
+        <v>78</v>
       </c>
       <c r="P62" s="4">
-        <v>69.62</v>
+        <v>20.98</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>18.24</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>86.96</v>
       </c>
       <c r="S62" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J63" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K63" s="4" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>209</v>
+        <v>327</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>268</v>
+        <v>328</v>
       </c>
       <c r="P63" s="4">
-        <v>9.94</v>
+        <v>21.19</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J64" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K64" s="4" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="P64" s="4">
-        <v>19.89</v>
+        <v>24.44</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>23.1</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>94.48</v>
       </c>
       <c r="S64" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J65" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K65" s="4" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="P65" s="4">
-        <v>413.27</v>
+        <v>21.95</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>15.88</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>72.38</v>
       </c>
       <c r="S65" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>260</v>
+        <v>340</v>
       </c>
       <c r="P66" s="4">
-        <v>51.65</v>
+        <v>21.97</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>21.95</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S66" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J67" s="13"/>
+        <v>105</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K67" s="4" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>215</v>
+        <v>344</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="P67" s="4">
-        <v>309.93</v>
+        <v>70.08</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>34.09</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>48.65</v>
       </c>
       <c r="S67" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J68" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K68" s="4" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>340</v>
+        <v>240</v>
       </c>
       <c r="P68" s="4">
-        <v>49.68</v>
+        <v>19.47</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>16.58</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>85.15</v>
       </c>
       <c r="S68" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J69" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K69" s="4" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>209</v>
+        <v>352</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>344</v>
+        <v>78</v>
       </c>
       <c r="P69" s="4">
-        <v>9.94</v>
+        <v>21.48</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J70" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K70" s="4" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>209</v>
+        <v>231</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="P70" s="4">
-        <v>19.89</v>
+        <v>17.39</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>17.36</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S70" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J71" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K71" s="4" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>209</v>
+        <v>298</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>279</v>
+        <v>148</v>
       </c>
       <c r="P71" s="4">
-        <v>39.78</v>
+        <v>16.47</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J72" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K72" s="4" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>260</v>
+        <v>363</v>
       </c>
       <c r="P72" s="4">
-        <v>39.76</v>
+        <v>16.44</v>
       </c>
       <c r="Q72" s="4">
-        <v>0</v>
+        <v>14.21</v>
       </c>
       <c r="R72" s="4">
-        <v>0</v>
+        <v>86.41</v>
       </c>
       <c r="S72" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="J73" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K73" s="4" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>215</v>
+        <v>367</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>256</v>
+        <v>368</v>
       </c>
       <c r="P73" s="4">
-        <v>257.9</v>
+        <v>18.17</v>
       </c>
       <c r="Q73" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="R73" s="4">
-        <v>0</v>
+        <v>62.2</v>
       </c>
       <c r="S73" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>231</v>
+        <v>35</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>215</v>
+        <v>157</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>236</v>
+        <v>153</v>
       </c>
       <c r="P74" s="4">
-        <v>154.78</v>
+        <v>21.47</v>
       </c>
       <c r="Q74" s="4">
-        <v>0</v>
+        <v>18.37</v>
       </c>
       <c r="R74" s="4">
-        <v>0</v>
+        <v>85.55</v>
       </c>
       <c r="S74" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>134</v>
+        <v>35</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>297</v>
+        <v>231</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="P75" s="4">
-        <v>19.31</v>
+        <v>22.82</v>
       </c>
       <c r="Q75" s="4">
-        <v>7.39</v>
+        <v>18.97</v>
       </c>
       <c r="R75" s="4">
-        <v>38.28</v>
+        <v>83.11</v>
       </c>
       <c r="S75" s="4">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="J76" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K76" s="4" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>209</v>
+        <v>352</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>368</v>
+        <v>78</v>
       </c>
       <c r="P76" s="4">
-        <v>29.84</v>
+        <v>18.68</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-      <c r="J77" s="13"/>
+        <v>379</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K77" s="4" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>372</v>
+        <v>182</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>373</v>
+        <v>231</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="P77" s="4">
-        <v>23.95</v>
+        <v>23.75</v>
       </c>
       <c r="Q77" s="4">
-        <v>0</v>
+        <v>13.52</v>
       </c>
       <c r="R77" s="4">
-        <v>0</v>
+        <v>56.94</v>
       </c>
       <c r="S77" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="J78" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K78" s="4" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>372</v>
+        <v>182</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>373</v>
+        <v>231</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>378</v>
+        <v>148</v>
       </c>
       <c r="P78" s="4">
-        <v>34.47</v>
+        <v>20.96</v>
       </c>
       <c r="Q78" s="4">
-        <v>0</v>
+        <v>16.07</v>
       </c>
       <c r="R78" s="4">
-        <v>0</v>
+        <v>76.67</v>
       </c>
       <c r="S78" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>380</v>
+        <v>35</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>372</v>
+        <v>182</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>383</v>
+        <v>231</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="P79" s="4">
-        <v>23.46</v>
+        <v>21.46</v>
       </c>
       <c r="Q79" s="4">
-        <v>6.14</v>
+        <v>14.38</v>
       </c>
       <c r="R79" s="4">
-        <v>26.18</v>
+        <v>67.01</v>
       </c>
       <c r="S79" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>134</v>
+        <v>35</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>372</v>
+        <v>182</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>373</v>
+        <v>231</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>179</v>
+        <v>393</v>
       </c>
       <c r="P80" s="4">
-        <v>25.08</v>
+        <v>11.43</v>
       </c>
       <c r="Q80" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R80" s="4">
-        <v>0</v>
+        <v>85.15</v>
       </c>
       <c r="S80" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>375</v>
+        <v>105</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>372</v>
+        <v>197</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>373</v>
+        <v>298</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="P81" s="4">
-        <v>33.22</v>
+        <v>86.92</v>
       </c>
       <c r="Q81" s="4">
         <v>0</v>
       </c>
       <c r="R81" s="4">
         <v>0</v>
       </c>
       <c r="S81" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>270</v>
+        <v>144</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>283</v>
+        <v>401</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>284</v>
+        <v>402</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="P82" s="4">
-        <v>723.12</v>
+        <v>99.65</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>50.77</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>50.94</v>
       </c>
       <c r="S82" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>396</v>
-[...6 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="I83" s="13"/>
+      <c r="J83" s="13"/>
       <c r="K83" s="4" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>255</v>
+        <v>31</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="P83" s="4">
-        <v>22.15</v>
+        <v>19846.99</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>400</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="I84" s="13"/>
+      <c r="J84" s="13"/>
       <c r="K84" s="4" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>234</v>
+        <v>411</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>235</v>
+        <v>412</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>285</v>
+        <v>413</v>
       </c>
       <c r="P84" s="4">
-        <v>2.22</v>
+        <v>148.36</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="J85" s="13" t="s">
-        <v>231</v>
+        <v>35</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>234</v>
+        <v>417</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>235</v>
+        <v>418</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>325</v>
+        <v>419</v>
       </c>
       <c r="P85" s="4">
-        <v>1.11</v>
+        <v>42535</v>
       </c>
       <c r="Q85" s="4">
-        <v>0</v>
+        <v>8393.5</v>
       </c>
       <c r="R85" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="S85" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>283</v>
+        <v>425</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>284</v>
+        <v>426</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="P86" s="4">
-        <v>561.07</v>
+        <v>19.89</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-      <c r="J87" s="13"/>
+        <v>428</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J87" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K87" s="4" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="P87" s="4">
-        <v>74.58</v>
+        <v>21.01</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J88" s="13"/>
       <c r="K88" s="4" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>245</v>
+        <v>437</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>246</v>
+        <v>438</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>285</v>
+        <v>439</v>
       </c>
       <c r="P88" s="4">
-        <v>25.32</v>
+        <v>474.14</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>421</v>
+        <v>443</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>245</v>
+        <v>437</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>246</v>
+        <v>438</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="P89" s="4">
-        <v>15.82</v>
+        <v>413.21</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
-        <v>424</v>
+        <v>446</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>425</v>
+        <v>447</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>234</v>
+        <v>437</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>235</v>
+        <v>438</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>344</v>
+        <v>448</v>
       </c>
       <c r="P90" s="4">
-        <v>2.77</v>
+        <v>103.28</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J91" s="13"/>
       <c r="K91" s="4" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>234</v>
+        <v>437</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>235</v>
+        <v>438</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>268</v>
+        <v>452</v>
       </c>
       <c r="P91" s="4">
-        <v>2.77</v>
+        <v>206.45</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>429</v>
+        <v>453</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>231</v>
+        <v>41</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="L92" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="M92" s="4" t="s">
         <v>431</v>
       </c>
-      <c r="M92" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N92" s="4" t="s">
-        <v>235</v>
+        <v>456</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>348</v>
+        <v>375</v>
       </c>
       <c r="P92" s="4">
-        <v>1.11</v>
+        <v>26.74</v>
       </c>
       <c r="Q92" s="4">
-        <v>0</v>
+        <v>3.38</v>
       </c>
       <c r="R92" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="S92" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>231</v>
+        <v>41</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>368</v>
+        <v>461</v>
       </c>
       <c r="P93" s="4">
-        <v>1.66</v>
+        <v>44.28</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>435</v>
+        <v>462</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>231</v>
+        <v>463</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>234</v>
+        <v>466</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>235</v>
+        <v>467</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>240</v>
+        <v>468</v>
       </c>
       <c r="P94" s="4">
-        <v>1.11</v>
+        <v>11958.7</v>
       </c>
       <c r="Q94" s="4">
-        <v>0</v>
+        <v>27.93</v>
       </c>
       <c r="R94" s="4">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="S94" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>438</v>
+        <v>469</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>231</v>
+        <v>470</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>440</v>
+        <v>471</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>441</v>
+        <v>472</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>109</v>
+        <v>460</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>302</v>
+        <v>474</v>
       </c>
       <c r="P95" s="4">
-        <v>7.83</v>
+        <v>3.32</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>443</v>
+        <v>475</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>218</v>
+        <v>422</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>231</v>
+        <v>470</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>444</v>
+        <v>476</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>445</v>
+        <v>477</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>235</v>
+        <v>473</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>251</v>
+        <v>478</v>
       </c>
       <c r="P96" s="4">
-        <v>3.31</v>
+        <v>2.77</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
         <v>0</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>446</v>
+        <v>479</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>205</v>
+        <v>480</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>231</v>
+        <v>470</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>447</v>
+        <v>481</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>448</v>
+        <v>482</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>283</v>
+        <v>483</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>284</v>
+        <v>484</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>449</v>
+        <v>485</v>
       </c>
       <c r="P97" s="4">
-        <v>516.53</v>
+        <v>22.86</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
         <v>0</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>450</v>
+        <v>486</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>205</v>
+        <v>441</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>231</v>
+        <v>470</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>452</v>
+        <v>488</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>234</v>
+        <v>483</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>235</v>
+        <v>484</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>251</v>
+        <v>489</v>
       </c>
       <c r="P98" s="4">
-        <v>3.88</v>
+        <v>22.16</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
         <v>0</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>453</v>
+        <v>490</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>27</v>
+        <v>441</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>455</v>
+        <v>492</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="P99" s="4">
-        <v>16.72</v>
+        <v>53.82</v>
       </c>
       <c r="Q99" s="4">
-        <v>14.99</v>
+        <v>0</v>
       </c>
       <c r="R99" s="4">
-        <v>89.64</v>
+        <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>457</v>
+        <v>495</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>458</v>
+        <v>496</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>459</v>
+        <v>497</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>364</v>
+        <v>498</v>
       </c>
       <c r="P100" s="4">
-        <v>15.1</v>
+        <v>41.16</v>
       </c>
       <c r="Q100" s="4">
-        <v>13.61</v>
+        <v>0</v>
       </c>
       <c r="R100" s="4">
-        <v>90.15</v>
+        <v>0</v>
       </c>
       <c r="S100" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>460</v>
+        <v>499</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>461</v>
+        <v>500</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>462</v>
+        <v>501</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>463</v>
+        <v>502</v>
       </c>
       <c r="P101" s="4">
-        <v>18.56</v>
+        <v>53.82</v>
       </c>
       <c r="Q101" s="4">
-        <v>18.5</v>
+        <v>0</v>
       </c>
       <c r="R101" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S101" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>464</v>
+        <v>503</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>465</v>
+        <v>504</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>466</v>
+        <v>505</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>467</v>
+        <v>506</v>
       </c>
       <c r="P102" s="4">
-        <v>15.35</v>
+        <v>12.66</v>
       </c>
       <c r="Q102" s="4">
-        <v>15.11</v>
+        <v>0</v>
       </c>
       <c r="R102" s="4">
-        <v>98.46</v>
+        <v>0</v>
       </c>
       <c r="S102" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>468</v>
+        <v>507</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>78</v>
+        <v>508</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>469</v>
+        <v>509</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>470</v>
+        <v>510</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>49</v>
+        <v>493</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>128</v>
+        <v>474</v>
       </c>
       <c r="P103" s="4">
-        <v>21.47</v>
+        <v>56.98</v>
       </c>
       <c r="Q103" s="4">
-        <v>18.37</v>
+        <v>0</v>
       </c>
       <c r="R103" s="4">
-        <v>85.55</v>
+        <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>471</v>
+        <v>511</v>
       </c>
       <c r="I104" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>472</v>
+        <v>512</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>473</v>
+        <v>513</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>48</v>
+        <v>514</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>49</v>
+        <v>515</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>474</v>
+        <v>516</v>
       </c>
       <c r="P104" s="4">
-        <v>19.47</v>
+        <v>25.17</v>
       </c>
       <c r="Q104" s="4">
-        <v>16.58</v>
+        <v>0</v>
       </c>
       <c r="R104" s="4">
-        <v>85.15</v>
+        <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>475</v>
+        <v>517</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>476</v>
+        <v>518</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>477</v>
+        <v>519</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>49</v>
+        <v>493</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>478</v>
+        <v>444</v>
       </c>
       <c r="P105" s="4">
-        <v>16.44</v>
+        <v>34.82</v>
       </c>
       <c r="Q105" s="4">
-        <v>14.21</v>
+        <v>0</v>
       </c>
       <c r="R105" s="4">
-        <v>86.41</v>
+        <v>0</v>
       </c>
       <c r="S105" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>479</v>
+        <v>520</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>480</v>
+        <v>521</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>481</v>
+        <v>522</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>58</v>
+        <v>483</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>59</v>
+        <v>484</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>482</v>
+        <v>368</v>
       </c>
       <c r="P106" s="4">
-        <v>21.95</v>
+        <v>47.49</v>
       </c>
       <c r="Q106" s="4">
-        <v>15.88</v>
+        <v>0</v>
       </c>
       <c r="R106" s="4">
-        <v>72.38</v>
+        <v>0</v>
       </c>
       <c r="S106" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>483</v>
+        <v>523</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>101</v>
+        <v>470</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>484</v>
+        <v>524</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>58</v>
+        <v>526</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>486</v>
+        <v>527</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>487</v>
+        <v>528</v>
       </c>
       <c r="P107" s="4">
-        <v>21.48</v>
+        <v>39.78</v>
       </c>
       <c r="Q107" s="4">
         <v>0</v>
       </c>
       <c r="R107" s="4">
         <v>0</v>
       </c>
       <c r="S107" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>488</v>
+        <v>529</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J108" s="13"/>
+      <c r="J108" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K108" s="4" t="s">
-        <v>489</v>
+        <v>530</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>490</v>
+        <v>531</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>58</v>
+        <v>460</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>59</v>
+        <v>532</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>491</v>
+        <v>403</v>
       </c>
       <c r="P108" s="4">
-        <v>21.97</v>
+        <v>19.19</v>
       </c>
       <c r="Q108" s="4">
-        <v>21.95</v>
+        <v>0</v>
       </c>
       <c r="R108" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S108" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>492</v>
+        <v>533</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>493</v>
+        <v>534</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>494</v>
+        <v>535</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>58</v>
+        <v>536</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>59</v>
+        <v>192</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>495</v>
+        <v>537</v>
       </c>
       <c r="P109" s="4">
-        <v>21.46</v>
+        <v>95.44</v>
       </c>
       <c r="Q109" s="4">
-        <v>14.38</v>
+        <v>0</v>
       </c>
       <c r="R109" s="4">
-        <v>67.01</v>
+        <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>496</v>
+        <v>538</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>78</v>
+        <v>508</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>497</v>
+        <v>539</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>498</v>
+        <v>540</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>59</v>
+        <v>493</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="P110" s="4">
-        <v>20.94</v>
+        <v>6.33</v>
       </c>
       <c r="Q110" s="4">
-        <v>19.66</v>
+        <v>0</v>
       </c>
       <c r="R110" s="4">
-        <v>93.92</v>
+        <v>0</v>
       </c>
       <c r="S110" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>27</v>
+        <v>441</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>501</v>
+        <v>542</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>58</v>
+        <v>526</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>59</v>
+        <v>527</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>503</v>
+        <v>544</v>
       </c>
       <c r="P111" s="4">
-        <v>22.82</v>
+        <v>568.2</v>
       </c>
       <c r="Q111" s="4">
-        <v>18.97</v>
+        <v>0</v>
       </c>
       <c r="R111" s="4">
-        <v>83.11</v>
+        <v>0</v>
       </c>
       <c r="S111" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>504</v>
+        <v>545</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>505</v>
+        <v>546</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>506</v>
+        <v>547</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>58</v>
+        <v>431</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>59</v>
+        <v>548</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>415</v>
+        <v>549</v>
       </c>
       <c r="P112" s="4">
-        <v>23.75</v>
+        <v>25.14</v>
       </c>
       <c r="Q112" s="4">
-        <v>13.52</v>
+        <v>19.89</v>
       </c>
       <c r="R112" s="4">
-        <v>56.94</v>
+        <v>79.11</v>
       </c>
       <c r="S112" s="4">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>507</v>
+        <v>550</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="J113" s="13"/>
       <c r="K113" s="4" t="s">
-        <v>508</v>
+        <v>551</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>509</v>
+        <v>552</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>58</v>
+        <v>437</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>59</v>
+        <v>438</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>510</v>
+        <v>553</v>
       </c>
       <c r="P113" s="4">
-        <v>17.39</v>
+        <v>206.89</v>
       </c>
       <c r="Q113" s="4">
-        <v>17.36</v>
+        <v>0</v>
       </c>
       <c r="R113" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S113" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>511</v>
+        <v>554</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="J114" s="13"/>
       <c r="K114" s="4" t="s">
-        <v>512</v>
+        <v>555</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>513</v>
+        <v>556</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>58</v>
+        <v>425</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>59</v>
+        <v>426</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>122</v>
+        <v>474</v>
       </c>
       <c r="P114" s="4">
-        <v>20.96</v>
+        <v>59.66</v>
       </c>
       <c r="Q114" s="4">
-        <v>16.07</v>
+        <v>0</v>
       </c>
       <c r="R114" s="4">
-        <v>76.67</v>
+        <v>0</v>
       </c>
       <c r="S114" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>514</v>
+        <v>557</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J115" s="13"/>
       <c r="K115" s="4" t="s">
-        <v>515</v>
+        <v>558</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>516</v>
+        <v>559</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>58</v>
+        <v>425</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>59</v>
+        <v>426</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>517</v>
+        <v>478</v>
       </c>
       <c r="P115" s="4">
-        <v>11.43</v>
+        <v>19.88</v>
       </c>
       <c r="Q115" s="4">
-        <v>9.73</v>
+        <v>0</v>
       </c>
       <c r="R115" s="4">
-        <v>85.15</v>
+        <v>0</v>
       </c>
       <c r="S115" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>518</v>
+        <v>560</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>519</v>
+        <v>561</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>520</v>
+        <v>562</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>58</v>
+        <v>431</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>59</v>
+        <v>548</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>521</v>
+        <v>563</v>
       </c>
       <c r="P116" s="4">
-        <v>24.44</v>
+        <v>19.44</v>
       </c>
       <c r="Q116" s="4">
-        <v>23.1</v>
+        <v>0</v>
       </c>
       <c r="R116" s="4">
-        <v>94.48</v>
+        <v>0</v>
       </c>
       <c r="S116" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>522</v>
+        <v>564</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="J117" s="13"/>
       <c r="K117" s="4" t="s">
-        <v>523</v>
+        <v>565</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>524</v>
+        <v>566</v>
       </c>
       <c r="M117" s="4" t="s">
-        <v>58</v>
+        <v>425</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>525</v>
+        <v>426</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>526</v>
+        <v>502</v>
       </c>
       <c r="P117" s="4">
-        <v>20.98</v>
+        <v>59.65</v>
       </c>
       <c r="Q117" s="4">
-        <v>5.55</v>
+        <v>0</v>
       </c>
       <c r="R117" s="4">
-        <v>26.47</v>
+        <v>0</v>
       </c>
       <c r="S117" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>527</v>
+        <v>567</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J118" s="13"/>
       <c r="K118" s="4" t="s">
-        <v>528</v>
+        <v>568</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>529</v>
+        <v>569</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>530</v>
+        <v>425</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>531</v>
+        <v>426</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>115</v>
+        <v>489</v>
       </c>
       <c r="P118" s="4">
-        <v>5.9</v>
+        <v>69.62</v>
       </c>
       <c r="Q118" s="4">
-        <v>5.86</v>
+        <v>0</v>
       </c>
       <c r="R118" s="4">
-        <v>99.33</v>
+        <v>0</v>
       </c>
       <c r="S118" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>532</v>
+        <v>570</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="J119" s="13"/>
       <c r="K119" s="4" t="s">
-        <v>533</v>
+        <v>571</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>534</v>
+        <v>572</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>535</v>
+        <v>425</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>536</v>
+        <v>426</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>537</v>
+        <v>506</v>
       </c>
       <c r="P119" s="4">
-        <v>12.21</v>
+        <v>9.94</v>
       </c>
       <c r="Q119" s="4">
-        <v>11.85</v>
+        <v>0</v>
       </c>
       <c r="R119" s="4">
-        <v>97.05</v>
+        <v>0</v>
       </c>
       <c r="S119" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>538</v>
+        <v>573</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="J120" s="13"/>
       <c r="K120" s="4" t="s">
-        <v>539</v>
+        <v>574</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>540</v>
+        <v>575</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>296</v>
+        <v>425</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>297</v>
+        <v>426</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>541</v>
+        <v>576</v>
       </c>
       <c r="P120" s="4">
-        <v>19.45</v>
+        <v>19.89</v>
       </c>
       <c r="Q120" s="4">
-        <v>18.94</v>
+        <v>0</v>
       </c>
       <c r="R120" s="4">
-        <v>97.4</v>
+        <v>0</v>
       </c>
       <c r="S120" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>542</v>
+        <v>577</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J121" s="13"/>
       <c r="K121" s="4" t="s">
-        <v>543</v>
+        <v>578</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>296</v>
+        <v>437</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>297</v>
+        <v>438</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>188</v>
+        <v>580</v>
       </c>
       <c r="P121" s="4">
-        <v>22.86</v>
+        <v>413.27</v>
       </c>
       <c r="Q121" s="4">
-        <v>17.62</v>
+        <v>0</v>
       </c>
       <c r="R121" s="4">
-        <v>77.07</v>
+        <v>0</v>
       </c>
       <c r="S121" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="J122" s="13"/>
       <c r="K122" s="4" t="s">
-        <v>546</v>
+        <v>582</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>547</v>
+        <v>583</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>372</v>
+        <v>437</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>373</v>
+        <v>438</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>548</v>
+        <v>498</v>
       </c>
       <c r="P122" s="4">
-        <v>20.41</v>
+        <v>51.65</v>
       </c>
       <c r="Q122" s="4">
-        <v>5.08</v>
+        <v>0</v>
       </c>
       <c r="R122" s="4">
-        <v>24.89</v>
+        <v>0</v>
       </c>
       <c r="S122" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>549</v>
+        <v>584</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>480</v>
+      </c>
+      <c r="J123" s="13"/>
       <c r="K123" s="4" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>552</v>
+        <v>437</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>553</v>
+        <v>438</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
       <c r="P123" s="4">
-        <v>32.54</v>
+        <v>309.93</v>
       </c>
       <c r="Q123" s="4">
-        <v>17.96</v>
+        <v>0</v>
       </c>
       <c r="R123" s="4">
-        <v>55.19</v>
+        <v>0</v>
       </c>
       <c r="S123" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J124" s="13"/>
       <c r="K124" s="4" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>557</v>
+        <v>590</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>535</v>
+        <v>425</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>558</v>
+        <v>426</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>98</v>
+        <v>591</v>
       </c>
       <c r="P124" s="4">
-        <v>7.56</v>
+        <v>49.68</v>
       </c>
       <c r="Q124" s="4">
-        <v>6.43</v>
+        <v>0</v>
       </c>
       <c r="R124" s="4">
-        <v>85.08</v>
+        <v>0</v>
       </c>
       <c r="S124" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I125" s="13"/>
+        <v>592</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>480</v>
+      </c>
       <c r="J125" s="13"/>
       <c r="K125" s="4" t="s">
-        <v>559</v>
+        <v>593</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>560</v>
+        <v>594</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>561</v>
+        <v>425</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>561</v>
+        <v>426</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>70</v>
+        <v>595</v>
       </c>
       <c r="P125" s="4">
-        <v>9544.07</v>
+        <v>9.94</v>
       </c>
       <c r="Q125" s="4">
         <v>0</v>
       </c>
       <c r="R125" s="4">
         <v>0</v>
       </c>
       <c r="S125" s="4">
         <v>0</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I126" s="13"/>
+        <v>596</v>
+      </c>
+      <c r="I126" s="13" t="s">
+        <v>480</v>
+      </c>
       <c r="J126" s="13"/>
       <c r="K126" s="4" t="s">
-        <v>562</v>
+        <v>597</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>563</v>
+        <v>598</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>564</v>
+        <v>425</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>564</v>
+        <v>426</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>70</v>
+        <v>599</v>
       </c>
       <c r="P126" s="4">
-        <v>8838.63</v>
+        <v>19.89</v>
       </c>
       <c r="Q126" s="4">
         <v>0</v>
       </c>
       <c r="R126" s="4">
         <v>0</v>
       </c>
       <c r="S126" s="4">
         <v>0</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I127" s="13"/>
+        <v>600</v>
+      </c>
+      <c r="I127" s="13" t="s">
+        <v>480</v>
+      </c>
       <c r="J127" s="13"/>
       <c r="K127" s="4" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>567</v>
+        <v>425</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>567</v>
+        <v>426</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>70</v>
+        <v>368</v>
       </c>
       <c r="P127" s="4">
-        <v>1191.18</v>
+        <v>39.78</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
         <v>0</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="I128" s="13"/>
+        <v>603</v>
+      </c>
+      <c r="I128" s="13" t="s">
+        <v>422</v>
+      </c>
       <c r="J128" s="13"/>
       <c r="K128" s="4" t="s">
-        <v>569</v>
+        <v>604</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>570</v>
+        <v>605</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>571</v>
+        <v>425</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>571</v>
+        <v>426</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>572</v>
+        <v>498</v>
       </c>
       <c r="P128" s="4">
-        <v>1.06</v>
+        <v>39.76</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
         <v>0</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="I129" s="13"/>
+        <v>606</v>
+      </c>
+      <c r="I129" s="13" t="s">
+        <v>480</v>
+      </c>
       <c r="J129" s="13"/>
       <c r="K129" s="4" t="s">
-        <v>574</v>
+        <v>607</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>575</v>
+        <v>608</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>564</v>
+        <v>437</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>564</v>
+        <v>438</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>572</v>
+        <v>494</v>
       </c>
       <c r="P129" s="4">
-        <v>1.06</v>
+        <v>257.9</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
         <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-      <c r="J130" s="13"/>
+        <v>609</v>
+      </c>
+      <c r="I130" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="J130" s="13" t="s">
+        <v>470</v>
+      </c>
       <c r="K130" s="4" t="s">
-        <v>577</v>
+        <v>610</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>578</v>
+        <v>611</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>572</v>
+        <v>474</v>
       </c>
       <c r="P130" s="4">
-        <v>5.93</v>
+        <v>154.78</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
         <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-      <c r="J131" s="13"/>
+        <v>612</v>
+      </c>
+      <c r="I131" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J131" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K131" s="4" t="s">
-        <v>580</v>
+        <v>613</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>581</v>
+        <v>614</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>442</v>
+        <v>548</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>572</v>
+        <v>294</v>
       </c>
       <c r="P131" s="4">
-        <v>5.04</v>
+        <v>19.31</v>
       </c>
       <c r="Q131" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="R131" s="4">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="S131" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-      <c r="J132" s="13"/>
+        <v>615</v>
+      </c>
+      <c r="I132" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J132" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K132" s="4" t="s">
-        <v>583</v>
+        <v>616</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>584</v>
+        <v>617</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>564</v>
+        <v>431</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>564</v>
+        <v>618</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>572</v>
+        <v>619</v>
       </c>
       <c r="P132" s="4">
-        <v>1.06</v>
+        <v>29.22</v>
       </c>
       <c r="Q132" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R132" s="4">
-        <v>0</v>
+        <v>7.2</v>
       </c>
       <c r="S132" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>585</v>
+        <v>620</v>
       </c>
       <c r="I133" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J133" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="K133" s="4" t="s">
-        <v>586</v>
+        <v>621</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>587</v>
+        <v>622</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>69</v>
+        <v>431</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>588</v>
+        <v>548</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>589</v>
+        <v>623</v>
       </c>
       <c r="P133" s="4">
-        <v>15.52</v>
+        <v>25.1</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>590</v>
+        <v>624</v>
       </c>
       <c r="I134" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="J134" s="13"/>
       <c r="K134" s="4" t="s">
-        <v>591</v>
+        <v>625</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>592</v>
+        <v>626</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>30</v>
+        <v>425</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>81</v>
+        <v>426</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>593</v>
+        <v>627</v>
       </c>
       <c r="P134" s="4">
-        <v>430.24</v>
+        <v>29.84</v>
       </c>
       <c r="Q134" s="4">
-        <v>100.02</v>
+        <v>0</v>
       </c>
       <c r="R134" s="4">
-        <v>23.25</v>
+        <v>0</v>
       </c>
       <c r="S134" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>594</v>
-[...6 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="I135" s="13"/>
+      <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
-        <v>595</v>
+        <v>629</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>596</v>
+        <v>630</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>30</v>
+        <v>514</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>597</v>
+        <v>631</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>598</v>
+        <v>294</v>
       </c>
       <c r="P135" s="4">
-        <v>406.17</v>
+        <v>23.95</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>599</v>
+        <v>632</v>
       </c>
       <c r="I136" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J136" s="13" t="s">
-        <v>600</v>
+        <v>87</v>
       </c>
       <c r="K136" s="4" t="s">
-        <v>601</v>
+        <v>633</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>602</v>
+        <v>634</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>126</v>
+        <v>514</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>603</v>
+        <v>635</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>487</v>
+        <v>461</v>
       </c>
       <c r="P136" s="4">
-        <v>405.49</v>
+        <v>18.35</v>
       </c>
       <c r="Q136" s="4">
-        <v>22.31</v>
+        <v>0</v>
       </c>
       <c r="R136" s="4">
-        <v>5.5</v>
+        <v>0</v>
       </c>
       <c r="S136" s="4">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>604</v>
+        <v>636</v>
       </c>
       <c r="I137" s="13" t="s">
-        <v>27</v>
+        <v>637</v>
       </c>
       <c r="J137" s="13" t="s">
-        <v>600</v>
+        <v>41</v>
       </c>
       <c r="K137" s="4" t="s">
-        <v>605</v>
+        <v>638</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>606</v>
+        <v>639</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>126</v>
+        <v>431</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>603</v>
+        <v>640</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>487</v>
+        <v>319</v>
       </c>
       <c r="P137" s="4">
-        <v>1031.22</v>
+        <v>21.04</v>
       </c>
       <c r="Q137" s="4">
-        <v>225.35</v>
+        <v>0</v>
       </c>
       <c r="R137" s="4">
-        <v>21.85</v>
+        <v>0</v>
       </c>
       <c r="S137" s="4">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>607</v>
+        <v>641</v>
       </c>
       <c r="I138" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J138" s="13" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>608</v>
+        <v>642</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>126</v>
+        <v>514</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>603</v>
+        <v>640</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>487</v>
+        <v>644</v>
       </c>
       <c r="P138" s="4">
-        <v>536.56</v>
+        <v>28.26</v>
       </c>
       <c r="Q138" s="4">
-        <v>51.3</v>
+        <v>0</v>
       </c>
       <c r="R138" s="4">
-        <v>9.56</v>
+        <v>0</v>
       </c>
       <c r="S138" s="4">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>610</v>
+        <v>645</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>27</v>
+        <v>637</v>
       </c>
       <c r="J139" s="13" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="K139" s="4" t="s">
-        <v>611</v>
+        <v>646</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>612</v>
+        <v>647</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>63</v>
+        <v>514</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>597</v>
+        <v>50</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>613</v>
+        <v>286</v>
       </c>
       <c r="P139" s="4">
-        <v>59.01</v>
+        <v>34.47</v>
       </c>
       <c r="Q139" s="4">
         <v>0</v>
       </c>
       <c r="R139" s="4">
         <v>0</v>
       </c>
       <c r="S139" s="4">
         <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>614</v>
+        <v>648</v>
       </c>
       <c r="I140" s="13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="J140" s="13" t="s">
-        <v>380</v>
+        <v>137</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>615</v>
+        <v>649</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>616</v>
+        <v>650</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>120</v>
+        <v>514</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>617</v>
+        <v>651</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>554</v>
+        <v>652</v>
       </c>
       <c r="P140" s="4">
-        <v>37.61</v>
+        <v>23.46</v>
       </c>
       <c r="Q140" s="4">
-        <v>0</v>
+        <v>6.14</v>
       </c>
       <c r="R140" s="4">
-        <v>0</v>
+        <v>26.18</v>
       </c>
       <c r="S140" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>618</v>
+        <v>653</v>
       </c>
       <c r="I141" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J141" s="13" t="s">
-        <v>134</v>
+        <v>237</v>
       </c>
       <c r="K141" s="4" t="s">
-        <v>619</v>
+        <v>654</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>620</v>
+        <v>655</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>58</v>
+        <v>514</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>621</v>
+        <v>60</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>622</v>
+        <v>264</v>
       </c>
       <c r="P141" s="4">
-        <v>20.67</v>
+        <v>25.08</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>623</v>
+        <v>656</v>
       </c>
       <c r="I142" s="13" t="s">
-        <v>27</v>
+        <v>637</v>
       </c>
       <c r="J142" s="13" t="s">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="K142" s="4" t="s">
-        <v>624</v>
+        <v>657</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>625</v>
+        <v>658</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>58</v>
+        <v>514</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>588</v>
+        <v>631</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>175</v>
+        <v>659</v>
       </c>
       <c r="P142" s="4">
-        <v>20.83</v>
+        <v>33.22</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>626</v>
+        <v>660</v>
       </c>
       <c r="I143" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J143" s="13" t="s">
-        <v>134</v>
+        <v>508</v>
       </c>
       <c r="K143" s="4" t="s">
-        <v>627</v>
+        <v>661</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>628</v>
+        <v>662</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>58</v>
+        <v>526</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>629</v>
+        <v>527</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>630</v>
+        <v>663</v>
       </c>
       <c r="P143" s="4">
-        <v>21.19</v>
+        <v>723.12</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>631</v>
+        <v>664</v>
       </c>
       <c r="I144" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J144" s="13" t="s">
-        <v>101</v>
+        <v>470</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>632</v>
+        <v>665</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>633</v>
+        <v>666</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>634</v>
+        <v>493</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>635</v>
+        <v>667</v>
       </c>
       <c r="P144" s="4">
-        <v>20.95</v>
+        <v>22.15</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>636</v>
+        <v>668</v>
       </c>
       <c r="I145" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J145" s="13" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>637</v>
+        <v>669</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>638</v>
+        <v>670</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>58</v>
+        <v>460</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>639</v>
+        <v>671</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>640</v>
+        <v>672</v>
       </c>
       <c r="P145" s="4">
-        <v>25.44</v>
+        <v>11.94</v>
       </c>
       <c r="Q145" s="4">
-        <v>3.65</v>
+        <v>0</v>
       </c>
       <c r="R145" s="4">
-        <v>14.34</v>
+        <v>0</v>
       </c>
       <c r="S145" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>641</v>
+        <v>673</v>
       </c>
       <c r="I146" s="13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="J146" s="13"/>
+        <v>422</v>
+      </c>
+      <c r="J146" s="13" t="s">
+        <v>470</v>
+      </c>
       <c r="K146" s="4" t="s">
-        <v>642</v>
+        <v>674</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>643</v>
+        <v>675</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>146</v>
+        <v>460</v>
       </c>
       <c r="N146" s="4" t="s">
-        <v>644</v>
+        <v>473</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>378</v>
+        <v>676</v>
       </c>
       <c r="P146" s="4">
-        <v>53.85</v>
+        <v>1.11</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>645</v>
+        <v>677</v>
       </c>
       <c r="I147" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J147" s="13" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>646</v>
+        <v>678</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>647</v>
+        <v>679</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>296</v>
+        <v>460</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>648</v>
+        <v>473</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>649</v>
+        <v>528</v>
       </c>
       <c r="P147" s="4">
-        <v>21.01</v>
+        <v>2.22</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
         <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>650</v>
+        <v>680</v>
       </c>
       <c r="I148" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J148" s="13" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="K148" s="4" t="s">
-        <v>651</v>
+        <v>681</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>652</v>
+        <v>682</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>588</v>
+        <v>473</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>653</v>
+        <v>576</v>
       </c>
       <c r="P148" s="4">
-        <v>44.28</v>
+        <v>1.11</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
         <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>654</v>
+        <v>683</v>
       </c>
       <c r="I149" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J149" s="13" t="s">
-        <v>117</v>
+        <v>470</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>655</v>
+        <v>684</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>656</v>
+        <v>685</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>657</v>
+        <v>526</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>658</v>
+        <v>527</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>659</v>
+        <v>686</v>
       </c>
       <c r="P149" s="4">
-        <v>3.92</v>
+        <v>561.07</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>660</v>
+        <v>687</v>
       </c>
       <c r="I150" s="13" t="s">
-        <v>27</v>
+        <v>637</v>
       </c>
       <c r="J150" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>661</v>
+        <v>688</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>662</v>
+        <v>689</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>234</v>
+        <v>690</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>663</v>
+        <v>50</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>664</v>
+        <v>382</v>
       </c>
       <c r="P150" s="4">
-        <v>19.19</v>
+        <v>74.58</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
         <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
       <c r="I151" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J151" s="13" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>666</v>
+        <v>692</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>667</v>
+        <v>693</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>296</v>
+        <v>483</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>668</v>
+        <v>484</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>669</v>
+        <v>528</v>
       </c>
       <c r="P151" s="4">
-        <v>29.22</v>
+        <v>25.32</v>
       </c>
       <c r="Q151" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R151" s="4">
-        <v>7.2</v>
+        <v>0</v>
       </c>
       <c r="S151" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>670</v>
+        <v>694</v>
       </c>
       <c r="I152" s="13" t="s">
-        <v>375</v>
+        <v>480</v>
       </c>
       <c r="J152" s="13" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>671</v>
+        <v>695</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>672</v>
+        <v>696</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>296</v>
+        <v>483</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>597</v>
+        <v>484</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>526</v>
+        <v>676</v>
       </c>
       <c r="P152" s="4">
-        <v>21.04</v>
+        <v>15.82</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>673</v>
+        <v>697</v>
       </c>
       <c r="I153" s="13" t="s">
-        <v>27</v>
+        <v>637</v>
       </c>
       <c r="J153" s="13" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>674</v>
+        <v>698</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>675</v>
+        <v>699</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>372</v>
+        <v>460</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>676</v>
+        <v>700</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="P153" s="4">
-        <v>28.26</v>
+        <v>38.35</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>678</v>
+        <v>701</v>
       </c>
       <c r="I154" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J154" s="13" t="s">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="K154" s="4" t="s">
-        <v>679</v>
+        <v>702</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>680</v>
+        <v>703</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>682</v>
+        <v>208</v>
       </c>
       <c r="P154" s="4">
-        <v>11.94</v>
+        <v>11.12</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
       <c r="I155" s="13" t="s">
-        <v>205</v>
+        <v>480</v>
       </c>
       <c r="J155" s="13" t="s">
-        <v>231</v>
+        <v>508</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>235</v>
+        <v>473</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>422</v>
+        <v>595</v>
       </c>
       <c r="P155" s="4">
-        <v>1.11</v>
+        <v>2.77</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
         <v>0</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="J156" s="13" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>687</v>
+        <v>708</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>689</v>
+        <v>473</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>682</v>
+        <v>506</v>
       </c>
       <c r="P156" s="4">
-        <v>38.35</v>
+        <v>2.77</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="I157" s="13" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>134</v>
+        <v>470</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>692</v>
+        <v>712</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>689</v>
+        <v>473</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>153</v>
+        <v>599</v>
       </c>
       <c r="P157" s="4">
-        <v>11.12</v>
+        <v>1.11</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-      <c r="J158" s="13"/>
+        <v>713</v>
+      </c>
+      <c r="I158" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="J158" s="13" t="s">
+        <v>470</v>
+      </c>
       <c r="K158" s="4" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="L158" s="4" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="M158" s="4" t="s">
-        <v>571</v>
+        <v>460</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>696</v>
+        <v>473</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>697</v>
+        <v>627</v>
       </c>
       <c r="P158" s="4">
-        <v>20.09</v>
+        <v>1.66</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
         <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>698</v>
-[...6 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="I159" s="13"/>
+      <c r="J159" s="13"/>
       <c r="K159" s="4" t="s">
-        <v>699</v>
+        <v>717</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>234</v>
+        <v>719</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>621</v>
+        <v>720</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>701</v>
+        <v>721</v>
       </c>
       <c r="P159" s="4">
-        <v>27.97</v>
+        <v>20.09</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="I160" s="13" t="s">
-        <v>218</v>
+        <v>422</v>
       </c>
       <c r="J160" s="13" t="s">
-        <v>231</v>
+        <v>470</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>703</v>
+        <v>723</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>704</v>
+        <v>724</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>705</v>
+        <v>460</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>706</v>
+        <v>473</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>707</v>
+        <v>478</v>
       </c>
       <c r="P160" s="4">
-        <v>45.76</v>
+        <v>1.11</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
         <v>0</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="I161" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J161" s="13" t="s">
-        <v>709</v>
+        <v>41</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>712</v>
+        <v>460</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>487</v>
+        <v>103</v>
       </c>
       <c r="P161" s="4">
-        <v>89.76</v>
+        <v>27.97</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-      <c r="J162" s="13"/>
+        <v>729</v>
+      </c>
+      <c r="I162" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J162" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K162" s="4" t="s">
-        <v>715</v>
+        <v>730</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>712</v>
+        <v>536</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>717</v>
+        <v>192</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>93</v>
+        <v>732</v>
       </c>
       <c r="P162" s="4">
-        <v>29.95</v>
+        <v>66.92</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
       <c r="I163" s="13" t="s">
-        <v>27</v>
+        <v>734</v>
       </c>
       <c r="J163" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>69</v>
+        <v>130</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>589</v>
+        <v>553</v>
       </c>
       <c r="P163" s="4">
-        <v>15.52</v>
+        <v>7.83</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="I164" s="13" t="s">
-        <v>27</v>
+        <v>441</v>
       </c>
       <c r="J164" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>69</v>
+        <v>460</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>75</v>
+        <v>473</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>725</v>
+        <v>489</v>
       </c>
       <c r="P164" s="4">
-        <v>18.03</v>
+        <v>3.31</v>
       </c>
       <c r="Q164" s="4">
-        <v>17.77</v>
+        <v>0</v>
       </c>
       <c r="R164" s="4">
-        <v>98.55</v>
+        <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
       <c r="I165" s="13" t="s">
-        <v>27</v>
+        <v>441</v>
       </c>
       <c r="J165" s="13" t="s">
-        <v>78</v>
+        <v>470</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>48</v>
+        <v>744</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>729</v>
+        <v>745</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>279</v>
+        <v>746</v>
       </c>
       <c r="P165" s="4">
-        <v>18.17</v>
+        <v>45.76</v>
       </c>
       <c r="Q165" s="4">
-        <v>11.3</v>
+        <v>0</v>
       </c>
       <c r="R165" s="4">
-        <v>62.2</v>
+        <v>0</v>
       </c>
       <c r="S165" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
       <c r="I166" s="13" t="s">
-        <v>27</v>
+        <v>422</v>
       </c>
       <c r="J166" s="13" t="s">
-        <v>101</v>
+        <v>470</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>48</v>
+        <v>526</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>721</v>
+        <v>527</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>122</v>
+        <v>750</v>
       </c>
       <c r="P166" s="4">
-        <v>16.47</v>
+        <v>516.53</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>733</v>
+        <v>751</v>
       </c>
       <c r="I167" s="13" t="s">
-        <v>100</v>
+        <v>422</v>
       </c>
       <c r="J167" s="13" t="s">
-        <v>84</v>
+        <v>470</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>734</v>
+        <v>752</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>735</v>
+        <v>753</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>58</v>
+        <v>460</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>736</v>
+        <v>473</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>737</v>
+        <v>489</v>
       </c>
       <c r="P167" s="4">
-        <v>70.08</v>
+        <v>3.88</v>
       </c>
       <c r="Q167" s="4">
-        <v>34.09</v>
+        <v>0</v>
       </c>
       <c r="R167" s="4">
-        <v>48.65</v>
+        <v>0</v>
       </c>
       <c r="S167" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
       <c r="I168" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J168" s="13" t="s">
-        <v>134</v>
+        <v>35</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>58</v>
+        <v>431</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>741</v>
+        <v>548</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>487</v>
+        <v>273</v>
       </c>
       <c r="P168" s="4">
-        <v>20.98</v>
+        <v>22.86</v>
       </c>
       <c r="Q168" s="4">
-        <v>18.24</v>
+        <v>17.62</v>
       </c>
       <c r="R168" s="4">
-        <v>86.96</v>
+        <v>77.07</v>
       </c>
       <c r="S168" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="I169" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J169" s="13" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="K169" s="4" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>58</v>
+        <v>514</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>486</v>
+        <v>631</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>487</v>
+        <v>760</v>
       </c>
       <c r="P169" s="4">
-        <v>18.68</v>
+        <v>20.41</v>
       </c>
       <c r="Q169" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R169" s="4">
-        <v>0</v>
+        <v>24.89</v>
       </c>
       <c r="S169" s="4">
         <v>100</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="I170" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J170" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K170" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="L170" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="M170" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="N170" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="O170" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="P170" s="4">
+        <v>25.29</v>
+      </c>
+      <c r="Q170" s="4">
+        <v>0</v>
+      </c>
+      <c r="R170" s="4">
+        <v>0</v>
+      </c>
+      <c r="S170" s="4">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>75</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
       <c r="I171" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J171" s="13" t="s">
-        <v>134</v>
+        <v>35</v>
       </c>
       <c r="K171" s="4" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>234</v>
+        <v>768</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>751</v>
+        <v>769</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>701</v>
+        <v>142</v>
       </c>
       <c r="P171" s="4">
-        <v>12.46</v>
+        <v>32.54</v>
       </c>
       <c r="Q171" s="4">
-        <v>0</v>
+        <v>17.96</v>
       </c>
       <c r="R171" s="4">
-        <v>0</v>
+        <v>55.19</v>
       </c>
       <c r="S171" s="4">
         <v>100</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>752</v>
+        <v>770</v>
       </c>
       <c r="I172" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="13" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>753</v>
+        <v>771</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>754</v>
+        <v>772</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>109</v>
+        <v>768</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>755</v>
+        <v>773</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>756</v>
+        <v>135</v>
       </c>
       <c r="P172" s="4">
-        <v>50.19</v>
+        <v>52.28</v>
       </c>
       <c r="Q172" s="4">
         <v>0</v>
       </c>
       <c r="R172" s="4">
         <v>0</v>
       </c>
       <c r="S172" s="4">
         <v>100</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J173" s="13" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>234</v>
+        <v>431</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>689</v>
+        <v>548</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="P173" s="4">
-        <v>34.39</v>
+        <v>19.45</v>
       </c>
       <c r="Q173" s="4">
-        <v>9.11</v>
+        <v>18.94</v>
       </c>
       <c r="R173" s="4">
-        <v>26.48</v>
+        <v>97.4</v>
       </c>
       <c r="S173" s="4">
         <v>100</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J174" s="13" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>296</v>
+        <v>431</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>297</v>
+        <v>548</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="P174" s="4">
         <v>19.47</v>
       </c>
       <c r="Q174" s="4">
         <v>4.6</v>
       </c>
       <c r="R174" s="4">
         <v>23.61</v>
       </c>
       <c r="S174" s="4">
         <v>100</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="I175" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J175" s="13" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>372</v>
+        <v>130</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>373</v>
+        <v>785</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="P175" s="4">
-        <v>25.29</v>
+        <v>50.19</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>100</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
       <c r="I176" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="13" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>571</v>
+        <v>460</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>772</v>
+        <v>790</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>773</v>
+        <v>103</v>
       </c>
       <c r="P176" s="4">
-        <v>2.44</v>
+        <v>12.46</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>100</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="I177" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J177" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K177" s="4" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>571</v>
+        <v>460</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>777</v>
+        <v>700</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>491</v>
+        <v>794</v>
       </c>
       <c r="P177" s="4">
-        <v>87.55</v>
+        <v>34.39</v>
       </c>
       <c r="Q177" s="4">
-        <v>0</v>
+        <v>9.11</v>
       </c>
       <c r="R177" s="4">
-        <v>0</v>
+        <v>26.48</v>
       </c>
       <c r="S177" s="4">
         <v>100</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
       <c r="I178" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J178" s="13" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>689</v>
+        <v>798</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>491</v>
+        <v>799</v>
       </c>
       <c r="P178" s="4">
-        <v>22.87</v>
+        <v>7.63</v>
       </c>
       <c r="Q178" s="4">
         <v>0</v>
       </c>
       <c r="R178" s="4">
         <v>0</v>
       </c>
       <c r="S178" s="4">
         <v>100</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>781</v>
+        <v>800</v>
       </c>
       <c r="I179" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J179" s="13" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>782</v>
+        <v>801</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>783</v>
+        <v>802</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>234</v>
+        <v>803</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>689</v>
+        <v>804</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>784</v>
+        <v>115</v>
       </c>
       <c r="P179" s="4">
-        <v>5.12</v>
+        <v>7.56</v>
       </c>
       <c r="Q179" s="4">
-        <v>0</v>
+        <v>6.43</v>
       </c>
       <c r="R179" s="4">
-        <v>0</v>
+        <v>85.08</v>
       </c>
       <c r="S179" s="4">
         <v>100</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="I180" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="13" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="K180" s="4" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>234</v>
+        <v>803</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>760</v>
+        <v>397</v>
       </c>
       <c r="P180" s="4">
-        <v>15.47</v>
+        <v>12.21</v>
       </c>
       <c r="Q180" s="4">
-        <v>0</v>
+        <v>11.85</v>
       </c>
       <c r="R180" s="4">
-        <v>0</v>
+        <v>97.05</v>
       </c>
       <c r="S180" s="4">
         <v>100</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="I181" s="13" t="s">
-        <v>439</v>
+        <v>27</v>
       </c>
       <c r="J181" s="13" t="s">
-        <v>231</v>
+        <v>41</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>109</v>
+        <v>719</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>793</v>
+        <v>340</v>
       </c>
       <c r="P181" s="4">
-        <v>5.97</v>
+        <v>87.55</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>100</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>794</v>
+        <v>813</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>797</v>
+        <v>816</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>664</v>
+        <v>135</v>
       </c>
       <c r="P182" s="4">
-        <v>99.65</v>
+        <v>5.9</v>
       </c>
       <c r="Q182" s="4">
-        <v>50.77</v>
+        <v>5.86</v>
       </c>
       <c r="R182" s="4">
-        <v>50.94</v>
+        <v>99.33</v>
       </c>
       <c r="S182" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>799</v>
+        <v>818</v>
       </c>
       <c r="I183" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J183" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K183" s="4" t="s">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>801</v>
+        <v>820</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>552</v>
+        <v>460</v>
       </c>
       <c r="N183" s="4" t="s">
-        <v>802</v>
+        <v>700</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>115</v>
+        <v>821</v>
       </c>
       <c r="P183" s="4">
-        <v>52.28</v>
+        <v>5.12</v>
       </c>
       <c r="Q183" s="4">
         <v>0</v>
       </c>
       <c r="R183" s="4">
         <v>0</v>
       </c>
       <c r="S183" s="4">
         <v>100</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>803</v>
+        <v>822</v>
       </c>
       <c r="I184" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J184" s="13" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="K184" s="4" t="s">
-        <v>804</v>
+        <v>823</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>805</v>
+        <v>824</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>234</v>
+        <v>460</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>806</v>
+        <v>825</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>807</v>
+        <v>794</v>
       </c>
       <c r="P184" s="4">
-        <v>7.63</v>
+        <v>15.47</v>
       </c>
       <c r="Q184" s="4">
         <v>0</v>
       </c>
       <c r="R184" s="4">
         <v>0</v>
       </c>
       <c r="S184" s="4">
         <v>100</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>808</v>
+        <v>826</v>
       </c>
       <c r="I185" s="13" t="s">
-        <v>27</v>
+        <v>734</v>
       </c>
       <c r="J185" s="13" t="s">
-        <v>101</v>
+        <v>470</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>809</v>
+        <v>827</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>810</v>
+        <v>828</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>811</v>
+        <v>130</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>760</v>
+        <v>830</v>
       </c>
       <c r="P185" s="4">
-        <v>24.3</v>
+        <v>5.97</v>
       </c>
       <c r="Q185" s="4">
         <v>0</v>
       </c>
       <c r="R185" s="4">
         <v>0</v>
       </c>
       <c r="S185" s="4">
         <v>100</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>813</v>
+        <v>831</v>
       </c>
       <c r="I186" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J186" s="13" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="K186" s="4" t="s">
-        <v>814</v>
+        <v>832</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>815</v>
+        <v>833</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>811</v>
+        <v>460</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>816</v>
+        <v>700</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>499</v>
+        <v>340</v>
       </c>
       <c r="P186" s="4">
-        <v>5.84</v>
+        <v>22.87</v>
       </c>
       <c r="Q186" s="4">
         <v>0</v>
       </c>
       <c r="R186" s="4">
         <v>0</v>
       </c>
       <c r="S186" s="4">
         <v>100</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="13" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="I187" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J187" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="K187" s="4" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>820</v>
+        <v>719</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
       <c r="P187" s="4">
-        <v>24.55</v>
+        <v>2.44</v>
       </c>
       <c r="Q187" s="4">
         <v>0</v>
       </c>
       <c r="R187" s="4">
         <v>0</v>
       </c>
       <c r="S187" s="4">
         <v>100</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>66</v>
+        <v>404</v>
       </c>
       <c r="I188" s="13"/>
       <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>70</v>
+        <v>407</v>
       </c>
       <c r="P188" s="4">
-        <v>11831.99</v>
+        <v>9544.07</v>
       </c>
       <c r="Q188" s="4">
         <v>0</v>
       </c>
       <c r="R188" s="4">
         <v>0</v>
       </c>
       <c r="S188" s="4">
         <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>826</v>
+        <v>404</v>
       </c>
       <c r="I189" s="13"/>
       <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>639</v>
+        <v>844</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>639</v>
+        <v>844</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>572</v>
+        <v>407</v>
       </c>
       <c r="P189" s="4">
-        <v>5.83</v>
+        <v>8838.63</v>
       </c>
       <c r="Q189" s="4">
         <v>0</v>
       </c>
       <c r="R189" s="4">
         <v>0</v>
       </c>
       <c r="S189" s="4">
         <v>0</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>829</v>
+        <v>404</v>
       </c>
       <c r="I190" s="13"/>
       <c r="J190" s="13"/>
       <c r="K190" s="4" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>828</v>
+        <v>846</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>639</v>
+        <v>847</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>639</v>
+        <v>847</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>572</v>
+        <v>407</v>
       </c>
       <c r="P190" s="4">
-        <v>0.53</v>
+        <v>1191.18</v>
       </c>
       <c r="Q190" s="4">
         <v>0</v>
       </c>
       <c r="R190" s="4">
         <v>0</v>
       </c>
       <c r="S190" s="4">
         <v>0</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="I191" s="13"/>
       <c r="J191" s="13"/>
       <c r="K191" s="4" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>639</v>
+        <v>719</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>639</v>
+        <v>719</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P191" s="4">
-        <v>0.09</v>
+        <v>1.06</v>
       </c>
       <c r="Q191" s="4">
         <v>0</v>
       </c>
       <c r="R191" s="4">
         <v>0</v>
       </c>
       <c r="S191" s="4">
         <v>0</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="I192" s="13"/>
       <c r="J192" s="13"/>
       <c r="K192" s="4" t="s">
-        <v>834</v>
+        <v>853</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P192" s="4">
-        <v>0.12</v>
+        <v>1.06</v>
       </c>
       <c r="Q192" s="4">
         <v>0</v>
       </c>
       <c r="R192" s="4">
         <v>0</v>
       </c>
       <c r="S192" s="4">
         <v>0</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="13" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="I193" s="13"/>
       <c r="J193" s="13"/>
       <c r="K193" s="4" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="L193" s="4"/>
+        <v>856</v>
+      </c>
+      <c r="L193" s="4" t="s">
+        <v>857</v>
+      </c>
       <c r="M193" s="4" t="s">
-        <v>839</v>
+        <v>737</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>839</v>
+        <v>737</v>
       </c>
       <c r="O193" s="4" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="P193" s="4">
-        <v>91.52</v>
+        <v>5.93</v>
       </c>
       <c r="Q193" s="4">
         <v>0</v>
       </c>
       <c r="R193" s="4">
         <v>0</v>
       </c>
       <c r="S193" s="4">
         <v>0</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H194" s="13" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="I194" s="13"/>
       <c r="J194" s="13"/>
       <c r="K194" s="4" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>828</v>
+        <v>860</v>
       </c>
       <c r="M194" s="4" t="s">
-        <v>639</v>
+        <v>737</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>639</v>
+        <v>737</v>
       </c>
       <c r="O194" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P194" s="4">
-        <v>1.06</v>
+        <v>5.04</v>
       </c>
       <c r="Q194" s="4">
         <v>0</v>
       </c>
       <c r="R194" s="4">
         <v>0</v>
       </c>
       <c r="S194" s="4">
         <v>0</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H195" s="13" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="I195" s="13"/>
       <c r="J195" s="13"/>
       <c r="K195" s="4" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>828</v>
+        <v>863</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>639</v>
+        <v>719</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>639</v>
+        <v>719</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P195" s="4">
         <v>1.06</v>
       </c>
       <c r="Q195" s="4">
         <v>0</v>
       </c>
       <c r="R195" s="4">
         <v>0</v>
       </c>
       <c r="S195" s="4">
         <v>0</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H196" s="13" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
       <c r="I196" s="13"/>
       <c r="J196" s="13"/>
       <c r="K196" s="4" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>828</v>
+        <v>866</v>
       </c>
       <c r="M196" s="4" t="s">
-        <v>639</v>
+        <v>844</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>639</v>
+        <v>844</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P196" s="4">
-        <v>5.97</v>
+        <v>1.06</v>
       </c>
       <c r="Q196" s="4">
         <v>0</v>
       </c>
       <c r="R196" s="4">
         <v>0</v>
       </c>
       <c r="S196" s="4">
         <v>0</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="13" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-      <c r="J197" s="13"/>
+        <v>867</v>
+      </c>
+      <c r="I197" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J197" s="13" t="s">
+        <v>144</v>
+      </c>
       <c r="K197" s="4" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>828</v>
+        <v>869</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>639</v>
+        <v>870</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>639</v>
+        <v>871</v>
       </c>
       <c r="O197" s="4" t="s">
-        <v>572</v>
+        <v>872</v>
       </c>
       <c r="P197" s="4">
-        <v>0.1</v>
+        <v>3.92</v>
       </c>
       <c r="Q197" s="4">
         <v>0</v>
       </c>
       <c r="R197" s="4">
         <v>0</v>
       </c>
       <c r="S197" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="13" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-      <c r="J198" s="13"/>
+        <v>873</v>
+      </c>
+      <c r="I198" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J198" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K198" s="4" t="s">
-        <v>850</v>
+        <v>874</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>828</v>
+        <v>875</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>639</v>
+        <v>876</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>639</v>
+        <v>877</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>572</v>
+        <v>245</v>
       </c>
       <c r="P198" s="4">
-        <v>0.53</v>
+        <v>59.38</v>
       </c>
       <c r="Q198" s="4">
         <v>0</v>
       </c>
       <c r="R198" s="4">
         <v>0</v>
       </c>
       <c r="S198" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H199" s="13" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-      <c r="J199" s="13"/>
+        <v>878</v>
+      </c>
+      <c r="I199" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J199" s="13" t="s">
+        <v>879</v>
+      </c>
       <c r="K199" s="4" t="s">
-        <v>852</v>
+        <v>880</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>835</v>
+        <v>881</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>836</v>
+        <v>876</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>836</v>
+        <v>882</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>572</v>
+        <v>78</v>
       </c>
       <c r="P199" s="4">
-        <v>0.12</v>
+        <v>89.76</v>
       </c>
       <c r="Q199" s="4">
         <v>0</v>
       </c>
       <c r="R199" s="4">
         <v>0</v>
       </c>
       <c r="S199" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="13" t="s">
-        <v>853</v>
-[...2 lines deleted...]
-      <c r="J200" s="13"/>
+        <v>883</v>
+      </c>
+      <c r="I200" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J200" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K200" s="4" t="s">
-        <v>854</v>
+        <v>884</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>855</v>
+        <v>643</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>856</v>
+        <v>877</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>857</v>
+        <v>885</v>
       </c>
       <c r="P200" s="4">
-        <v>0.2</v>
+        <v>24.15</v>
       </c>
       <c r="Q200" s="4">
         <v>0</v>
       </c>
       <c r="R200" s="4">
         <v>0</v>
       </c>
       <c r="S200" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="13" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-      <c r="J201" s="13"/>
+        <v>886</v>
+      </c>
+      <c r="I201" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="J201" s="13" t="s">
+        <v>470</v>
+      </c>
       <c r="K201" s="4" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="L201" s="4"/>
+        <v>887</v>
+      </c>
+      <c r="L201" s="4" t="s">
+        <v>888</v>
+      </c>
       <c r="M201" s="4" t="s">
-        <v>860</v>
+        <v>889</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>860</v>
+        <v>618</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>857</v>
+        <v>576</v>
       </c>
       <c r="P201" s="4">
-        <v>963.83</v>
+        <v>0.87</v>
       </c>
       <c r="Q201" s="4">
         <v>0</v>
       </c>
       <c r="R201" s="4">
         <v>0</v>
       </c>
       <c r="S201" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="13" t="s">
-        <v>861</v>
+        <v>890</v>
       </c>
       <c r="I202" s="13"/>
       <c r="J202" s="13"/>
       <c r="K202" s="4" t="s">
-        <v>862</v>
+        <v>891</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>828</v>
+        <v>892</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>639</v>
+        <v>876</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>639</v>
+        <v>877</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>572</v>
+        <v>66</v>
       </c>
       <c r="P202" s="4">
-        <v>7.94</v>
+        <v>29.95</v>
       </c>
       <c r="Q202" s="4">
         <v>0</v>
       </c>
       <c r="R202" s="4">
         <v>0</v>
       </c>
       <c r="S202" s="4">
         <v>0</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="13" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-      <c r="J203" s="13"/>
+        <v>893</v>
+      </c>
+      <c r="I203" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="J203" s="13" t="s">
+        <v>470</v>
+      </c>
       <c r="K203" s="4" t="s">
-        <v>864</v>
-[...1 lines deleted...]
-      <c r="L203" s="4"/>
+        <v>894</v>
+      </c>
+      <c r="L203" s="4" t="s">
+        <v>895</v>
+      </c>
       <c r="M203" s="4" t="s">
-        <v>865</v>
+        <v>896</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>865</v>
+        <v>897</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="P203" s="4">
-        <v>6.6</v>
+        <v>0.86</v>
       </c>
       <c r="Q203" s="4">
         <v>0</v>
       </c>
       <c r="R203" s="4">
         <v>0</v>
       </c>
       <c r="S203" s="4">
         <v>0</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H204" s="13" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-      <c r="J204" s="13"/>
+        <v>898</v>
+      </c>
+      <c r="I204" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J204" s="13" t="s">
+        <v>144</v>
+      </c>
       <c r="K204" s="4" t="s">
-        <v>867</v>
+        <v>899</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>828</v>
+        <v>900</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>639</v>
+        <v>901</v>
       </c>
       <c r="N204" s="4" t="s">
-        <v>639</v>
+        <v>902</v>
       </c>
       <c r="O204" s="4" t="s">
-        <v>572</v>
+        <v>314</v>
       </c>
       <c r="P204" s="4">
-        <v>7.13</v>
+        <v>5.84</v>
       </c>
       <c r="Q204" s="4">
         <v>0</v>
       </c>
       <c r="R204" s="4">
         <v>0</v>
       </c>
       <c r="S204" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H205" s="13" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-      <c r="J205" s="13"/>
+        <v>903</v>
+      </c>
+      <c r="I205" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J205" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K205" s="4" t="s">
-        <v>869</v>
+        <v>904</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>828</v>
+        <v>905</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>639</v>
+        <v>906</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>639</v>
+        <v>907</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>572</v>
+        <v>908</v>
       </c>
       <c r="P205" s="4">
-        <v>7.13</v>
+        <v>24.55</v>
       </c>
       <c r="Q205" s="4">
         <v>0</v>
       </c>
       <c r="R205" s="4">
         <v>0</v>
       </c>
       <c r="S205" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-      <c r="J206" s="13"/>
+        <v>909</v>
+      </c>
+      <c r="I206" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J206" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K206" s="4" t="s">
-        <v>871</v>
+        <v>910</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>873</v>
+        <v>901</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>873</v>
+        <v>912</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>572</v>
+        <v>794</v>
       </c>
       <c r="P206" s="4">
-        <v>1.06</v>
+        <v>24.3</v>
       </c>
       <c r="Q206" s="4">
         <v>0</v>
       </c>
       <c r="R206" s="4">
         <v>0</v>
       </c>
       <c r="S206" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H207" s="13" t="s">
-        <v>874</v>
+        <v>404</v>
       </c>
       <c r="I207" s="13"/>
       <c r="J207" s="13"/>
       <c r="K207" s="4" t="s">
-        <v>875</v>
+        <v>913</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>835</v>
+        <v>914</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>836</v>
+        <v>915</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>836</v>
+        <v>915</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>572</v>
+        <v>407</v>
       </c>
       <c r="P207" s="4">
-        <v>0.1</v>
+        <v>11831.99</v>
       </c>
       <c r="Q207" s="4">
         <v>0</v>
       </c>
       <c r="R207" s="4">
         <v>0</v>
       </c>
       <c r="S207" s="4">
         <v>0</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>876</v>
+        <v>916</v>
       </c>
       <c r="I208" s="13"/>
       <c r="J208" s="13"/>
       <c r="K208" s="4" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="L208" s="4"/>
+        <v>917</v>
+      </c>
+      <c r="L208" s="4" t="s">
+        <v>918</v>
+      </c>
       <c r="M208" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="P208" s="4">
-        <v>46.43</v>
+        <v>5.83</v>
       </c>
       <c r="Q208" s="4">
         <v>0</v>
       </c>
       <c r="R208" s="4">
         <v>0</v>
       </c>
       <c r="S208" s="4">
         <v>0</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>878</v>
+        <v>919</v>
       </c>
       <c r="I209" s="13"/>
       <c r="J209" s="13"/>
       <c r="K209" s="4" t="s">
-        <v>879</v>
-[...1 lines deleted...]
-      <c r="L209" s="4"/>
+        <v>920</v>
+      </c>
+      <c r="L209" s="4" t="s">
+        <v>918</v>
+      </c>
       <c r="M209" s="4" t="s">
-        <v>860</v>
+        <v>249</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>860</v>
+        <v>249</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="P209" s="4">
-        <v>129.62</v>
+        <v>0.53</v>
       </c>
       <c r="Q209" s="4">
         <v>0</v>
       </c>
       <c r="R209" s="4">
         <v>0</v>
       </c>
       <c r="S209" s="4">
         <v>0</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>880</v>
+        <v>921</v>
       </c>
       <c r="I210" s="13"/>
       <c r="J210" s="13"/>
       <c r="K210" s="4" t="s">
-        <v>881</v>
+        <v>922</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>882</v>
+        <v>918</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>883</v>
+        <v>249</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>883</v>
+        <v>249</v>
       </c>
       <c r="O210" s="4" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="P210" s="4">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="Q210" s="4">
         <v>0</v>
       </c>
       <c r="R210" s="4">
         <v>0</v>
       </c>
       <c r="S210" s="4">
         <v>0</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="13" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="I211" s="13"/>
       <c r="J211" s="13"/>
       <c r="K211" s="4" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>828</v>
+        <v>925</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>639</v>
+        <v>926</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>639</v>
+        <v>926</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P211" s="4">
-        <v>1.06</v>
+        <v>0.12</v>
       </c>
       <c r="Q211" s="4">
         <v>0</v>
       </c>
       <c r="R211" s="4">
         <v>0</v>
       </c>
       <c r="S211" s="4">
         <v>0</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>886</v>
+        <v>927</v>
       </c>
       <c r="I212" s="13"/>
       <c r="J212" s="13"/>
       <c r="K212" s="4" t="s">
-        <v>887</v>
-[...3 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="L212" s="4"/>
       <c r="M212" s="4" t="s">
-        <v>639</v>
+        <v>929</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>639</v>
+        <v>929</v>
       </c>
       <c r="O212" s="4" t="s">
-        <v>572</v>
+        <v>930</v>
       </c>
       <c r="P212" s="4">
-        <v>0.09</v>
+        <v>91.52</v>
       </c>
       <c r="Q212" s="4">
         <v>0</v>
       </c>
       <c r="R212" s="4">
         <v>0</v>
       </c>
       <c r="S212" s="4">
         <v>0</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>888</v>
+        <v>931</v>
       </c>
       <c r="I213" s="13"/>
       <c r="J213" s="13"/>
       <c r="K213" s="4" t="s">
-        <v>889</v>
+        <v>932</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>828</v>
+        <v>918</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P213" s="4">
-        <v>0.09</v>
+        <v>1.06</v>
       </c>
       <c r="Q213" s="4">
         <v>0</v>
       </c>
       <c r="R213" s="4">
         <v>0</v>
       </c>
       <c r="S213" s="4">
         <v>0</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>890</v>
+        <v>933</v>
       </c>
       <c r="I214" s="13"/>
       <c r="J214" s="13"/>
       <c r="K214" s="4" t="s">
-        <v>891</v>
+        <v>934</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>828</v>
+        <v>918</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="O214" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P214" s="4">
-        <v>5.99</v>
+        <v>1.06</v>
       </c>
       <c r="Q214" s="4">
         <v>0</v>
       </c>
       <c r="R214" s="4">
         <v>0</v>
       </c>
       <c r="S214" s="4">
         <v>0</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>892</v>
+        <v>935</v>
       </c>
       <c r="I215" s="13"/>
       <c r="J215" s="13"/>
       <c r="K215" s="4" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="L215" s="4"/>
+        <v>936</v>
+      </c>
+      <c r="L215" s="4" t="s">
+        <v>918</v>
+      </c>
       <c r="M215" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="O215" s="4" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="P215" s="4">
-        <v>74.9</v>
+        <v>5.97</v>
       </c>
       <c r="Q215" s="4">
         <v>0</v>
       </c>
       <c r="R215" s="4">
         <v>0</v>
       </c>
       <c r="S215" s="4">
         <v>0</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>894</v>
+        <v>937</v>
       </c>
       <c r="I216" s="13"/>
       <c r="J216" s="13"/>
       <c r="K216" s="4" t="s">
-        <v>895</v>
+        <v>938</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>828</v>
+        <v>918</v>
       </c>
       <c r="M216" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="N216" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="O216" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P216" s="4">
-        <v>5.97</v>
+        <v>0.1</v>
       </c>
       <c r="Q216" s="4">
         <v>0</v>
       </c>
       <c r="R216" s="4">
         <v>0</v>
       </c>
       <c r="S216" s="4">
         <v>0</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>896</v>
+        <v>939</v>
       </c>
       <c r="I217" s="13"/>
       <c r="J217" s="13"/>
       <c r="K217" s="4" t="s">
-        <v>897</v>
-[...1 lines deleted...]
-      <c r="L217" s="4"/>
+        <v>940</v>
+      </c>
+      <c r="L217" s="4" t="s">
+        <v>918</v>
+      </c>
       <c r="M217" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="P217" s="4">
-        <v>117.03</v>
+        <v>0.53</v>
       </c>
       <c r="Q217" s="4">
         <v>0</v>
       </c>
       <c r="R217" s="4">
         <v>0</v>
       </c>
       <c r="S217" s="4">
         <v>0</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>898</v>
+        <v>941</v>
       </c>
       <c r="I218" s="13"/>
       <c r="J218" s="13"/>
       <c r="K218" s="4" t="s">
-        <v>899</v>
+        <v>942</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>828</v>
+        <v>925</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>639</v>
+        <v>926</v>
       </c>
       <c r="N218" s="4" t="s">
-        <v>639</v>
+        <v>926</v>
       </c>
       <c r="O218" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P218" s="4">
-        <v>1.06</v>
+        <v>0.12</v>
       </c>
       <c r="Q218" s="4">
         <v>0</v>
       </c>
       <c r="R218" s="4">
         <v>0</v>
       </c>
       <c r="S218" s="4">
         <v>0</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>203</v>
+        <v>420</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>900</v>
+        <v>943</v>
       </c>
       <c r="I219" s="13"/>
       <c r="J219" s="13"/>
       <c r="K219" s="4" t="s">
-        <v>901</v>
+        <v>944</v>
       </c>
       <c r="L219" s="4" t="s">
-        <v>902</v>
+        <v>945</v>
       </c>
       <c r="M219" s="4" t="s">
-        <v>856</v>
+        <v>946</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>856</v>
+        <v>946</v>
       </c>
       <c r="O219" s="4" t="s">
-        <v>840</v>
+        <v>947</v>
       </c>
       <c r="P219" s="4">
-        <v>2.24</v>
+        <v>0.2</v>
       </c>
       <c r="Q219" s="4">
         <v>0</v>
       </c>
       <c r="R219" s="4">
         <v>0</v>
       </c>
       <c r="S219" s="4">
         <v>0</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>903</v>
+        <v>948</v>
       </c>
       <c r="I220" s="13"/>
       <c r="J220" s="13"/>
       <c r="K220" s="4" t="s">
-        <v>904</v>
-[...3 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="L220" s="4"/>
       <c r="M220" s="4" t="s">
-        <v>836</v>
+        <v>950</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>836</v>
+        <v>950</v>
       </c>
       <c r="O220" s="4" t="s">
-        <v>572</v>
+        <v>947</v>
       </c>
       <c r="P220" s="4">
-        <v>0.14</v>
+        <v>963.83</v>
       </c>
       <c r="Q220" s="4">
         <v>0</v>
       </c>
       <c r="R220" s="4">
         <v>0</v>
       </c>
       <c r="S220" s="4">
         <v>0</v>
       </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>905</v>
+        <v>951</v>
       </c>
       <c r="I221" s="13"/>
       <c r="J221" s="13"/>
       <c r="K221" s="4" t="s">
-        <v>906</v>
+        <v>952</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>835</v>
+        <v>918</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>836</v>
+        <v>249</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>836</v>
+        <v>249</v>
       </c>
       <c r="O221" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P221" s="4">
-        <v>0.1</v>
+        <v>7.94</v>
       </c>
       <c r="Q221" s="4">
         <v>0</v>
       </c>
       <c r="R221" s="4">
         <v>0</v>
       </c>
       <c r="S221" s="4">
         <v>0</v>
       </c>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F222" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>907</v>
+        <v>953</v>
       </c>
       <c r="I222" s="13"/>
       <c r="J222" s="13"/>
       <c r="K222" s="4" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>954</v>
+      </c>
+      <c r="L222" s="4"/>
       <c r="M222" s="4" t="s">
-        <v>910</v>
+        <v>955</v>
       </c>
       <c r="N222" s="4" t="s">
-        <v>910</v>
+        <v>955</v>
       </c>
       <c r="O222" s="4" t="s">
-        <v>911</v>
+        <v>851</v>
       </c>
       <c r="P222" s="4">
-        <v>7.59</v>
+        <v>6.6</v>
       </c>
       <c r="Q222" s="4">
         <v>0</v>
       </c>
       <c r="R222" s="4">
         <v>0</v>
       </c>
       <c r="S222" s="4">
         <v>0</v>
       </c>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>912</v>
+        <v>956</v>
       </c>
       <c r="I223" s="13"/>
       <c r="J223" s="13"/>
       <c r="K223" s="4" t="s">
-        <v>913</v>
+        <v>957</v>
       </c>
       <c r="L223" s="4" t="s">
-        <v>828</v>
+        <v>918</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>639</v>
+        <v>249</v>
       </c>
       <c r="O223" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P223" s="4">
-        <v>0.1</v>
+        <v>7.13</v>
       </c>
       <c r="Q223" s="4">
         <v>0</v>
       </c>
       <c r="R223" s="4">
         <v>0</v>
       </c>
       <c r="S223" s="4">
         <v>0</v>
       </c>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>914</v>
+        <v>958</v>
       </c>
       <c r="I224" s="13"/>
       <c r="J224" s="13"/>
       <c r="K224" s="4" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="L224" s="4"/>
+        <v>959</v>
+      </c>
+      <c r="L224" s="4" t="s">
+        <v>918</v>
+      </c>
       <c r="M224" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>839</v>
+        <v>249</v>
       </c>
       <c r="O224" s="4" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="P224" s="4">
-        <v>59.1</v>
+        <v>7.13</v>
       </c>
       <c r="Q224" s="4">
         <v>0</v>
       </c>
       <c r="R224" s="4">
         <v>0</v>
       </c>
       <c r="S224" s="4">
         <v>0</v>
       </c>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>916</v>
+        <v>960</v>
       </c>
       <c r="I225" s="13"/>
       <c r="J225" s="13"/>
       <c r="K225" s="4" t="s">
-        <v>917</v>
+        <v>961</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>828</v>
+        <v>925</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>639</v>
+        <v>926</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>639</v>
+        <v>926</v>
       </c>
       <c r="O225" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P225" s="4">
-        <v>5.75</v>
+        <v>0.1</v>
       </c>
       <c r="Q225" s="4">
         <v>0</v>
       </c>
       <c r="R225" s="4">
         <v>0</v>
       </c>
       <c r="S225" s="4">
         <v>0</v>
       </c>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>918</v>
+        <v>962</v>
       </c>
       <c r="I226" s="13"/>
       <c r="J226" s="13"/>
       <c r="K226" s="4" t="s">
-        <v>919</v>
+        <v>963</v>
       </c>
       <c r="L226" s="4" t="s">
-        <v>920</v>
+        <v>964</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>571</v>
+        <v>965</v>
       </c>
       <c r="N226" s="4" t="s">
-        <v>571</v>
+        <v>965</v>
       </c>
       <c r="O226" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P226" s="4">
         <v>1.06</v>
       </c>
       <c r="Q226" s="4">
         <v>0</v>
       </c>
       <c r="R226" s="4">
         <v>0</v>
       </c>
       <c r="S226" s="4">
         <v>0</v>
       </c>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>921</v>
+        <v>966</v>
       </c>
       <c r="I227" s="13"/>
       <c r="J227" s="13"/>
       <c r="K227" s="4" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="L227" s="4"/>
       <c r="M227" s="4" t="s">
-        <v>639</v>
+        <v>929</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>639</v>
+        <v>929</v>
       </c>
       <c r="O227" s="4" t="s">
-        <v>572</v>
+        <v>930</v>
       </c>
       <c r="P227" s="4">
-        <v>1.06</v>
+        <v>46.43</v>
       </c>
       <c r="Q227" s="4">
         <v>0</v>
       </c>
       <c r="R227" s="4">
         <v>0</v>
       </c>
       <c r="S227" s="4">
         <v>0</v>
       </c>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>923</v>
+        <v>968</v>
       </c>
       <c r="I228" s="13"/>
       <c r="J228" s="13"/>
       <c r="K228" s="4" t="s">
-        <v>924</v>
+        <v>969</v>
       </c>
       <c r="L228" s="4" t="s">
-        <v>828</v>
+        <v>970</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>639</v>
+        <v>889</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>639</v>
+        <v>889</v>
       </c>
       <c r="O228" s="4" t="s">
-        <v>572</v>
+        <v>947</v>
       </c>
       <c r="P228" s="4">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="Q228" s="4">
         <v>0</v>
       </c>
       <c r="R228" s="4">
         <v>0</v>
       </c>
       <c r="S228" s="4">
         <v>0</v>
       </c>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>925</v>
+        <v>971</v>
       </c>
       <c r="I229" s="13"/>
       <c r="J229" s="13"/>
       <c r="K229" s="4" t="s">
-        <v>926</v>
-[...3 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="L229" s="4"/>
       <c r="M229" s="4" t="s">
-        <v>836</v>
+        <v>950</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>836</v>
+        <v>950</v>
       </c>
       <c r="O229" s="4" t="s">
-        <v>572</v>
+        <v>947</v>
       </c>
       <c r="P229" s="4">
-        <v>0.1</v>
+        <v>129.62</v>
       </c>
       <c r="Q229" s="4">
         <v>0</v>
       </c>
       <c r="R229" s="4">
         <v>0</v>
       </c>
       <c r="S229" s="4">
         <v>0</v>
       </c>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>927</v>
+        <v>973</v>
       </c>
       <c r="I230" s="13"/>
       <c r="J230" s="13"/>
       <c r="K230" s="4" t="s">
-        <v>928</v>
+        <v>974</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>835</v>
+        <v>918</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>836</v>
+        <v>249</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>836</v>
+        <v>249</v>
       </c>
       <c r="O230" s="4" t="s">
-        <v>572</v>
+        <v>851</v>
       </c>
       <c r="P230" s="4">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="Q230" s="4">
         <v>0</v>
       </c>
       <c r="R230" s="4">
         <v>0</v>
       </c>
       <c r="S230" s="4">
         <v>0</v>
       </c>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>929</v>
-[...6 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="I231" s="13"/>
+      <c r="J231" s="13"/>
       <c r="K231" s="4" t="s">
-        <v>930</v>
+        <v>976</v>
       </c>
       <c r="L231" s="4" t="s">
-        <v>931</v>
+        <v>918</v>
       </c>
       <c r="M231" s="4" t="s">
-        <v>42</v>
+        <v>249</v>
       </c>
       <c r="N231" s="4" t="s">
-        <v>932</v>
+        <v>249</v>
       </c>
       <c r="O231" s="4" t="s">
-        <v>933</v>
+        <v>851</v>
       </c>
       <c r="P231" s="4">
-        <v>36300</v>
+        <v>0.09</v>
       </c>
       <c r="Q231" s="4">
-        <v>6793.92</v>
+        <v>0</v>
       </c>
       <c r="R231" s="4">
-        <v>18.72</v>
+        <v>0</v>
       </c>
       <c r="S231" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>934</v>
-[...6 lines deleted...]
-      </c>
+        <v>977</v>
+      </c>
+      <c r="I232" s="13"/>
+      <c r="J232" s="13"/>
       <c r="K232" s="4" t="s">
-        <v>935</v>
+        <v>978</v>
       </c>
       <c r="L232" s="4" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="M232" s="4" t="s">
-        <v>937</v>
+        <v>249</v>
       </c>
       <c r="N232" s="4" t="s">
-        <v>938</v>
+        <v>249</v>
       </c>
       <c r="O232" s="4" t="s">
-        <v>701</v>
+        <v>851</v>
       </c>
       <c r="P232" s="4">
-        <v>93.94</v>
+        <v>5.99</v>
       </c>
       <c r="Q232" s="4">
-        <v>11.86</v>
+        <v>0</v>
       </c>
       <c r="R232" s="4">
-        <v>12.62</v>
+        <v>0</v>
       </c>
       <c r="S232" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>939</v>
-[...6 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="I233" s="13"/>
+      <c r="J233" s="13"/>
       <c r="K233" s="4" t="s">
-        <v>940</v>
-[...3 lines deleted...]
-      </c>
+        <v>980</v>
+      </c>
+      <c r="L233" s="4"/>
       <c r="M233" s="4" t="s">
-        <v>48</v>
+        <v>929</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>942</v>
+        <v>929</v>
       </c>
       <c r="O233" s="4" t="s">
-        <v>943</v>
+        <v>930</v>
       </c>
       <c r="P233" s="4">
-        <v>93.8</v>
+        <v>74.9</v>
       </c>
       <c r="Q233" s="4">
         <v>0</v>
       </c>
       <c r="R233" s="4">
         <v>0</v>
       </c>
       <c r="S233" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>944</v>
-[...6 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="I234" s="13"/>
+      <c r="J234" s="13"/>
       <c r="K234" s="4" t="s">
-        <v>945</v>
+        <v>982</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>946</v>
+        <v>918</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>947</v>
+        <v>249</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>948</v>
+        <v>249</v>
       </c>
       <c r="O234" s="4" t="s">
-        <v>949</v>
+        <v>851</v>
       </c>
       <c r="P234" s="4">
-        <v>49.26</v>
+        <v>1.06</v>
       </c>
       <c r="Q234" s="4">
         <v>0</v>
       </c>
       <c r="R234" s="4">
         <v>0</v>
       </c>
       <c r="S234" s="4">
         <v>0</v>
       </c>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="13" t="s">
-        <v>950</v>
-[...6 lines deleted...]
-      </c>
+        <v>983</v>
+      </c>
+      <c r="I235" s="13"/>
+      <c r="J235" s="13"/>
       <c r="K235" s="4" t="s">
-        <v>951</v>
+        <v>984</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>952</v>
+        <v>918</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>58</v>
+        <v>249</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>588</v>
+        <v>249</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>953</v>
+        <v>851</v>
       </c>
       <c r="P235" s="4">
-        <v>23.75</v>
+        <v>5.97</v>
       </c>
       <c r="Q235" s="4">
         <v>0</v>
       </c>
       <c r="R235" s="4">
         <v>0</v>
       </c>
       <c r="S235" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H236" s="13" t="s">
-        <v>954</v>
-[...6 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="I236" s="13"/>
+      <c r="J236" s="13"/>
       <c r="K236" s="4" t="s">
-        <v>956</v>
+        <v>986</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>957</v>
+        <v>918</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>58</v>
+        <v>249</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>81</v>
+        <v>249</v>
       </c>
       <c r="O236" s="4" t="s">
-        <v>474</v>
+        <v>851</v>
       </c>
       <c r="P236" s="4">
-        <v>14.48</v>
+        <v>1.06</v>
       </c>
       <c r="Q236" s="4">
         <v>0</v>
       </c>
       <c r="R236" s="4">
         <v>0</v>
       </c>
       <c r="S236" s="4">
         <v>0</v>
       </c>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H237" s="13" t="s">
-        <v>958</v>
-[...6 lines deleted...]
-      </c>
+        <v>987</v>
+      </c>
+      <c r="I237" s="13"/>
+      <c r="J237" s="13"/>
       <c r="K237" s="4" t="s">
-        <v>959</v>
+        <v>988</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>960</v>
+        <v>989</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>961</v>
+        <v>946</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>963</v>
+        <v>930</v>
       </c>
       <c r="P237" s="4">
-        <v>42535</v>
+        <v>2.24</v>
       </c>
       <c r="Q237" s="4">
-        <v>8393.5</v>
+        <v>0</v>
       </c>
       <c r="R237" s="4">
-        <v>19.73</v>
+        <v>0</v>
       </c>
       <c r="S237" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H238" s="13" t="s">
-        <v>964</v>
-[...6 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="I238" s="13"/>
+      <c r="J238" s="13"/>
       <c r="K238" s="4" t="s">
-        <v>965</v>
+        <v>991</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>966</v>
+        <v>925</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>296</v>
+        <v>926</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>967</v>
+        <v>926</v>
       </c>
       <c r="O238" s="4" t="s">
-        <v>503</v>
+        <v>851</v>
       </c>
       <c r="P238" s="4">
-        <v>26.74</v>
+        <v>0.14</v>
       </c>
       <c r="Q238" s="4">
-        <v>3.38</v>
+        <v>0</v>
       </c>
       <c r="R238" s="4">
-        <v>12.63</v>
+        <v>0</v>
       </c>
       <c r="S238" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H239" s="13" t="s">
-        <v>968</v>
-[...6 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="I239" s="13"/>
+      <c r="J239" s="13"/>
       <c r="K239" s="4" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="L239" s="4" t="s">
-        <v>971</v>
+        <v>925</v>
       </c>
       <c r="M239" s="4" t="s">
-        <v>972</v>
+        <v>926</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>973</v>
+        <v>926</v>
       </c>
       <c r="O239" s="4" t="s">
-        <v>974</v>
+        <v>851</v>
       </c>
       <c r="P239" s="4">
-        <v>11958.7</v>
+        <v>0.1</v>
       </c>
       <c r="Q239" s="4">
-        <v>27.93</v>
+        <v>0</v>
       </c>
       <c r="R239" s="4">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="S239" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H240" s="13" t="s">
-        <v>975</v>
-[...6 lines deleted...]
-      </c>
+        <v>994</v>
+      </c>
+      <c r="I240" s="13"/>
+      <c r="J240" s="13"/>
       <c r="K240" s="4" t="s">
-        <v>976</v>
-[...3 lines deleted...]
-      </c>
+        <v>995</v>
+      </c>
+      <c r="L240" s="4"/>
       <c r="M240" s="4" t="s">
-        <v>372</v>
+        <v>929</v>
       </c>
       <c r="N240" s="4" t="s">
-        <v>373</v>
+        <v>929</v>
       </c>
       <c r="O240" s="4" t="s">
-        <v>978</v>
+        <v>930</v>
       </c>
       <c r="P240" s="4">
-        <v>25.17</v>
+        <v>117.03</v>
       </c>
       <c r="Q240" s="4">
         <v>0</v>
       </c>
       <c r="R240" s="4">
         <v>0</v>
       </c>
       <c r="S240" s="4">
         <v>0</v>
       </c>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F241" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>979</v>
-[...6 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="I241" s="13"/>
+      <c r="J241" s="13"/>
       <c r="K241" s="4" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="L241" s="4" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
       <c r="M241" s="4" t="s">
-        <v>982</v>
+        <v>282</v>
       </c>
       <c r="N241" s="4" t="s">
-        <v>141</v>
+        <v>282</v>
       </c>
       <c r="O241" s="4" t="s">
-        <v>983</v>
+        <v>999</v>
       </c>
       <c r="P241" s="4">
-        <v>95.44</v>
+        <v>7.59</v>
       </c>
       <c r="Q241" s="4">
         <v>0</v>
       </c>
       <c r="R241" s="4">
         <v>0</v>
       </c>
       <c r="S241" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="13" t="s">
-        <v>984</v>
-[...6 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="I242" s="13"/>
+      <c r="J242" s="13"/>
       <c r="K242" s="4" t="s">
-        <v>985</v>
+        <v>1001</v>
       </c>
       <c r="L242" s="4" t="s">
-        <v>986</v>
+        <v>918</v>
       </c>
       <c r="M242" s="4" t="s">
-        <v>296</v>
+        <v>249</v>
       </c>
       <c r="N242" s="4" t="s">
-        <v>297</v>
+        <v>249</v>
       </c>
       <c r="O242" s="4" t="s">
-        <v>987</v>
+        <v>851</v>
       </c>
       <c r="P242" s="4">
-        <v>25.1</v>
+        <v>0.1</v>
       </c>
       <c r="Q242" s="4">
         <v>0</v>
       </c>
       <c r="R242" s="4">
         <v>0</v>
       </c>
       <c r="S242" s="4">
         <v>0</v>
       </c>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>22</v>
+        <v>420</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H243" s="13" t="s">
-        <v>988</v>
-[...6 lines deleted...]
-      </c>
+        <v>1002</v>
+      </c>
+      <c r="I243" s="13"/>
+      <c r="J243" s="13"/>
       <c r="K243" s="4" t="s">
-        <v>989</v>
-[...3 lines deleted...]
-      </c>
+        <v>1003</v>
+      </c>
+      <c r="L243" s="4"/>
       <c r="M243" s="4" t="s">
-        <v>982</v>
+        <v>929</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>141</v>
+        <v>929</v>
       </c>
       <c r="O243" s="4" t="s">
-        <v>991</v>
+        <v>930</v>
       </c>
       <c r="P243" s="4">
-        <v>66.92</v>
+        <v>59.1</v>
       </c>
       <c r="Q243" s="4">
         <v>0</v>
       </c>
       <c r="R243" s="4">
         <v>0</v>
       </c>
       <c r="S243" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H244" s="13" t="s">
-        <v>992</v>
-[...6 lines deleted...]
-      </c>
+        <v>1004</v>
+      </c>
+      <c r="I244" s="13"/>
+      <c r="J244" s="13"/>
       <c r="K244" s="4" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="L244" s="4" t="s">
-        <v>994</v>
+        <v>918</v>
       </c>
       <c r="M244" s="4" t="s">
-        <v>712</v>
+        <v>249</v>
       </c>
       <c r="N244" s="4" t="s">
-        <v>717</v>
+        <v>249</v>
       </c>
       <c r="O244" s="4" t="s">
-        <v>635</v>
+        <v>851</v>
       </c>
       <c r="P244" s="4">
-        <v>59.38</v>
+        <v>1.06</v>
       </c>
       <c r="Q244" s="4">
         <v>0</v>
       </c>
       <c r="R244" s="4">
         <v>0</v>
       </c>
       <c r="S244" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H245" s="13" t="s">
-        <v>995</v>
-[...6 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="I245" s="13"/>
+      <c r="J245" s="13"/>
       <c r="K245" s="4" t="s">
-        <v>996</v>
+        <v>1007</v>
       </c>
       <c r="L245" s="4" t="s">
-        <v>675</v>
+        <v>918</v>
       </c>
       <c r="M245" s="4" t="s">
-        <v>712</v>
+        <v>249</v>
       </c>
       <c r="N245" s="4" t="s">
-        <v>717</v>
+        <v>249</v>
       </c>
       <c r="O245" s="4" t="s">
-        <v>997</v>
+        <v>851</v>
       </c>
       <c r="P245" s="4">
-        <v>24.15</v>
+        <v>0.09</v>
       </c>
       <c r="Q245" s="4">
         <v>0</v>
       </c>
       <c r="R245" s="4">
         <v>0</v>
       </c>
       <c r="S245" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H246" s="13" t="s">
-        <v>998</v>
-[...6 lines deleted...]
-      </c>
+        <v>1008</v>
+      </c>
+      <c r="I246" s="13"/>
+      <c r="J246" s="13"/>
       <c r="K246" s="4" t="s">
-        <v>999</v>
+        <v>1009</v>
       </c>
       <c r="L246" s="4" t="s">
-        <v>1000</v>
+        <v>925</v>
       </c>
       <c r="M246" s="4" t="s">
-        <v>883</v>
+        <v>926</v>
       </c>
       <c r="N246" s="4" t="s">
-        <v>668</v>
+        <v>926</v>
       </c>
       <c r="O246" s="4" t="s">
-        <v>325</v>
+        <v>851</v>
       </c>
       <c r="P246" s="4">
-        <v>0.87</v>
+        <v>0.1</v>
       </c>
       <c r="Q246" s="4">
         <v>0</v>
       </c>
       <c r="R246" s="4">
         <v>0</v>
       </c>
       <c r="S246" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>203</v>
+        <v>22</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H247" s="13" t="s">
-        <v>1001</v>
-[...6 lines deleted...]
-      </c>
+        <v>1010</v>
+      </c>
+      <c r="I247" s="13"/>
+      <c r="J247" s="13"/>
       <c r="K247" s="4" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
       <c r="L247" s="4" t="s">
-        <v>1003</v>
+        <v>925</v>
       </c>
       <c r="M247" s="4" t="s">
-        <v>1004</v>
+        <v>926</v>
       </c>
       <c r="N247" s="4" t="s">
-        <v>1005</v>
+        <v>926</v>
       </c>
       <c r="O247" s="4" t="s">
-        <v>325</v>
+        <v>851</v>
       </c>
       <c r="P247" s="4">
-        <v>0.86</v>
+        <v>0.1</v>
       </c>
       <c r="Q247" s="4">
         <v>0</v>
       </c>
       <c r="R247" s="4">
         <v>0</v>
       </c>
       <c r="S247" s="4">
         <v>0</v>
       </c>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H248" s="13" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="I248" s="13"/>
       <c r="J248" s="13"/>
       <c r="K248" s="4" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="L248" s="4" t="s">
-        <v>1008</v>
+        <v>918</v>
       </c>
       <c r="M248" s="4" t="s">
-        <v>1009</v>
+        <v>249</v>
       </c>
       <c r="N248" s="4" t="s">
-        <v>1010</v>
+        <v>249</v>
       </c>
       <c r="O248" s="4" t="s">
-        <v>933</v>
+        <v>851</v>
       </c>
       <c r="P248" s="4">
-        <v>2846.6</v>
+        <v>5.75</v>
       </c>
       <c r="Q248" s="4">
         <v>0</v>
       </c>
       <c r="R248" s="4">
         <v>0</v>
       </c>
       <c r="S248" s="4">
         <v>0</v>
       </c>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
-      <c r="A249" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S249" s="8"/>
+      <c r="A249" s="3">
+        <v>247</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I249" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J249" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K249" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L249" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M249" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="N249" s="4" t="s">
+        <v>1018</v>
+      </c>
+      <c r="O249" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P249" s="4">
+        <v>2846.6</v>
+      </c>
+      <c r="Q249" s="4">
+        <v>0</v>
+      </c>
+      <c r="R249" s="4">
+        <v>0</v>
+      </c>
+      <c r="S249" s="4">
+        <v>0</v>
+      </c>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
+    <row r="250" spans="1:23">
+      <c r="A250" s="3">
+        <v>248</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H250" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I250" s="13"/>
+      <c r="J250" s="13"/>
+      <c r="K250" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L250" s="4"/>
+      <c r="M250" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="N250" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="O250" s="4" t="s">
+        <v>851</v>
+      </c>
+      <c r="P250" s="4">
+        <v>5.08</v>
+      </c>
+      <c r="Q250" s="4">
+        <v>0</v>
+      </c>
+      <c r="R250" s="4">
+        <v>0</v>
+      </c>
+      <c r="S250" s="4">
+        <v>0</v>
+      </c>
+      <c r="T250" s="1"/>
+      <c r="U250" s="1"/>
+      <c r="V250" s="1"/>
+      <c r="W250" s="1"/>
+    </row>
+    <row r="251" spans="1:23">
+      <c r="A251" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B251" s="7"/>
+      <c r="C251" s="7"/>
+      <c r="D251" s="7"/>
+      <c r="E251" s="11"/>
+      <c r="F251" s="7"/>
+      <c r="G251" s="7"/>
+      <c r="H251" s="14"/>
+      <c r="I251" s="14"/>
+      <c r="J251" s="14"/>
+      <c r="K251" s="8"/>
+      <c r="L251" s="8"/>
+      <c r="M251" s="8"/>
+      <c r="N251" s="8"/>
+      <c r="O251" s="8">
+        <v>161410.95</v>
+      </c>
+      <c r="P251" s="8">
+        <v>16601.56</v>
+      </c>
+      <c r="Q251" s="8">
+        <v>10.29</v>
+      </c>
+      <c r="R251" s="8"/>
+      <c r="S251" s="8"/>
+      <c r="T251" s="1"/>
+      <c r="U251" s="1"/>
+      <c r="V251" s="1"/>
+      <c r="W251" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A249:N249"/>
+    <mergeCell ref="A251:N251"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>