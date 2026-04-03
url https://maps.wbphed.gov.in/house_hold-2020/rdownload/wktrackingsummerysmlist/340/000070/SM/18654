--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -323,188 +323,191 @@
   <si>
     <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D, Mouza - Kendthol &amp; Kharbar]</t>
   </si>
   <si>
     <t>ORD/000255/2023-2024</t>
   </si>
   <si>
     <t>1070/PD</t>
   </si>
   <si>
     <t>ASHOKE ADHIKARY</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Amlagarya, Shaltora &amp; Rambhatdi]</t>
   </si>
   <si>
     <t>ORD/000245/2023-2024</t>
   </si>
   <si>
     <t>1061/PD</t>
   </si>
   <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F , Mouza - Amdiha, Bidhakata]</t>
+  </si>
+  <si>
+    <t>ORD/000251/2023-2024</t>
+  </si>
+  <si>
+    <t>1064/PD</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providingFunctional Household Tap Connection (FHTC), including other allied work for Zone - VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Palash Pahari &amp; Benrya]</t>
+  </si>
+  <si>
+    <t>ORD/000256/2023-2024</t>
+  </si>
+  <si>
+    <t>1071/PD</t>
+  </si>
+  <si>
+    <t>M/S KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Jiyataal, Chhayrabari, Ambari]</t>
+  </si>
+  <si>
+    <t>ORD/000248/2023-2024</t>
+  </si>
+  <si>
+    <t>1052/PD</t>
+  </si>
+  <si>
+    <t>M/S. BADAL GHOSH</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providingFunctional Household Tap Connection (FHTC) including other allied work for Zone VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza-kulal &amp;gothbathanj]</t>
+  </si>
+  <si>
+    <t>ORD/000254/2023-2024</t>
+  </si>
+  <si>
+    <t>1069/PD</t>
+  </si>
+  <si>
+    <t>SK ABBAS</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Salberya]</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>1058/PD</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D, Mouza - Benagaria(5%), Ghutgarya, Latulbad &amp; Dulalgora]</t>
+  </si>
+  <si>
+    <t>ORD/000244/2023-2024</t>
+  </si>
+  <si>
+    <t>1060/PD</t>
+  </si>
+  <si>
+    <t>PRATIK SAHA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E , Mouza - Lapahari, Nuhichabad, Moraldi]</t>
+  </si>
+  <si>
+    <t>ORD/000250/2023-2024</t>
+  </si>
+  <si>
+    <t>1051/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Brindabanpur]</t>
+  </si>
+  <si>
+    <t>ORD/000264/2023-2024</t>
+  </si>
+  <si>
+    <t>1078/PD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -G , Mouza - Kankarkiari, Malibana, Dubrajpur]</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/PD</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D , Mouza - Tarabari, Gumra]</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>1050/PD</t>
+  </si>
+  <si>
     <t>01/04/2025</t>
   </si>
   <si>
-    <t>SUBRATA SINGHADEO</t>
-[...133 lines deleted...]
-  <si>
     <t>KHITISH CHANDRA PATHAK</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -G , Mouza - Muktipur]</t>
   </si>
   <si>
     <t>ORD/000262/2023-2024</t>
   </si>
   <si>
     <t>1083/PD</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including submission of complete detailed drawing of distribution system, rising main etc. after execution of work and other allied work for Zone - I of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division , PHE Dte. [Part - C, Mouza - Pachandapur, Beliapur &amp; Kalikapur]</t>
   </si>
   <si>
     <t>ORD/000263/2023-2024</t>
   </si>
   <si>
     <t>1084/PD</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
@@ -569,62 +572,50 @@
   <si>
     <t>ORD/000856/2023-2024</t>
   </si>
   <si>
     <t>1495/PD</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>26/11/2023</t>
   </si>
   <si>
     <t>SUSANTA KR DUTTA</t>
   </si>
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone ) at Purulia I Block (Zone-V) for Hulka &amp; Kultanr alias nadiyara Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000854/2023-2024</t>
   </si>
   <si>
     <t>1493/PD</t>
   </si>
   <si>
-    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-VIII) for Amandih Under Purulia Divn PHE DTE.</t>
-[...10 lines deleted...]
-  <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F , Mouza - Jibanpur Alias Ramjibanpur, Barhanti &amp; Talberya]</t>
   </si>
   <si>
     <t>ORD/000889/2023-2024</t>
   </si>
   <si>
     <t>1540/PD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>M/S SB CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoirs (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) month for Zone-XI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-8)</t>
   </si>
   <si>
     <t>ORD/000838/2023-2024</t>
   </si>
   <si>
     <t>1426/PD</t>
@@ -719,50 +710,53 @@
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -A, Mouza - Marbedya, Ghoramurga]</t>
   </si>
   <si>
     <t>ORD/000885/2023-2024</t>
   </si>
   <si>
     <t>1535/PD</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-III of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-15)</t>
   </si>
   <si>
     <t>ORD/000899/2023-2024</t>
   </si>
   <si>
     <t>1567/PD</t>
   </si>
   <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
     <t>KM ENTERPRISES</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir ( Torch type with solid raft ) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone-II of Raghunathpur - I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-14)</t>
   </si>
   <si>
     <t>ORD/000893/2023-2024</t>
   </si>
   <si>
     <t>1559/PD</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>28/09/2026</t>
   </si>
   <si>
     <t>ASHOKE KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B, Mouza - Nadiha (80%)]</t>
   </si>
   <si>
     <t>ORD/000992/2023-2024</t>
@@ -938,2577 +932,2418 @@
   <si>
     <t>94/PD</t>
   </si>
   <si>
     <t>KANJILAL AND CO.</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- V &amp; VI of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
   </si>
   <si>
     <t>ORD/001832/2023-2024</t>
   </si>
   <si>
     <t>70/PD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>HUSSAIN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XIII &amp; XIV of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - VII &amp; VIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001848/2023-2024</t>
+  </si>
+  <si>
+    <t>80/PD</t>
+  </si>
+  <si>
+    <t>KRISHNA CONSTRUCTION AND ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VII of Purulia-I block for Golbera mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
-    <t>ORD/001835/2023-2024</t>
-[...2 lines deleted...]
-    <t>73/PD</t>
+    <t>ORD/002901/2023-2024</t>
+  </si>
+  <si>
+    <t>239/PD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>MARAUTI CONSTRUCTION AND CO</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VI of Purulia-I block for Shibdi Mouza under Purulia Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 30)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1030/PD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>03/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Neturia (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>923/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 600 CUM and staging height 20 mtr as per approved drawing (No:PCI/OHR/3/2012) with allied works for Zone- I of Purulia-1 Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. (Sl No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>1026/PD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (Part B) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) and Laying Distribution Pipe Lines with allied works for Zone-II of Neturia Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.[ Part - A, Mouza- Puapur ] (Sl No. 06)</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>1029/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) and providing Functional Household Tap Connection (Mouza - Bhul) with allied works for Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte. (Sl No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>1027/PD</t>
+  </si>
+  <si>
+    <t>M DHARA &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F , Mouza - Lalgarh]</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>1082/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E , Mouza - Kotaldih]</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/PD</t>
+  </si>
+  <si>
+    <t>HAFIJUR RAHAMAN MIDYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Ranipur Colliery &amp; Deiliya]</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>1635/PD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XI &amp; XII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001834/2023-2024</t>
+  </si>
+  <si>
+    <t>72/PD</t>
+  </si>
+  <si>
+    <t>SAMAN KUMAR MAHATO</t>
+  </si>
+  <si>
+    <t>Laying distribution system including providing FHTC(Lalpur Paharpur , Domsota) and other allied works for Zone-I of Neturia Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001874/2023-2024</t>
+  </si>
+  <si>
+    <t>99/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- III &amp; IV of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 300 m)</t>
+  </si>
+  <si>
+    <t>ORD/001831/2023-2024</t>
+  </si>
+  <si>
+    <t>69/PD</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XI &amp; XII of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division,P.H.E. Dte.(Total Length of Boundary Wall: 280m)</t>
+  </si>
+  <si>
+    <t>ORD/001828/2023-2024</t>
+  </si>
+  <si>
+    <t>66/PD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- I &amp; II of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001830/2023-2024</t>
+  </si>
+  <si>
+    <t>68/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - I &amp; II of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/002299/2023-2024</t>
+  </si>
+  <si>
+    <t>192/PD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>TOTAL INFRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - XVII &amp; XVIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001852/2023-2024</t>
+  </si>
+  <si>
+    <t>82/PD</t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR NARSARIA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003465/2023-2024</t>
+  </si>
+  <si>
+    <t>334/PD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>VIVEKANANDA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of DI rising main including bypass arrangement &amp; other allied works &amp; construction of boundary wall at Baghmundi WTP Site in Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>895/PD</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) nos tube well, Withdrawing and relaying of DI Pipe, Earth filling and surface dressing Near Northern Sector Head work site under Purulia Piped w/s Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>912/PD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) no 200 mm dia DTH rigbored tubewell at OHR Sites of Zone - II ( Fusrabad) of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>1501/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) nos tubewell at OHR Site of Zone - V of Raghunathpur-II Block under Northen Sector Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000462/2024-2025</t>
+  </si>
+  <si>
+    <t>1521/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000038/2024-2025</t>
+  </si>
+  <si>
+    <t>2255/PD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050611202404020185125751XX DT.06-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00957/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-527</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052611202406351574709356XX DT.26-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01024/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-532</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051111202412201575410323XX DT.11-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00958/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-529</t>
+  </si>
+  <si>
+    <t>Restoration of Road after laying of drinking after pipe line under JAL Jeevan Mission for W/S Scheme along Raghunathpur Chalunia Road, in the District of Purulia under Purulia Division PWD Dte. during the year 2024-2025. (Memo No.924/PWD dt.19.06.2024) (Norther Sector)</t>
+  </si>
+  <si>
+    <t>BILL/00579/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-340</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
+  </si>
+  <si>
+    <t>Restoration of Road after laying of drinking after pipe line under JAL Jeevan Mission for W/S Scheme along Raghunathpur Chalunia Road, in the District of Purulia under Purulia Division PWD Dte. during the year 2024-2025. (Memo No.1536/PWD dt.27.09.2024) (Norther Sector)</t>
+  </si>
+  <si>
+    <t>BILL/00961/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-530</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051111202412211573995764XX DT.11-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00959/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-528</t>
+  </si>
+  <si>
+    <t>Additional work of Laying Distribution Pipe line at Zone-III of Purulia-II Block under Purulia Piped Water Supply Scheme (Northen Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2025-2026</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN MANDAL</t>
+  </si>
+  <si>
+    <t>NAN</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) with allied works for Zone- IV of Santuri Block under Purulia Piped Water Supply Scheme ( Northern Zone ) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2023-2024</t>
+  </si>
+  <si>
+    <t>693/PD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012), Laying of Distribution pipeline, providing FHTC including other allied works for Zone- II of Santuri Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. [Part - A Mouza- MURULIA (3.5%)]</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>694/PD</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>MAHARSHI BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Bhagabandh, Kherad]</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>1059/PD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone- VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Gorsika]</t>
+  </si>
+  <si>
+    <t>ORD/000253/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012), Laying of Distribution Pipe Line with allied works for Zone- VII of Santuri Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. [Part - A Mouza-Gorsika]</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1138/PD</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Slice Valves &amp; FHTCs for the period of thirty six month for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block(Zone - VII &amp; VIII) under Purulia Divn. PHE Dte. (SL-3)</t>
+  </si>
+  <si>
+    <t>ORD/000809/2023-2024</t>
+  </si>
+  <si>
+    <t>1416/PD</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) for Zone-III &amp; IV of Raghunathpur - II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-21)</t>
+  </si>
+  <si>
+    <t>ORD/000803/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/PD</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied Works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone- V of Raghunathpur - II block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-22)</t>
+  </si>
+  <si>
+    <t>ORD/000804/2023-2024</t>
+  </si>
+  <si>
+    <t>1422/PD</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Purulia Piped Water Supply Scheme (Northern Sector) at Manbazar-I Block(Zone - I to IV) under Purulia Divn. PHE Dte. (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000833/2023-2024</t>
+  </si>
+  <si>
+    <t>1417/PD</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>SHYAM KUMAR</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied Works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone- I of Raghunathpur - II block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-19)</t>
+  </si>
+  <si>
+    <t>ORD/000805/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/PD</t>
+  </si>
+  <si>
+    <t>TUMPA GORAIN</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Hulka &amp; kultanr Alias nadiyara under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000853/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/PD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No: PCI-I/OHR/3/2012)with allied works for Purulia Water Supply Scheme.(Location:-Block-Purulia-1 , Zone-VIII) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/000855/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/PD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block (zone-IV &amp; V) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 11)</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>1573/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-XVI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-6)</t>
+  </si>
+  <si>
+    <t>ORD/000908/2023-2024</t>
+  </si>
+  <si>
+    <t>1577/PD</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-IV of Chakra, Kultanr alias Nadiyara,Palkiri,Baroyadi of Purulia-I block under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000877/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/PD</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>M/S SAWDESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VII of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000907/2023-2024</t>
+  </si>
+  <si>
+    <t>1576/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Kotloi Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001013/2023-2024</t>
+  </si>
+  <si>
+    <t>1644/PD</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for different Zones in Joypur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.1)</t>
+  </si>
+  <si>
+    <t>ORD/000926/2023-2024</t>
+  </si>
+  <si>
+    <t>1594/PD</t>
+  </si>
+  <si>
+    <t>25/10/2025</t>
+  </si>
+  <si>
+    <t>PRITI EPC PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VI &amp; VII of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.7)</t>
+  </si>
+  <si>
+    <t>ORD/000910/2023-2024</t>
+  </si>
+  <si>
+    <t>1583/PD</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part - E, Mouza - Nimtikuri &amp; Manjuri]</t>
+  </si>
+  <si>
+    <t>ORD/000888/2023-2024</t>
+  </si>
+  <si>
+    <t>1539/PD</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 300 CUM and staging height 20 mtr as per approved drawing ( No: PCI-I/OHR/3/2012)Including soil testing with other allied works for Zone-III of Santuri Block under Purulia Piped Water Supply Scheme(Northern) under Puru;ia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000869/2023-2024</t>
+  </si>
+  <si>
+    <t>1282/PD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-I of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>1566/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe Line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector) at Purulia-I block(Zone-II) for Satar Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000990/2023-2024</t>
+  </si>
+  <si>
+    <t>1632/PD</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>HIRAK KUMAR SAO</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) AT Zone-VIII of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-12)</t>
+  </si>
+  <si>
+    <t>ORD/000902/2023-2024</t>
+  </si>
+  <si>
+    <t>1565/PD</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>BBC ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 200 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied work &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-XIII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000868/2023-2024</t>
+  </si>
+  <si>
+    <t>1433/PD</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Dimdiha Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000876/2023-2024</t>
+  </si>
+  <si>
+    <t>1525/PD</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block(Zone-VI) For Gondhudi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001002/2023-2024</t>
+  </si>
+  <si>
+    <t>1639/PD</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-III &amp; IV of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.2)</t>
+  </si>
+  <si>
+    <t>ORD/000911/2023-2024</t>
+  </si>
+  <si>
+    <t>1582/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-IX of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000912/2023-2024</t>
+  </si>
+  <si>
+    <t>1581/PD</t>
+  </si>
+  <si>
+    <t>22/06/2025</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block(Zone - I , II &amp; III) under Purulia Divn. PHE Dte. (SL-1)</t>
+  </si>
+  <si>
+    <t>ORD/000834/2023-2024</t>
+  </si>
+  <si>
+    <t>1432/PD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-III of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-7)</t>
+  </si>
+  <si>
+    <t>ORD/000918/2023-2024</t>
+  </si>
+  <si>
+    <t>1592/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 350 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-I of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000920/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/PD</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 400 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-II of Raghunathpur-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 20)</t>
+  </si>
+  <si>
+    <t>ORD/000917/2023-2024</t>
+  </si>
+  <si>
+    <t>1599/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VII &amp; VIII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL No.5)</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>1591/PD</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir ( Torch type with solid raft ) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone-II of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-7)</t>
+  </si>
+  <si>
+    <t>ORD/000894/2023-2024</t>
+  </si>
+  <si>
+    <t>1557/PD</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001658/2023-2024</t>
+  </si>
+  <si>
+    <t>4783/PSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>24/02/2024</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) at Zone- IX to XV of Purulia-II Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001600/2023-2024</t>
+  </si>
+  <si>
+    <t>41/PD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) at Zone- I,II,III,IV,V,VI,VII,VIII,IX,XII,XIII of Hura Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001606/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/PD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte (Northen Zone)</t>
+  </si>
+  <si>
+    <t>ORD/001657/2023-2024</t>
+  </si>
+  <si>
+    <t>4769/PSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone- I to XVIII of Para Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001599/2023-2024</t>
+  </si>
+  <si>
+    <t>1821/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>M/S ANAND SINGH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XIII &amp; XIV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 260m)</t>
+  </si>
+  <si>
+    <t>ORD/001829/2023-2024</t>
+  </si>
+  <si>
+    <t>67/PD</t>
+  </si>
+  <si>
+    <t>S.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) with allied works for Zone-I of Neturia Block under Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001865/2023-2024</t>
+  </si>
+  <si>
+    <t>91/PD</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) nos tubewellat BPS Site (Mouza- GamarKunri, JL No-167, Plot No-756) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 380 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001855/2023-2024</t>
+  </si>
+  <si>
+    <t>85/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat BPS Site (Mouza- Tara, JL No-182, Plot No-1587) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 400 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001854/2023-2024</t>
+  </si>
+  <si>
+    <t>84/PD</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001184/2024-2025</t>
+  </si>
+  <si>
+    <t>2339/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>JULI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line and other allied work for Zone-III of Santuri Block under Surface water based water supply scheme for Purulia district (Northern Sector) Under Purulia Division PHE. DTE. Part-B Mouza- Brindabanpur</t>
+  </si>
+  <si>
+    <t>ORD/001135/2024-2025</t>
+  </si>
+  <si>
+    <t>2015/PD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001158/2024-2025</t>
+  </si>
+  <si>
+    <t>2310/PD</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector)</t>
+  </si>
+  <si>
+    <t>ORD/004806/2023-2024</t>
+  </si>
+  <si>
+    <t>130B/PSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SHIVA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-X) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001170/2024-2025</t>
+  </si>
+  <si>
+    <t>2324/PD</t>
+  </si>
+  <si>
+    <t>M/S CONTRACTORS SYNDICATE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-VII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001169/2024-2025</t>
+  </si>
+  <si>
+    <t>2323/PD</t>
   </si>
   <si>
     <t>SEKH ABBAS</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - VII &amp; VIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
-[...860 lines deleted...]
-    <t>26/06/2023</t>
+    <t>Extension part of Construction of Boundary wall and earth filling in low land by carried earth at Bhuiyadi OHR site (Zone-III) at Kashipur Block under surface water based piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 55 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001187/2024-2025</t>
+  </si>
+  <si>
+    <t>2342/PD</t>
+  </si>
+  <si>
+    <t>Laying of distributuion pipe line and other allied work for Zone-I of Santuri Block under Surface Water Based Water Supply Scheme for Purulia District (Northern Sector) under Purulia Division PHE. DTE. Part-C (Mouza- Pachandapur, Beliapur &amp; Kalikapur )</t>
+  </si>
+  <si>
+    <t>ORD/001136/2024-2025</t>
+  </si>
+  <si>
+    <t>2014/PD</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-III) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001144/2024-2025</t>
+  </si>
+  <si>
+    <t>2298/PD</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.(01/03/2024 to 31/08/2024)</t>
+  </si>
+  <si>
+    <t>ORD/004307/2023-2024</t>
+  </si>
+  <si>
+    <t>101/PSD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Euro-4 Diesel can of Ambassador Bharat stage-IV/TATA Indigo e.c.s Bharat Stage-IV/Swift tour Bharat stage =-IV or as similar model for the Assistant Engineer to look after the ongoing works under RWS Purulia Sub-Division PHE Dte (For12 months ) (w.e.f. 01/09/2022 to 31/08/2023).</t>
+  </si>
+  <si>
+    <t>ORD/001328/2022-2023</t>
+  </si>
+  <si>
+    <t>415/A/PR</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>Continuation of work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector) w.e.f. 13/09/2024 to 14/03/2025</t>
+  </si>
+  <si>
+    <t>ORD/000765/2024-2025</t>
+  </si>
+  <si>
+    <t>431/PSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>MALAY BANDYOPADHYAY</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector ), Kashipur Block Zone -I within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001320/2024-2025</t>
+  </si>
+  <si>
+    <t>458/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XVI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001178/2024-2025</t>
+  </si>
+  <si>
+    <t>2332/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XVII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001179/2024-2025</t>
+  </si>
+  <si>
+    <t>2333/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-IX)under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001192/2024-2025</t>
+  </si>
+  <si>
+    <t>2318/PD</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
+    <t>SAPAN KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Euro-4 Diesel can of Ambassador Bharat stage-IV/TATA Indigo e.c.s Bharat Stage-IV/Swift tour Bharat stage -II/BS-III purchased on or after 01.05.2005 with Diesel/LPG/CNG Engine ( Maxi Cab, non-Air conditioned) for site visit of JJM work of 20 Nos. Blocks within Purulia District under RWS purulia Sub Division under Purulia Division PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/004286/2023-2024</t>
+  </si>
+  <si>
+    <t>213/A/PR</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XIII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001160/2024-2025</t>
+  </si>
+  <si>
+    <t>2312/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001102/2024-2025</t>
+  </si>
+  <si>
+    <t>2192/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) (w.e.f 13/09/2024 to 14/03/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000766/2024-2025</t>
+  </si>
+  <si>
+    <t>432/PSD</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (w.e.f. 01/10/2023 to 31/03/2024)</t>
+  </si>
+  <si>
+    <t>ORD/003320/2023-2024</t>
+  </si>
+  <si>
+    <t>4857/PSD</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(w.e.f. 01/03/2024 to 30/08/2024)=184 days</t>
+  </si>
+  <si>
+    <t>ORD/003682/2023-2024</t>
+  </si>
+  <si>
+    <t>102/PSD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000653/2024-2025</t>
+  </si>
+  <si>
+    <t>1862/PD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of Ambassador Car / Bolero for JJM related works for the Assistant Engineer, Raghunathpur Sub-Division under Purulia Division, PHE Dte. (w.e.f. 01.09.2024 to 31.08.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000646/2024-2025</t>
+  </si>
+  <si>
+    <t>1653/PD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>CHANDRA SHEKHAR KUNDU</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-IX) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>2301/PD</t>
+  </si>
+  <si>
+    <t>S S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XIV) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001154/2024-2025</t>
+  </si>
+  <si>
+    <t>2306/PD</t>
+  </si>
+  <si>
+    <t>MAHATO CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Maguria Mouza under Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte. (Sl No. 20)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/PD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-II of Purulia-I block for Bhul Mouza under Purulia Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>1028/PD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at PURULIA-I (Zone-VII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2024-2025</t>
+  </si>
+  <si>
+    <t>2313/PD</t>
+  </si>
+  <si>
+    <t>TARA MAA SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-IV) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001189/2024-2025</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-II) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2024-2025</t>
+  </si>
+  <si>
+    <t>2348/PD</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector)</t>
+  </si>
+  <si>
+    <t>ORD/004785/2023-2024</t>
+  </si>
+  <si>
+    <t>130A/PSD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001180/2024-2025</t>
+  </si>
+  <si>
+    <t>2334/PD</t>
+  </si>
+  <si>
+    <t>BHAGABAN DAS KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2025-2026</t>
+  </si>
+  <si>
+    <t>715/PD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>719/PD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XIII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001208/2024-2025</t>
+  </si>
+  <si>
+    <t>2305/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT SINGH</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line work for zone-l of Neturia Block at Mouza - Pochhara under Purulia water supply scheme (Northern Sector ) under Purulia Division Phe. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001299/2024-2025</t>
+  </si>
+  <si>
+    <t>439/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII &amp; VIII of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2025-2026</t>
+  </si>
+  <si>
+    <t>712/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-V) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001205/2024-2025</t>
+  </si>
+  <si>
+    <t>2338/PD</t>
+  </si>
+  <si>
+    <t>PAMPA DAS AND COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Baram under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001209/2024-2025</t>
+  </si>
+  <si>
+    <t>110/PD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>AKUL SUTRADHAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI, &amp; XIII of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2025-2026</t>
+  </si>
+  <si>
+    <t>686/PD</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>680/PD</t>
+  </si>
+  <si>
+    <t>M D CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII, IX &amp; X of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>697/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- X of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2025-2026</t>
+  </si>
+  <si>
+    <t>718/PD</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) (w.e.f 15/03/2025 to 13/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/001385/2024-2025</t>
+  </si>
+  <si>
+    <t>131A/PSSD</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte(w.e.f.01.09.2024 to 28.02.2025).</t>
+  </si>
+  <si>
+    <t>ORD/001137/2024-2025</t>
+  </si>
+  <si>
+    <t>397A/PSD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-V) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001168/2024-2025</t>
+  </si>
+  <si>
+    <t>2322/PD</t>
+  </si>
+  <si>
+    <t>AMIT CHOURASIA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- XVI of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>PROBODH CHANDRA MAJHI</t>
+  </si>
+  <si>
+    <t>Supplying fitting and fixing M.S. gate of Jail type and 600 mm (+/- 30 mm) diametre R.B.T (Reinforced Barbed Tape) Concertina fencing work of Zone - IV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2025-2026</t>
+  </si>
+  <si>
+    <t>340/RNP</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Continuation of work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) w.e.f. 15/03/2025 to 13/09/2025</t>
+  </si>
+  <si>
+    <t>ORD/001384/2024-2025</t>
+  </si>
+  <si>
+    <t>131/PSSD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2025-2026</t>
+  </si>
+  <si>
+    <t>691/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XV &amp; XVI of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2025-2026</t>
+  </si>
+  <si>
+    <t>695/PD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001185/2024-2025</t>
+  </si>
+  <si>
+    <t>2340/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block (Zone-II) For Tentlo Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001200/2024-2025</t>
+  </si>
+  <si>
+    <t>2011/PD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Jack pushing between Sanka &amp; Rukni Rly. Station in Adra-BJE Section for The surface based piped water supply scheme For the District Purulia (Northern Sector) under Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>570/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte (w.e.f.01.03.2025 to 31.08.2025)</t>
+  </si>
+  <si>
+    <t>ORD/001383/2024-2025</t>
+  </si>
+  <si>
+    <t>96/PSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII &amp; VIII of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>690/PD</t>
+  </si>
+  <si>
+    <t>SATYA NARAYAN BELTHARIA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000034/2025-2026</t>
+  </si>
+  <si>
+    <t>684/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII &amp; IX of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2025-2026</t>
+  </si>
+  <si>
+    <t>685/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII &amp; XIII of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000036/2025-2026</t>
+  </si>
+  <si>
+    <t>687/PD</t>
+  </si>
+  <si>
+    <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001276/2024-2025</t>
+  </si>
+  <si>
+    <t>337/PD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>SAZID HOSSEN ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII &amp; VIII of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2025-2026</t>
+  </si>
+  <si>
+    <t>699/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2025-2026</t>
+  </si>
+  <si>
+    <t>707/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII of Purulia-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2025-2026</t>
+  </si>
+  <si>
+    <t>708/PD</t>
+  </si>
+  <si>
+    <t>SUDHANSHU OJHA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- IV of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2025-2026</t>
+  </si>
+  <si>
+    <t>701/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XIV &amp; XV of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>702/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001277/2024-2025</t>
+  </si>
+  <si>
+    <t>336/PD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I &amp; III of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>677/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>679/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX &amp; X of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000033/2025-2026</t>
+  </si>
+  <si>
+    <t>681/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V of Santuri Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2025-2026</t>
+  </si>
+  <si>
+    <t>700/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Purulia-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>709/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- XI of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>713/PD</t>
+  </si>
+  <si>
+    <t>Left out HDPE pipe line and pushing of 600mm dia MS pre cast pipe and 100 mm dia GI water carrier pipe by hydraulic jacking method across Purulia Ranchi NH Road for laying distribution line in connection with Jal Jeevan Mission at for Zone-III of Purulia -I block for Belkuri mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001305/2024-2025</t>
+  </si>
+  <si>
+    <t>444/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2025-2026</t>
+  </si>
+  <si>
+    <t>710/PD</t>
+  </si>
+  <si>
+    <t>DEBSHANKAR LAYEK</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II, III &amp; IV of Raghunathpur-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2025-2026</t>
+  </si>
+  <si>
+    <t>724/PD</t>
+  </si>
+  <si>
+    <t>Allied work of laying Distribution pipe line and other allied works for Zone-III of Santuri Block Purulia pipe Water Supply Scheme (Northern Sector ) under Purulia Division PHE Dte Part-C ( Mouza- Brindabanpur, Vill.- Asharikand )</t>
+  </si>
+  <si>
+    <t>ORD/000250/2025-2026</t>
+  </si>
+  <si>
+    <t>1117/PD</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Kashipur (Zone - VII &amp; XII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Neturia (Zone - I) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2025-2026</t>
+  </si>
+  <si>
+    <t>1067/PD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>SAANVI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2025-2026</t>
+  </si>
+  <si>
+    <t>714/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Para (Zone - X&amp;XI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2025-2026</t>
+  </si>
+  <si>
+    <t>AMRIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-II (Zone - II, III &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, V &amp; VI of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2025-2026</t>
+  </si>
+  <si>
+    <t>716/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII, XIII &amp; XIV of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2025-2026</t>
+  </si>
+  <si>
+    <t>721/PD</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
     <t>M/S S &amp; P CONSTRUCTION</t>
   </si>
   <si>
-    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.</t>
-[...1061 lines deleted...]
-    <t>473/PSD</t>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, V &amp; VI of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000066/2025-2026</t>
+  </si>
+  <si>
+    <t>723/PD</t>
+  </si>
+  <si>
+    <t>Laying of Left-out Distribution HDPE Pipe line and other allied work for Zone - III of Raghunathpur - I Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2025-2026</t>
+  </si>
+  <si>
+    <t>1055/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2025-2026</t>
+  </si>
+  <si>
+    <t>706/PD</t>
+  </si>
+  <si>
+    <t>B.M ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V &amp; VI of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>678/PD</t>
+  </si>
+  <si>
+    <t>AIM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-II (Zone - II &amp; III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - III &amp; IX) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2025-2026</t>
+  </si>
+  <si>
+    <t>1073/PD</t>
+  </si>
+  <si>
+    <t>MOHOR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - XIII &amp; XIV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2025-2026</t>
+  </si>
+  <si>
+    <t>1075/PD</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia RCC pre cast pipe and 200 mm dia MS water carrier pipe by hydraulic jacking method across Pirargaria Road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) and Installation of 2(two) nos of Tubewell through DTH process at OHR site of Zone-III of Purulia-II Block Purulia piped W/S Scheme( Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2025-2026</t>
+  </si>
+  <si>
+    <t>929/PD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Raghunathpur-I (Zone - I &amp; III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2025-2026</t>
+  </si>
+  <si>
+    <t>999/PD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Santuri (Zone - I, VI &amp; VII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at OHR(200 cum)site of ZONE III at Dhunari Mouza of Purulia 2 Block under Purulia piped water supply scheme( Northern Sector) under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2025-2026</t>
+  </si>
+  <si>
+    <t>1056/PD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - IV &amp; VII) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2025-2026</t>
+  </si>
+  <si>
+    <t>MANTAJ ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Para (Zone - V &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2025-2026</t>
+  </si>
+  <si>
+    <t>1076/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII, XIII &amp; XIV of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000244/2025-2026</t>
+  </si>
+  <si>
+    <t>689/PD</t>
+  </si>
+  <si>
+    <t>SUMANTA GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V &amp; VII of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2025-2026</t>
+  </si>
+  <si>
+    <t>698/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Joypur (Zone - II &amp; VIII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XVI of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2025-2026</t>
+  </si>
+  <si>
+    <t>717/PD</t>
+  </si>
+  <si>
+    <t>JOGMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of Jack pushing between Sanka &amp;Rukni Rly. Station in Adra-BJE Section for The surface based piped water supply scheme For the District Purulia (Northern Sector) under Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2025-2026</t>
+  </si>
+  <si>
+    <t>1208/PD</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-I (Zone - VI &amp; VII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2025-2026</t>
+  </si>
+  <si>
+    <t>1384/PD</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSIN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - X &amp; XI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>1388/PD</t>
+  </si>
+  <si>
+    <t>SEKH IRFAN</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000363/2025-2026</t>
+  </si>
+  <si>
+    <t>1523/PD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2025-2026</t>
+  </si>
+  <si>
+    <t>1524/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, &amp; III of Manbazar-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, III of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte. (Group-B)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Manbazar-I (Zone - II &amp; IV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2025-2026</t>
+  </si>
+  <si>
+    <t>M/S MECHANICAL AND CIVIL</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - XV &amp; XVII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2025-2026</t>
+  </si>
+  <si>
+    <t>1580/PD</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2025-2026</t>
+  </si>
+  <si>
+    <t>1522/PD</t>
+  </si>
+  <si>
+    <t>PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-II (Zone - VIII &amp; XIV ) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2025-2026</t>
+  </si>
+  <si>
+    <t>BIJOY KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Puncha (Zone - II) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2025-2026</t>
+  </si>
+  <si>
+    <t>M/S SAMARESH SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-II (Zone - IX &amp; X) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2025-2026</t>
+  </si>
+  <si>
+    <t>1390/PD</t>
+  </si>
+  <si>
+    <t>PRASENJIT CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-I (Zone - IV &amp; V) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>1389/PD</t>
+  </si>
+  <si>
+    <t>DALIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of Boundary wall including other allied works at Kanchanpur boosting site in connection with Jal Jeevan Mission (JJM) at Kudagara under Purulia W/S Scheme (Northern Sector) of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000500/2023-2024</t>
+  </si>
+  <si>
+    <t>1332/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- IX &amp; X of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 300m)</t>
+  </si>
+  <si>
+    <t>ORD/001827/2023-2024</t>
+  </si>
+  <si>
+    <t>65/PD</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- IX &amp; X of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001833/2023-2024</t>
+  </si>
+  <si>
+    <t>71/PD</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Zone-I &amp; III of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
-[...154 lines deleted...]
-  <si>
     <t>SUJIT CHAKRABORTY</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Jhalda-II (Zone - II, III &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
-[...413 lines deleted...]
-    <t>MITRA CONSTRUCTION</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - III &amp; IV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 260 m)</t>
+  </si>
+  <si>
+    <t>ORD/002303/2023-2024</t>
+  </si>
+  <si>
+    <t>193/PD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3897,51 +3732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W276"/>
+  <dimension ref="A1:W259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5490,937 +5325,937 @@
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P26" s="4">
         <v>96.93</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>60</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P27" s="4">
         <v>94.06</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>75</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="P28" s="4">
         <v>91.79</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>60</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="P29" s="4">
         <v>49.95</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>48</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P30" s="4">
         <v>32.36</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>76</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P31" s="4">
         <v>25.17</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>65</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P32" s="4">
         <v>95.29</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>60</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="P33" s="4">
         <v>60.42</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P34" s="4">
         <v>11.47</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>141</v>
+        <v>68</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P35" s="4">
-        <v>12.6</v>
+        <v>65.75</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="P36" s="4">
-        <v>65.75</v>
+        <v>361.35</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P37" s="4">
-        <v>361.35</v>
+        <v>1374.87</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="P38" s="4">
-        <v>1374.87</v>
+        <v>33.54</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>179</v>
+        <v>71</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>180</v>
+        <v>88</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P39" s="4">
-        <v>33.54</v>
+        <v>59.46</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>71</v>
+        <v>189</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>88</v>
+        <v>149</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>213</v>
+        <v>150</v>
       </c>
       <c r="P40" s="4">
-        <v>59.46</v>
+        <v>77.29</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>60</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
@@ -6430,2974 +6265,2966 @@
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>214</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>103</v>
+        <v>217</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>149</v>
+        <v>218</v>
       </c>
       <c r="P41" s="4">
-        <v>77.29</v>
+        <v>52.38</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J42" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="P42" s="4">
-        <v>52.38</v>
+        <v>31.72</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J43" s="13"/>
+      <c r="J43" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K43" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="P43" s="4">
-        <v>31.72</v>
+        <v>64.16</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="P44" s="4">
-        <v>64.16</v>
+        <v>243.33</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>82</v>
+        <v>237</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>83</v>
+        <v>238</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="P45" s="4">
-        <v>243.33</v>
+        <v>413.23</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>65</v>
+        <v>5</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>239</v>
+        <v>71</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>240</v>
+        <v>72</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="P46" s="4">
-        <v>413.23</v>
+        <v>67.12</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>245</v>
+        <v>206</v>
       </c>
       <c r="P47" s="4">
-        <v>67.12</v>
+        <v>51.27</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>71</v>
+        <v>189</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>88</v>
+        <v>222</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>209</v>
+        <v>250</v>
       </c>
       <c r="P48" s="4">
-        <v>51.27</v>
+        <v>34.94</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J49" s="13"/>
+      <c r="J49" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K49" s="4" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>252</v>
+        <v>95</v>
       </c>
       <c r="P49" s="4">
-        <v>34.94</v>
+        <v>84.9</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J50" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>220</v>
+        <v>72</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>95</v>
+        <v>154</v>
       </c>
       <c r="P50" s="4">
-        <v>84.9</v>
+        <v>15.46</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>153</v>
+        <v>260</v>
       </c>
       <c r="P51" s="4">
-        <v>15.46</v>
+        <v>43.25</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="P52" s="4">
-        <v>43.25</v>
+        <v>50.19</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J53" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K53" s="4" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>266</v>
+        <v>49</v>
       </c>
       <c r="P53" s="4">
-        <v>50.19</v>
+        <v>88.91</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>71</v>
+        <v>180</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>72</v>
+        <v>181</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P54" s="4">
-        <v>88.91</v>
+        <v>22.91</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>179</v>
+        <v>71</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>180</v>
+        <v>72</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>53</v>
+        <v>274</v>
       </c>
       <c r="P55" s="4">
-        <v>22.91</v>
+        <v>22.77</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J56" s="13"/>
+      <c r="J56" s="13" t="s">
+        <v>276</v>
+      </c>
       <c r="K56" s="4" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>71</v>
+        <v>279</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>72</v>
+        <v>280</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="P56" s="4">
-        <v>22.77</v>
+        <v>831.47</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>277</v>
-[...6 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="P57" s="4">
-        <v>831.47</v>
+        <v>38.55</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-      <c r="J58" s="13"/>
+        <v>288</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>289</v>
+      </c>
       <c r="K58" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="M58" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="L58" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N58" s="4" t="s">
-        <v>288</v>
+        <v>232</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="P58" s="4">
-        <v>38.55</v>
+        <v>22.45</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J59" s="13" t="s">
-        <v>291</v>
+        <v>28</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>103</v>
+        <v>286</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>294</v>
+        <v>134</v>
       </c>
       <c r="P59" s="4">
-        <v>22.45</v>
+        <v>39.78</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>295</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>134</v>
+        <v>299</v>
       </c>
       <c r="P60" s="4">
-        <v>39.78</v>
+        <v>12.5</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="P61" s="4">
-        <v>12.5</v>
+        <v>38.75</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-      <c r="J62" s="13"/>
+        <v>306</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K62" s="4" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="P62" s="4">
-        <v>38.75</v>
+        <v>38.78</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>282</v>
+        <v>316</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="P63" s="4">
-        <v>38.6</v>
+        <v>83.25</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>313</v>
-[...6 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>287</v>
+        <v>321</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>288</v>
+        <v>322</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>316</v>
+        <v>49</v>
       </c>
       <c r="P64" s="4">
-        <v>38.78</v>
+        <v>120.66</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>317</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>323</v>
+        <v>191</v>
       </c>
       <c r="P65" s="4">
-        <v>83.25</v>
+        <v>63.99</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-      <c r="J66" s="13"/>
+        <v>328</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K66" s="4" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="P66" s="4">
-        <v>120.66</v>
+        <v>141.19</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-      <c r="J67" s="13"/>
+        <v>332</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>333</v>
+      </c>
       <c r="K67" s="4" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>331</v>
+        <v>129</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>194</v>
+        <v>337</v>
       </c>
       <c r="P67" s="4">
-        <v>63.99</v>
+        <v>77.87</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>318</v>
+        <v>27</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>65</v>
+        <v>150</v>
       </c>
       <c r="P68" s="4">
-        <v>141.19</v>
+        <v>157.44</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="P69" s="4">
-        <v>77.87</v>
+        <v>131.3</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>327</v>
+        <v>43</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>337</v>
+        <v>138</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>149</v>
+        <v>348</v>
       </c>
       <c r="P70" s="4">
-        <v>157.44</v>
+        <v>71.84</v>
       </c>
       <c r="Q70" s="4">
         <v>0</v>
       </c>
       <c r="R70" s="4">
         <v>0</v>
       </c>
       <c r="S70" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>318</v>
+        <v>27</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>327</v>
+        <v>43</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>337</v>
+        <v>44</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="P71" s="4">
-        <v>131.3</v>
+        <v>39.96</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>138</v>
+        <v>356</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="P72" s="4">
-        <v>71.84</v>
+        <v>89.86</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>28</v>
+        <v>312</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>43</v>
+        <v>303</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>44</v>
+        <v>304</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="P73" s="4">
-        <v>39.96</v>
+        <v>38.79</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>28</v>
+        <v>141</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>71</v>
+        <v>285</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>362</v>
+        <v>286</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="P74" s="4">
-        <v>89.86</v>
+        <v>51.94</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
         <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>309</v>
+        <v>28</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="P75" s="4">
-        <v>38.79</v>
+        <v>40.76</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>288</v>
+        <v>371</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>354</v>
+        <v>176</v>
       </c>
       <c r="P76" s="4">
-        <v>51.94</v>
+        <v>38.8</v>
       </c>
       <c r="Q76" s="4">
         <v>0</v>
       </c>
       <c r="R76" s="4">
         <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>337</v>
+        <v>304</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>373</v>
+        <v>228</v>
       </c>
       <c r="P77" s="4">
-        <v>40.76</v>
+        <v>39.72</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>305</v>
+        <v>378</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>175</v>
+        <v>380</v>
       </c>
       <c r="P78" s="4">
-        <v>38.8</v>
+        <v>38.57</v>
       </c>
       <c r="Q78" s="4">
         <v>0</v>
       </c>
       <c r="R78" s="4">
         <v>0</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>231</v>
+        <v>384</v>
       </c>
       <c r="P79" s="4">
-        <v>39.72</v>
+        <v>38.72</v>
       </c>
       <c r="Q79" s="4">
         <v>0</v>
       </c>
       <c r="R79" s="4">
         <v>0</v>
       </c>
       <c r="S79" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="P80" s="4">
-        <v>38.57</v>
+        <v>22.85</v>
       </c>
       <c r="Q80" s="4">
         <v>0</v>
       </c>
       <c r="R80" s="4">
         <v>0</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>287</v>
+        <v>326</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>390</v>
+        <v>73</v>
       </c>
       <c r="P81" s="4">
-        <v>38.72</v>
+        <v>36.11</v>
       </c>
       <c r="Q81" s="4">
         <v>0</v>
       </c>
       <c r="R81" s="4">
         <v>0</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="I82" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>394</v>
+        <v>326</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>396</v>
+        <v>154</v>
       </c>
       <c r="P82" s="4">
-        <v>22.85</v>
+        <v>7.82</v>
       </c>
       <c r="Q82" s="4">
         <v>0</v>
       </c>
       <c r="R82" s="4">
         <v>0</v>
       </c>
       <c r="S82" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I83" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>28</v>
+        <v>312</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>332</v>
+        <v>401</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>333</v>
+        <v>402</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>73</v>
+        <v>292</v>
       </c>
       <c r="P83" s="4">
-        <v>36.11</v>
+        <v>5.49</v>
       </c>
       <c r="Q83" s="4">
         <v>0</v>
       </c>
       <c r="R83" s="4">
         <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="I84" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="K84" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="M84" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="L84" s="4" t="s">
+      <c r="N84" s="4" t="s">
         <v>402</v>
       </c>
-      <c r="M84" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O84" s="4" t="s">
-        <v>153</v>
+        <v>407</v>
       </c>
       <c r="P84" s="4">
-        <v>7.82</v>
+        <v>5.08</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>404</v>
-[...6 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="I85" s="13"/>
+      <c r="J85" s="13"/>
       <c r="K85" s="4" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>294</v>
+        <v>412</v>
       </c>
       <c r="P85" s="4">
-        <v>5.49</v>
+        <v>157.32</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>409</v>
-[...6 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="I86" s="13"/>
+      <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="P86" s="4">
-        <v>5.08</v>
+        <v>1.06</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="M87" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N87" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O87" s="4" t="s">
         <v>417</v>
       </c>
-      <c r="N87" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P87" s="4">
-        <v>157.32</v>
+        <v>1.06</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="I88" s="13"/>
       <c r="J88" s="13"/>
       <c r="K88" s="4" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="P88" s="4">
         <v>1.06</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
@@ -9406,11471 +9233,10438 @@
       </c>
       <c r="D89" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
         <v>424</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
         <v>425</v>
       </c>
       <c r="L89" s="4" t="s">
         <v>426</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>108</v>
+        <v>427</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>108</v>
+        <v>427</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="P89" s="4">
-        <v>1.06</v>
+        <v>47.28</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="M90" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="N90" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="O90" s="4" t="s">
         <v>428</v>
       </c>
-      <c r="L90" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P90" s="4">
-        <v>1.06</v>
+        <v>47.28</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13"/>
       <c r="K91" s="4" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="P91" s="4">
-        <v>47.28</v>
+        <v>1.06</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
         <v>435</v>
       </c>
       <c r="I92" s="13"/>
       <c r="J92" s="13"/>
       <c r="K92" s="4" t="s">
         <v>436</v>
       </c>
       <c r="L92" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M92" s="4" t="s">
         <v>437</v>
       </c>
-      <c r="M92" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N92" s="4" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="P92" s="4">
-        <v>47.28</v>
+        <v>0</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
-      <c r="R92" s="4">
-        <v>0</v>
+      <c r="R92" s="4" t="s">
+        <v>440</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-      <c r="J93" s="13"/>
+        <v>441</v>
+      </c>
+      <c r="I93" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J93" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="K93" s="4" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>422</v>
+        <v>93</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>422</v>
+        <v>232</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>423</v>
+        <v>117</v>
       </c>
       <c r="P93" s="4">
-        <v>1.06</v>
+        <v>87.8</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-      <c r="J94" s="13"/>
+        <v>444</v>
+      </c>
+      <c r="I94" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J94" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="K94" s="4" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>124</v>
+        <v>446</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>443</v>
+        <v>93</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="P94" s="4">
-        <v>0</v>
+        <v>95.06</v>
       </c>
       <c r="Q94" s="4">
         <v>0</v>
       </c>
-      <c r="R94" s="4" t="s">
-        <v>446</v>
+      <c r="R94" s="4">
+        <v>0</v>
       </c>
       <c r="S94" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>141</v>
+        <v>450</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>117</v>
+        <v>454</v>
       </c>
       <c r="P95" s="4">
-        <v>87.8</v>
+        <v>51.36</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="I96" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>455</v>
+        <v>95</v>
       </c>
       <c r="P96" s="4">
-        <v>95.06</v>
+        <v>71.26</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>457</v>
+        <v>28</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>461</v>
+        <v>228</v>
       </c>
       <c r="P97" s="4">
-        <v>51.36</v>
+        <v>94.37</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>95</v>
+        <v>467</v>
       </c>
       <c r="P98" s="4">
-        <v>71.26</v>
+        <v>888.48</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="I99" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J99" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>57</v>
+        <v>195</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>231</v>
+        <v>472</v>
       </c>
       <c r="P99" s="4">
-        <v>94.37</v>
+        <v>863.77</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="I100" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>68</v>
+        <v>404</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>473</v>
+        <v>232</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="P100" s="4">
-        <v>888.48</v>
+        <v>207.13</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="I101" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J101" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="P101" s="4">
-        <v>863.77</v>
+        <v>1479.87</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I102" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>483</v>
+        <v>238</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="P102" s="4">
-        <v>207.13</v>
+        <v>117.63</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="J103" s="13"/>
       <c r="K103" s="4" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>489</v>
+        <v>95</v>
       </c>
       <c r="P103" s="4">
-        <v>1479.87</v>
+        <v>41.55</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
         <v>490</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>410</v>
+        <v>68</v>
       </c>
       <c r="K104" s="4" t="s">
         <v>491</v>
       </c>
       <c r="L104" s="4" t="s">
         <v>492</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>240</v>
+        <v>493</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>493</v>
+        <v>233</v>
       </c>
       <c r="P104" s="4">
-        <v>117.63</v>
+        <v>81.93</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
         <v>494</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J105" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J105" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K105" s="4" t="s">
         <v>495</v>
       </c>
       <c r="L105" s="4" t="s">
         <v>496</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>179</v>
+        <v>63</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>497</v>
+        <v>64</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>95</v>
+        <v>467</v>
       </c>
       <c r="P105" s="4">
-        <v>41.55</v>
+        <v>1398.36</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="I106" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J106" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K106" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="I106" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K106" s="4" t="s">
+      <c r="L106" s="4" t="s">
         <v>499</v>
       </c>
-      <c r="L106" s="4" t="s">
+      <c r="M106" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N106" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="O106" s="4" t="s">
         <v>500</v>
       </c>
-      <c r="M106" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P106" s="4">
-        <v>81.93</v>
+        <v>498.9</v>
       </c>
       <c r="Q106" s="4">
         <v>0</v>
       </c>
       <c r="R106" s="4">
         <v>0</v>
       </c>
       <c r="S106" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J107" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K107" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="L107" s="4" t="s">
         <v>503</v>
       </c>
-      <c r="L107" s="4" t="s">
+      <c r="M107" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N107" s="4" t="s">
         <v>504</v>
       </c>
-      <c r="M107" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O107" s="4" t="s">
-        <v>474</v>
+        <v>505</v>
       </c>
       <c r="P107" s="4">
-        <v>1398.36</v>
+        <v>63.56</v>
       </c>
       <c r="Q107" s="4">
         <v>0</v>
       </c>
       <c r="R107" s="4">
         <v>0</v>
       </c>
       <c r="S107" s="4">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>79</v>
+        <v>450</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M108" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>450</v>
+        <v>64</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>508</v>
+        <v>65</v>
       </c>
       <c r="P108" s="4">
-        <v>498.9</v>
+        <v>692.19</v>
       </c>
       <c r="Q108" s="4">
         <v>0</v>
       </c>
       <c r="R108" s="4">
         <v>0</v>
       </c>
       <c r="S108" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
         <v>509</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="K109" s="4" t="s">
         <v>510</v>
       </c>
       <c r="L109" s="4" t="s">
         <v>511</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>192</v>
+        <v>71</v>
       </c>
       <c r="N109" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="O109" s="4" t="s">
         <v>512</v>
       </c>
-      <c r="O109" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P109" s="4">
-        <v>63.56</v>
+        <v>40.95</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="I110" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>457</v>
+        <v>404</v>
       </c>
       <c r="K110" s="4" t="s">
+        <v>514</v>
+      </c>
+      <c r="L110" s="4" t="s">
         <v>515</v>
       </c>
-      <c r="L110" s="4" t="s">
+      <c r="M110" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="N110" s="4" t="s">
         <v>516</v>
       </c>
-      <c r="M110" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O110" s="4" t="s">
-        <v>65</v>
+        <v>517</v>
       </c>
       <c r="P110" s="4">
-        <v>692.19</v>
+        <v>5517.66</v>
       </c>
       <c r="Q110" s="4">
         <v>0</v>
       </c>
       <c r="R110" s="4">
         <v>0</v>
       </c>
       <c r="S110" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>309</v>
+        <v>79</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="P111" s="4">
-        <v>40.95</v>
+        <v>973.78</v>
       </c>
       <c r="Q111" s="4">
         <v>0</v>
       </c>
       <c r="R111" s="4">
         <v>0</v>
       </c>
       <c r="S111" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>410</v>
+        <v>68</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>281</v>
+        <v>189</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="P112" s="4">
-        <v>5517.66</v>
+        <v>47.96</v>
       </c>
       <c r="Q112" s="4">
         <v>0</v>
       </c>
       <c r="R112" s="4">
         <v>0</v>
       </c>
       <c r="S112" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>63</v>
+        <v>531</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>530</v>
+        <v>154</v>
       </c>
       <c r="P113" s="4">
-        <v>973.78</v>
+        <v>81.76</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="I114" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J114" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>534</v>
+        <v>83</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>535</v>
+        <v>53</v>
       </c>
       <c r="P114" s="4">
-        <v>47.96</v>
+        <v>144.2</v>
       </c>
       <c r="Q114" s="4">
         <v>0</v>
       </c>
       <c r="R114" s="4">
         <v>0</v>
       </c>
       <c r="S114" s="4">
         <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
         <v>536</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J115" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K115" s="4" t="s">
         <v>537</v>
       </c>
       <c r="L115" s="4" t="s">
         <v>538</v>
       </c>
       <c r="M115" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N115" s="4" t="s">
         <v>539</v>
       </c>
-      <c r="N115" s="4" t="s">
+      <c r="O115" s="4" t="s">
         <v>540</v>
       </c>
-      <c r="O115" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P115" s="4">
-        <v>81.76</v>
+        <v>70.4</v>
       </c>
       <c r="Q115" s="4">
         <v>0</v>
       </c>
       <c r="R115" s="4">
         <v>0</v>
       </c>
       <c r="S115" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
         <v>541</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K116" s="4" t="s">
         <v>542</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>543</v>
       </c>
       <c r="M116" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>83</v>
+        <v>544</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>53</v>
+        <v>545</v>
       </c>
       <c r="P116" s="4">
-        <v>144.2</v>
+        <v>535.9</v>
       </c>
       <c r="Q116" s="4">
         <v>0</v>
       </c>
       <c r="R116" s="4">
         <v>0</v>
       </c>
       <c r="S116" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J117" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="M117" s="4" t="s">
-        <v>71</v>
+        <v>195</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>548</v>
+        <v>145</v>
       </c>
       <c r="P117" s="4">
-        <v>70.4</v>
+        <v>296.95</v>
       </c>
       <c r="Q117" s="4">
         <v>0</v>
       </c>
       <c r="R117" s="4">
         <v>0</v>
       </c>
       <c r="S117" s="4">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J118" s="13" t="s">
-        <v>28</v>
+        <v>333</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>82</v>
+        <v>189</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>552</v>
+        <v>280</v>
       </c>
       <c r="O118" s="4" t="s">
         <v>553</v>
       </c>
       <c r="P118" s="4">
-        <v>535.9</v>
+        <v>112.33</v>
       </c>
       <c r="Q118" s="4">
         <v>0</v>
       </c>
       <c r="R118" s="4">
         <v>0</v>
       </c>
       <c r="S118" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
         <v>554</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="J119" s="13"/>
       <c r="K119" s="4" t="s">
         <v>555</v>
       </c>
       <c r="L119" s="4" t="s">
         <v>556</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>198</v>
+        <v>71</v>
       </c>
       <c r="N119" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="O119" s="4" t="s">
         <v>557</v>
       </c>
-      <c r="O119" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P119" s="4">
-        <v>296.95</v>
+        <v>49.52</v>
       </c>
       <c r="Q119" s="4">
         <v>0</v>
       </c>
       <c r="R119" s="4">
         <v>0</v>
       </c>
       <c r="S119" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
         <v>558</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J120" s="13" t="s">
-        <v>339</v>
+        <v>79</v>
       </c>
       <c r="K120" s="4" t="s">
         <v>559</v>
       </c>
       <c r="L120" s="4" t="s">
         <v>560</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>192</v>
+        <v>63</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>282</v>
+        <v>521</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>561</v>
+        <v>522</v>
       </c>
       <c r="P120" s="4">
-        <v>112.33</v>
+        <v>787.54</v>
       </c>
       <c r="Q120" s="4">
         <v>0</v>
       </c>
       <c r="R120" s="4">
         <v>0</v>
       </c>
       <c r="S120" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J121" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="K121" s="4" t="s">
         <v>562</v>
       </c>
-      <c r="I121" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K121" s="4" t="s">
+      <c r="L121" s="4" t="s">
         <v>563</v>
       </c>
-      <c r="L121" s="4" t="s">
+      <c r="M121" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N121" s="4" t="s">
         <v>564</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="O121" s="4" t="s">
         <v>565</v>
       </c>
       <c r="P121" s="4">
-        <v>49.52</v>
+        <v>458.06</v>
       </c>
       <c r="Q121" s="4">
         <v>0</v>
       </c>
       <c r="R121" s="4">
         <v>0</v>
       </c>
       <c r="S121" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
         <v>566</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K122" s="4" t="s">
         <v>567</v>
       </c>
       <c r="L122" s="4" t="s">
         <v>568</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>63</v>
+        <v>195</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>529</v>
+        <v>569</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>530</v>
+        <v>570</v>
       </c>
       <c r="P122" s="4">
-        <v>787.54</v>
+        <v>1240.82</v>
       </c>
       <c r="Q122" s="4">
         <v>0</v>
       </c>
       <c r="R122" s="4">
         <v>0</v>
       </c>
       <c r="S122" s="4">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="13" t="s">
-        <v>410</v>
+        <v>28</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>63</v>
+        <v>279</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>64</v>
+        <v>438</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>572</v>
+        <v>439</v>
       </c>
       <c r="P123" s="4">
-        <v>458.06</v>
+        <v>295.01</v>
       </c>
       <c r="Q123" s="4">
         <v>0</v>
       </c>
       <c r="R123" s="4">
         <v>0</v>
       </c>
       <c r="S123" s="4">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="I124" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>198</v>
+        <v>279</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="P124" s="4">
-        <v>1240.82</v>
+        <v>574.33</v>
       </c>
       <c r="Q124" s="4">
         <v>0</v>
       </c>
       <c r="R124" s="4">
         <v>0</v>
       </c>
       <c r="S124" s="4">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="I125" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J125" s="13" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>444</v>
+        <v>521</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>445</v>
+        <v>522</v>
       </c>
       <c r="P125" s="4">
-        <v>295.01</v>
+        <v>404.59</v>
       </c>
       <c r="Q125" s="4">
         <v>0</v>
       </c>
       <c r="R125" s="4">
         <v>0</v>
       </c>
       <c r="S125" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="I126" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J126" s="13" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="K126" s="4" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="P126" s="4">
-        <v>574.33</v>
+        <v>769.41</v>
       </c>
       <c r="Q126" s="4">
         <v>0</v>
       </c>
       <c r="R126" s="4">
         <v>0</v>
       </c>
       <c r="S126" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
         <v>586</v>
       </c>
       <c r="I127" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J127" s="13" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="K127" s="4" t="s">
         <v>587</v>
       </c>
       <c r="L127" s="4" t="s">
         <v>588</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>281</v>
+        <v>237</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>529</v>
+        <v>589</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>530</v>
+        <v>158</v>
       </c>
       <c r="P127" s="4">
-        <v>404.59</v>
+        <v>277.73</v>
       </c>
       <c r="Q127" s="4">
         <v>0</v>
       </c>
       <c r="R127" s="4">
         <v>0</v>
       </c>
       <c r="S127" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="I128" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J128" s="13" t="s">
-        <v>410</v>
+        <v>68</v>
       </c>
       <c r="K128" s="4" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>281</v>
+        <v>593</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>585</v>
+        <v>33</v>
       </c>
       <c r="P128" s="4">
-        <v>769.41</v>
+        <v>0.88</v>
       </c>
       <c r="Q128" s="4">
         <v>0</v>
       </c>
       <c r="R128" s="4">
         <v>0</v>
       </c>
       <c r="S128" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="I129" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J129" s="13" t="s">
-        <v>410</v>
+        <v>68</v>
       </c>
       <c r="K129" s="4" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>239</v>
+        <v>598</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>157</v>
+        <v>600</v>
       </c>
       <c r="P129" s="4">
-        <v>277.73</v>
+        <v>3673.24</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="I130" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J130" s="13" t="s">
-        <v>410</v>
+        <v>28</v>
       </c>
       <c r="K130" s="4" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="P130" s="4">
-        <v>93.14</v>
+        <v>5304.39</v>
       </c>
       <c r="Q130" s="4">
         <v>0</v>
       </c>
       <c r="R130" s="4">
         <v>0</v>
       </c>
       <c r="S130" s="4">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="I131" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J131" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K131" s="4" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>33</v>
+        <v>612</v>
       </c>
       <c r="P131" s="4">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="I132" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J132" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="P132" s="4">
-        <v>3673.24</v>
+        <v>7701.69</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="I133" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J133" s="13" t="s">
-        <v>28</v>
+        <v>312</v>
       </c>
       <c r="K133" s="4" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>617</v>
+        <v>303</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>618</v>
+        <v>190</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="P133" s="4">
-        <v>5304.39</v>
+        <v>36.76</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="I134" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J134" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>623</v>
+        <v>285</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="P134" s="4">
-        <v>0.9</v>
+        <v>70.28</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="I135" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J135" s="13" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="K135" s="4" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>629</v>
+        <v>285</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>630</v>
+        <v>232</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>631</v>
+        <v>407</v>
       </c>
       <c r="P135" s="4">
-        <v>7701.69</v>
+        <v>43.63</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="I136" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J136" s="13" t="s">
-        <v>309</v>
+        <v>28</v>
       </c>
       <c r="K136" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="L136" s="4" t="s">
         <v>633</v>
       </c>
-      <c r="L136" s="4" t="s">
+      <c r="M136" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="N136" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="O136" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="M136" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P136" s="4">
-        <v>36.76</v>
+        <v>45.63</v>
       </c>
       <c r="Q136" s="4">
         <v>0</v>
       </c>
       <c r="R136" s="4">
         <v>0</v>
       </c>
       <c r="S136" s="4">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="I137" s="13"/>
+      <c r="J137" s="13"/>
+      <c r="K137" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="I137" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K137" s="4" t="s">
+      <c r="L137" s="4" t="s">
         <v>637</v>
       </c>
-      <c r="L137" s="4" t="s">
+      <c r="M137" s="4" t="s">
         <v>638</v>
       </c>
-      <c r="M137" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N137" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="O137" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="O137" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P137" s="4">
-        <v>70.28</v>
+        <v>30.06</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="I138" s="13"/>
+      <c r="J138" s="13"/>
+      <c r="K138" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="I138" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K138" s="4" t="s">
+      <c r="L138" s="4" t="s">
         <v>642</v>
       </c>
-      <c r="L138" s="4" t="s">
+      <c r="M138" s="4" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="N138" s="4" t="s">
         <v>644</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>413</v>
+        <v>139</v>
       </c>
       <c r="P138" s="4">
-        <v>43.63</v>
+        <v>17.47</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
         <v>645</v>
       </c>
       <c r="I139" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J139" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>646</v>
       </c>
       <c r="L139" s="4" t="s">
         <v>647</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>287</v>
+        <v>638</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>288</v>
+        <v>617</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>648</v>
+        <v>390</v>
       </c>
       <c r="P139" s="4">
-        <v>45.63</v>
+        <v>33.11</v>
       </c>
       <c r="Q139" s="4">
         <v>0</v>
       </c>
       <c r="R139" s="4">
         <v>0</v>
       </c>
       <c r="S139" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="I140" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J140" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="K140" s="4" t="s">
         <v>649</v>
       </c>
-      <c r="I140" s="13"/>
-[...1 lines deleted...]
-      <c r="K140" s="4" t="s">
+      <c r="L140" s="4" t="s">
         <v>650</v>
       </c>
-      <c r="L140" s="4" t="s">
+      <c r="M140" s="4" t="s">
         <v>651</v>
       </c>
-      <c r="M140" s="4" t="s">
+      <c r="N140" s="4" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="O140" s="4" t="s">
         <v>653</v>
       </c>
       <c r="P140" s="4">
-        <v>30.06</v>
+        <v>0.9</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
         <v>0</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
         <v>654</v>
       </c>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="4" t="s">
         <v>655</v>
       </c>
       <c r="L141" s="4" t="s">
         <v>656</v>
       </c>
       <c r="M141" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="N141" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="O141" s="4" t="s">
         <v>657</v>
       </c>
-      <c r="N141" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P141" s="4">
-        <v>17.47</v>
+        <v>34.06</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
         <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
+        <v>658</v>
+      </c>
+      <c r="I142" s="13"/>
+      <c r="J142" s="13"/>
+      <c r="K142" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="I142" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K142" s="4" t="s">
+      <c r="L142" s="4" t="s">
         <v>660</v>
       </c>
-      <c r="L142" s="4" t="s">
+      <c r="M142" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="N142" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="O142" s="4" t="s">
         <v>661</v>
       </c>
-      <c r="M142" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P142" s="4">
-        <v>33.11</v>
+        <v>34.09</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
         <v>662</v>
       </c>
-      <c r="I143" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I143" s="13"/>
+      <c r="J143" s="13"/>
       <c r="K143" s="4" t="s">
         <v>663</v>
       </c>
       <c r="L143" s="4" t="s">
         <v>664</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>665</v>
+        <v>638</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>666</v>
+        <v>331</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>667</v>
+        <v>348</v>
       </c>
       <c r="P143" s="4">
-        <v>0.9</v>
+        <v>48.64</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
         <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="I144" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J144" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K144" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="L144" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="M144" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="N144" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="I144" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O144" s="4" t="s">
-        <v>671</v>
+        <v>158</v>
       </c>
       <c r="P144" s="4">
-        <v>34.06</v>
+        <v>3.49</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="I145" s="13"/>
       <c r="J145" s="13"/>
       <c r="K145" s="4" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>312</v>
+        <v>130</v>
       </c>
       <c r="P145" s="4">
-        <v>34.09</v>
+        <v>34.03</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
         <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
+        <v>672</v>
+      </c>
+      <c r="I146" s="13"/>
+      <c r="J146" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K146" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="L146" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="M146" s="4" t="s">
         <v>675</v>
       </c>
-      <c r="I146" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N146" s="4" t="s">
-        <v>337</v>
+        <v>401</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>354</v>
+        <v>33</v>
       </c>
       <c r="P146" s="4">
-        <v>48.64</v>
+        <v>0.88</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
         <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="I147" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J147" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K147" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="L147" s="4" t="s">
         <v>678</v>
       </c>
-      <c r="I147" s="13"/>
-[...1 lines deleted...]
-      <c r="K147" s="4" t="s">
+      <c r="M147" s="4" t="s">
         <v>679</v>
       </c>
-      <c r="L147" s="4" t="s">
+      <c r="N147" s="4" t="s">
         <v>680</v>
       </c>
-      <c r="M147" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O147" s="4" t="s">
-        <v>681</v>
+        <v>612</v>
       </c>
       <c r="P147" s="4">
-        <v>32.55</v>
+        <v>1.76</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="I148" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J148" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K148" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="L148" s="4" t="s">
         <v>683</v>
       </c>
-      <c r="L148" s="4" t="s">
+      <c r="M148" s="4" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="N148" s="4" t="s">
         <v>685</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>157</v>
+        <v>686</v>
       </c>
       <c r="P148" s="4">
-        <v>3.49</v>
+        <v>0.9</v>
       </c>
       <c r="Q148" s="4">
         <v>0</v>
       </c>
       <c r="R148" s="4">
         <v>0</v>
       </c>
       <c r="S148" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-      <c r="J149" s="13"/>
+        <v>687</v>
+      </c>
+      <c r="I149" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J149" s="13" t="s">
+        <v>404</v>
+      </c>
       <c r="K149" s="4" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>652</v>
+        <v>690</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>337</v>
+        <v>617</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>130</v>
+        <v>691</v>
       </c>
       <c r="P149" s="4">
-        <v>34.03</v>
+        <v>70.43</v>
       </c>
       <c r="Q149" s="4">
         <v>0</v>
       </c>
       <c r="R149" s="4">
         <v>0</v>
       </c>
       <c r="S149" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="I150" s="13"/>
-      <c r="J150" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J150" s="13"/>
       <c r="K150" s="4" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>692</v>
+        <v>638</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>407</v>
+        <v>331</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>33</v>
+        <v>695</v>
       </c>
       <c r="P150" s="4">
-        <v>0.88</v>
+        <v>29.89</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
         <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>693</v>
-[...6 lines deleted...]
-      </c>
+        <v>696</v>
+      </c>
+      <c r="I151" s="13"/>
+      <c r="J151" s="13"/>
       <c r="K151" s="4" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>696</v>
+        <v>638</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>697</v>
+        <v>331</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>625</v>
+        <v>699</v>
       </c>
       <c r="P151" s="4">
-        <v>1.76</v>
+        <v>32.38</v>
       </c>
       <c r="Q151" s="4">
         <v>0</v>
       </c>
       <c r="R151" s="4">
         <v>0</v>
       </c>
       <c r="S151" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="I152" s="13"/>
+        <v>700</v>
+      </c>
+      <c r="I152" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J152" s="13" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>701</v>
+        <v>638</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="P152" s="4">
-        <v>0.9</v>
+        <v>34</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
         <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="I153" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J153" s="13" t="s">
-        <v>410</v>
+        <v>28</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>630</v>
+        <v>201</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>708</v>
+        <v>33</v>
       </c>
       <c r="P153" s="4">
-        <v>70.43</v>
+        <v>0.88</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
         <v>709</v>
       </c>
       <c r="I154" s="13"/>
       <c r="J154" s="13"/>
       <c r="K154" s="4" t="s">
         <v>710</v>
       </c>
       <c r="L154" s="4" t="s">
         <v>711</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>712</v>
+        <v>126</v>
       </c>
       <c r="P154" s="4">
-        <v>29.89</v>
+        <v>31.96</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
         <v>0</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="I155" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J155" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="K155" s="4" t="s">
         <v>713</v>
       </c>
-      <c r="I155" s="13"/>
-[...1 lines deleted...]
-      <c r="K155" s="4" t="s">
+      <c r="L155" s="4" t="s">
         <v>714</v>
       </c>
-      <c r="L155" s="4" t="s">
+      <c r="M155" s="4" t="s">
         <v>715</v>
       </c>
-      <c r="M155" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N155" s="4" t="s">
-        <v>337</v>
+        <v>280</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>716</v>
+        <v>292</v>
       </c>
       <c r="P155" s="4">
-        <v>32.38</v>
+        <v>22.64</v>
       </c>
       <c r="Q155" s="4">
         <v>0</v>
       </c>
       <c r="R155" s="4">
         <v>0</v>
       </c>
       <c r="S155" s="4">
         <v>0</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="I156" s="13"/>
+      <c r="J156" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K156" s="4" t="s">
         <v>717</v>
       </c>
-      <c r="I156" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K156" s="4" t="s">
+      <c r="L156" s="4" t="s">
         <v>718</v>
       </c>
-      <c r="L156" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M156" s="4" t="s">
-        <v>652</v>
+        <v>684</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>601</v>
+        <v>685</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>720</v>
+        <v>653</v>
       </c>
       <c r="P156" s="4">
-        <v>34</v>
+        <v>0.9</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
         <v>0</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
+        <v>719</v>
+      </c>
+      <c r="I157" s="13"/>
+      <c r="J157" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K157" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="L157" s="4" t="s">
         <v>721</v>
       </c>
-      <c r="I157" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K157" s="4" t="s">
+      <c r="M157" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="N157" s="4" t="s">
         <v>722</v>
       </c>
-      <c r="L157" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O157" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P157" s="4">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
         <v>0</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="I158" s="13"/>
+      <c r="J158" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K158" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="L158" s="4" t="s">
         <v>725</v>
       </c>
-      <c r="I158" s="13"/>
-[...1 lines deleted...]
-      <c r="K158" s="4" t="s">
+      <c r="M158" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="N158" s="4" t="s">
         <v>726</v>
       </c>
-      <c r="L158" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O158" s="4" t="s">
-        <v>126</v>
+        <v>612</v>
       </c>
       <c r="P158" s="4">
-        <v>31.96</v>
+        <v>0.9</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
         <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="I159" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J159" s="13" t="s">
-        <v>410</v>
+        <v>312</v>
       </c>
       <c r="K159" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="L159" s="4" t="s">
         <v>729</v>
       </c>
-      <c r="L159" s="4" t="s">
+      <c r="M159" s="4" t="s">
         <v>730</v>
       </c>
-      <c r="M159" s="4" t="s">
+      <c r="N159" s="4" t="s">
         <v>731</v>
       </c>
-      <c r="N159" s="4" t="s">
+      <c r="O159" s="4" t="s">
         <v>732</v>
       </c>
-      <c r="O159" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P159" s="4">
-        <v>22.64</v>
+        <v>14.37</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
         <v>733</v>
       </c>
-      <c r="I160" s="13"/>
+      <c r="I160" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J160" s="13" t="s">
-        <v>68</v>
+        <v>404</v>
       </c>
       <c r="K160" s="4" t="s">
         <v>734</v>
       </c>
       <c r="L160" s="4" t="s">
         <v>735</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>701</v>
+        <v>736</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>702</v>
+        <v>737</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>667</v>
+        <v>738</v>
       </c>
       <c r="P160" s="4">
-        <v>0.9</v>
+        <v>1.76</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
         <v>0</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="I161" s="13"/>
-      <c r="J161" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J161" s="13"/>
       <c r="K161" s="4" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>198</v>
+        <v>638</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>739</v>
+        <v>331</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>53</v>
+        <v>742</v>
       </c>
       <c r="P161" s="4">
-        <v>0.9</v>
+        <v>34.25</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
         <v>0</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="I162" s="13"/>
-      <c r="J162" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J162" s="13"/>
       <c r="K162" s="4" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>692</v>
+        <v>638</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>625</v>
+        <v>746</v>
       </c>
       <c r="P162" s="4">
-        <v>0.9</v>
+        <v>29.14</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
         <v>0</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="I163" s="13"/>
+        <v>747</v>
+      </c>
+      <c r="I163" s="13" t="s">
+        <v>311</v>
+      </c>
       <c r="J163" s="13" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>747</v>
+        <v>321</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>53</v>
+        <v>612</v>
       </c>
       <c r="P163" s="4">
-        <v>0.9</v>
+        <v>148.36</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
         <v>0</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="I164" s="13" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
       <c r="J164" s="13" t="s">
-        <v>309</v>
+        <v>68</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>752</v>
+        <v>321</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>754</v>
+        <v>337</v>
       </c>
       <c r="P164" s="4">
-        <v>14.37</v>
+        <v>113.07</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
         <v>755</v>
       </c>
       <c r="I165" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J165" s="13" t="s">
-        <v>410</v>
+        <v>312</v>
       </c>
       <c r="K165" s="4" t="s">
         <v>756</v>
       </c>
       <c r="L165" s="4" t="s">
         <v>757</v>
       </c>
       <c r="M165" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="N165" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="O165" s="4" t="s">
         <v>758</v>
       </c>
-      <c r="N165" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P165" s="4">
-        <v>1.76</v>
+        <v>37.61</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="I166" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J166" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K166" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="L166" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="M166" s="4" t="s">
         <v>761</v>
       </c>
-      <c r="I166" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N166" s="4" t="s">
-        <v>337</v>
+        <v>617</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>764</v>
+        <v>113</v>
       </c>
       <c r="P166" s="4">
-        <v>34.25</v>
+        <v>31.36</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="I167" s="13"/>
+        <v>762</v>
+      </c>
+      <c r="I167" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J167" s="13"/>
       <c r="K167" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="L167" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="M167" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="N167" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="O167" s="4" t="s">
         <v>766</v>
       </c>
-      <c r="L167" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P167" s="4">
-        <v>29.14</v>
+        <v>29.24</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="I168" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J168" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="K168" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="L168" s="4" t="s">
         <v>769</v>
       </c>
-      <c r="I168" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M168" s="4" t="s">
-        <v>327</v>
+        <v>651</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>772</v>
+        <v>652</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>625</v>
+        <v>686</v>
       </c>
       <c r="P168" s="4">
-        <v>148.36</v>
+        <v>0.9</v>
       </c>
       <c r="Q168" s="4">
         <v>0</v>
       </c>
       <c r="R168" s="4">
         <v>0</v>
       </c>
       <c r="S168" s="4">
         <v>0</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
+        <v>770</v>
+      </c>
+      <c r="I169" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J169" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="K169" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="L169" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="M169" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="N169" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="O169" s="4" t="s">
         <v>773</v>
       </c>
-      <c r="I169" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P169" s="4">
-        <v>113.07</v>
+        <v>30.63</v>
       </c>
       <c r="Q169" s="4">
         <v>0</v>
       </c>
       <c r="R169" s="4">
         <v>0</v>
       </c>
       <c r="S169" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
+        <v>774</v>
+      </c>
+      <c r="I170" s="13"/>
+      <c r="J170" s="13"/>
+      <c r="K170" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="L170" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="M170" s="4" t="s">
         <v>777</v>
       </c>
-      <c r="I170" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K170" s="4" t="s">
+      <c r="N170" s="4" t="s">
         <v>778</v>
       </c>
-      <c r="L170" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O170" s="4" t="s">
-        <v>780</v>
+        <v>639</v>
       </c>
       <c r="P170" s="4">
-        <v>37.61</v>
+        <v>33.35</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="I171" s="13"/>
+      <c r="J171" s="13"/>
+      <c r="K171" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="L171" s="4" t="s">
         <v>781</v>
       </c>
-      <c r="I171" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M171" s="4" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>630</v>
+        <v>778</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>113</v>
+        <v>758</v>
       </c>
       <c r="P171" s="4">
-        <v>31.36</v>
+        <v>50.06</v>
       </c>
       <c r="Q171" s="4">
         <v>0</v>
       </c>
       <c r="R171" s="4">
         <v>0</v>
       </c>
       <c r="S171" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>784</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="I172" s="13"/>
       <c r="J172" s="13"/>
       <c r="K172" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="L172" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="M172" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="N172" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="O172" s="4" t="s">
         <v>785</v>
       </c>
-      <c r="L172" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P172" s="4">
-        <v>29.24</v>
+        <v>29.87</v>
       </c>
       <c r="Q172" s="4">
         <v>0</v>
       </c>
       <c r="R172" s="4">
         <v>0</v>
       </c>
       <c r="S172" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J173" s="13" t="s">
-        <v>339</v>
+        <v>79</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>666</v>
+        <v>232</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>703</v>
+        <v>292</v>
       </c>
       <c r="P173" s="4">
-        <v>0.9</v>
+        <v>16</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="I174" s="13"/>
+      <c r="J174" s="13"/>
+      <c r="K174" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="L174" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="M174" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="N174" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="O174" s="4" t="s">
         <v>792</v>
       </c>
-      <c r="I174" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P174" s="4">
-        <v>30.63</v>
+        <v>49.74</v>
       </c>
       <c r="Q174" s="4">
         <v>0</v>
       </c>
       <c r="R174" s="4">
         <v>0</v>
       </c>
       <c r="S174" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>796</v>
-[...1 lines deleted...]
-      <c r="I175" s="13"/>
+        <v>793</v>
+      </c>
+      <c r="I175" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J175" s="13"/>
       <c r="K175" s="4" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>799</v>
+        <v>638</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>800</v>
+        <v>765</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>653</v>
+        <v>796</v>
       </c>
       <c r="P175" s="4">
-        <v>33.35</v>
+        <v>30.46</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>0</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-      <c r="J176" s="13"/>
+        <v>797</v>
+      </c>
+      <c r="I176" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J176" s="13" t="s">
+        <v>312</v>
+      </c>
       <c r="K176" s="4" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>799</v>
+        <v>644</v>
       </c>
       <c r="N176" s="4" t="s">
         <v>800</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>780</v>
+        <v>801</v>
       </c>
       <c r="P176" s="4">
-        <v>50.06</v>
+        <v>3.86</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>0</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="I177" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J177" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="K177" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="L177" s="4" t="s">
         <v>804</v>
       </c>
-      <c r="I177" s="13"/>
-[...1 lines deleted...]
-      <c r="K177" s="4" t="s">
+      <c r="M177" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="N177" s="4" t="s">
         <v>805</v>
       </c>
-      <c r="L177" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O177" s="4" t="s">
-        <v>807</v>
+        <v>145</v>
       </c>
       <c r="P177" s="4">
-        <v>29.87</v>
+        <v>33.04</v>
       </c>
       <c r="Q177" s="4">
         <v>0</v>
       </c>
       <c r="R177" s="4">
         <v>0</v>
       </c>
       <c r="S177" s="4">
         <v>0</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="I178" s="13"/>
+      <c r="J178" s="13"/>
+      <c r="K178" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="L178" s="4" t="s">
         <v>808</v>
       </c>
-      <c r="I178" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K178" s="4" t="s">
+      <c r="M178" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="N178" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="O178" s="4" t="s">
         <v>809</v>
       </c>
-      <c r="L178" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P178" s="4">
-        <v>16</v>
+        <v>33.33</v>
       </c>
       <c r="Q178" s="4">
         <v>0</v>
       </c>
       <c r="R178" s="4">
         <v>0</v>
       </c>
       <c r="S178" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="I179" s="13"/>
       <c r="J179" s="13"/>
       <c r="K179" s="4" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>814</v>
+        <v>443</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>815</v>
+        <v>578</v>
       </c>
       <c r="P179" s="4">
-        <v>49.74</v>
+        <v>49.72</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
         <v>0</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="I180" s="13"/>
       <c r="J180" s="13"/>
       <c r="K180" s="4" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>652</v>
+        <v>777</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>819</v>
+        <v>657</v>
       </c>
       <c r="P180" s="4">
-        <v>30.46</v>
+        <v>33.19</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>0</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>820</v>
-[...6 lines deleted...]
-      </c>
+        <v>815</v>
+      </c>
+      <c r="I181" s="13"/>
+      <c r="J181" s="13"/>
       <c r="K181" s="4" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>658</v>
+        <v>777</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>823</v>
+        <v>778</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="P181" s="4">
-        <v>3.86</v>
+        <v>16.68</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>0</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>410</v>
+        <v>68</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>799</v>
+        <v>685</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>145</v>
+        <v>653</v>
       </c>
       <c r="P182" s="4">
-        <v>33.04</v>
+        <v>0.9</v>
       </c>
       <c r="Q182" s="4">
         <v>0</v>
       </c>
       <c r="R182" s="4">
         <v>0</v>
       </c>
       <c r="S182" s="4">
         <v>0</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-      <c r="J183" s="13"/>
+        <v>823</v>
+      </c>
+      <c r="I183" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J183" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K183" s="4" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>799</v>
+        <v>726</v>
       </c>
       <c r="N183" s="4" t="s">
-        <v>800</v>
+        <v>754</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>712</v>
+        <v>33</v>
       </c>
       <c r="P183" s="4">
-        <v>33.09</v>
+        <v>0.88</v>
       </c>
       <c r="Q183" s="4">
         <v>0</v>
       </c>
       <c r="R183" s="4">
         <v>0</v>
       </c>
       <c r="S183" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="I184" s="13"/>
       <c r="J184" s="13"/>
       <c r="K184" s="4" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>799</v>
+        <v>638</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>800</v>
+        <v>331</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="P184" s="4">
-        <v>33.33</v>
+        <v>31.62</v>
       </c>
       <c r="Q184" s="4">
         <v>0</v>
       </c>
       <c r="R184" s="4">
         <v>0</v>
       </c>
       <c r="S184" s="4">
         <v>0</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="I185" s="13"/>
       <c r="J185" s="13"/>
       <c r="K185" s="4" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>585</v>
+        <v>832</v>
       </c>
       <c r="P185" s="4">
-        <v>49.72</v>
+        <v>16.69</v>
       </c>
       <c r="Q185" s="4">
         <v>0</v>
       </c>
       <c r="R185" s="4">
         <v>0</v>
       </c>
       <c r="S185" s="4">
         <v>0</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="I186" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J186" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="K186" s="4" t="s">
+        <v>834</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>835</v>
+      </c>
+      <c r="M186" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="N186" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="O186" s="4" t="s">
         <v>838</v>
       </c>
-      <c r="I186" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P186" s="4">
-        <v>33.23</v>
+        <v>0.86</v>
       </c>
       <c r="Q186" s="4">
         <v>0</v>
       </c>
       <c r="R186" s="4">
         <v>0</v>
       </c>
       <c r="S186" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="13" t="s">
+        <v>839</v>
+      </c>
+      <c r="I187" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J187" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K187" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="L187" s="4" t="s">
         <v>841</v>
       </c>
-      <c r="I187" s="13"/>
-[...6 lines deleted...]
-      </c>
       <c r="M187" s="4" t="s">
-        <v>799</v>
+        <v>685</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
       <c r="P187" s="4">
-        <v>33.19</v>
+        <v>0.9</v>
       </c>
       <c r="Q187" s="4">
         <v>0</v>
       </c>
       <c r="R187" s="4">
         <v>0</v>
       </c>
       <c r="S187" s="4">
         <v>0</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="13" t="s">
+        <v>842</v>
+      </c>
+      <c r="I188" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J188" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K188" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="L188" s="4" t="s">
         <v>844</v>
       </c>
-      <c r="I188" s="13"/>
-[...6 lines deleted...]
-      </c>
       <c r="M188" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>800</v>
+        <v>232</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>847</v>
+        <v>691</v>
       </c>
       <c r="P188" s="4">
-        <v>16.68</v>
+        <v>16.7</v>
       </c>
       <c r="Q188" s="4">
         <v>0</v>
       </c>
       <c r="R188" s="4">
         <v>0</v>
       </c>
       <c r="S188" s="4">
         <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>848</v>
-[...6 lines deleted...]
-      </c>
+        <v>845</v>
+      </c>
+      <c r="I189" s="13"/>
+      <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>702</v>
+        <v>777</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>851</v>
+        <v>778</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>667</v>
+        <v>818</v>
       </c>
       <c r="P189" s="4">
-        <v>0.9</v>
+        <v>33.38</v>
       </c>
       <c r="Q189" s="4">
         <v>0</v>
       </c>
       <c r="R189" s="4">
         <v>0</v>
       </c>
       <c r="S189" s="4">
         <v>0</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>852</v>
-[...6 lines deleted...]
-      </c>
+        <v>848</v>
+      </c>
+      <c r="I190" s="13"/>
+      <c r="J190" s="13"/>
       <c r="K190" s="4" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>855</v>
+        <v>331</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>390</v>
+        <v>274</v>
       </c>
       <c r="P190" s="4">
-        <v>29.31</v>
+        <v>29.19</v>
       </c>
       <c r="Q190" s="4">
         <v>0</v>
       </c>
       <c r="R190" s="4">
         <v>0</v>
       </c>
       <c r="S190" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="I191" s="13" t="s">
-        <v>27</v>
+        <v>311</v>
       </c>
       <c r="J191" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K191" s="4" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>743</v>
+        <v>854</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>776</v>
+        <v>855</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="P191" s="4">
-        <v>0.88</v>
+        <v>64.02</v>
       </c>
       <c r="Q191" s="4">
         <v>0</v>
       </c>
       <c r="R191" s="4">
         <v>0</v>
       </c>
       <c r="S191" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H192" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="I192" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J192" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="K192" s="4" t="s">
+        <v>857</v>
+      </c>
+      <c r="L192" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="M192" s="4" t="s">
         <v>859</v>
       </c>
-      <c r="I192" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N192" s="4" t="s">
-        <v>337</v>
+        <v>232</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>862</v>
+        <v>476</v>
       </c>
       <c r="P192" s="4">
-        <v>31.62</v>
+        <v>38.68</v>
       </c>
       <c r="Q192" s="4">
         <v>0</v>
       </c>
       <c r="R192" s="4">
         <v>0</v>
       </c>
       <c r="S192" s="4">
         <v>0</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="I193" s="13"/>
+      <c r="J193" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K193" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="L193" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="M193" s="4" t="s">
         <v>863</v>
       </c>
-      <c r="I193" s="13"/>
-[...1 lines deleted...]
-      <c r="K193" s="4" t="s">
+      <c r="N193" s="4" t="s">
         <v>864</v>
       </c>
-      <c r="L193" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O193" s="4" t="s">
-        <v>865</v>
+        <v>33</v>
       </c>
       <c r="P193" s="4">
-        <v>16.69</v>
+        <v>0.88</v>
       </c>
       <c r="Q193" s="4">
         <v>0</v>
       </c>
       <c r="R193" s="4">
         <v>0</v>
       </c>
       <c r="S193" s="4">
         <v>0</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H194" s="13" t="s">
+        <v>865</v>
+      </c>
+      <c r="I194" s="13"/>
+      <c r="J194" s="13"/>
+      <c r="K194" s="4" t="s">
         <v>866</v>
       </c>
-      <c r="I194" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K194" s="4" t="s">
+      <c r="L194" s="4" t="s">
         <v>867</v>
       </c>
-      <c r="L194" s="4" t="s">
+      <c r="M194" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="N194" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="O194" s="4" t="s">
         <v>868</v>
       </c>
-      <c r="M194" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P194" s="4">
-        <v>0.86</v>
+        <v>33.04</v>
       </c>
       <c r="Q194" s="4">
         <v>0</v>
       </c>
       <c r="R194" s="4">
         <v>0</v>
       </c>
       <c r="S194" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H195" s="13" t="s">
+        <v>869</v>
+      </c>
+      <c r="I195" s="13"/>
+      <c r="J195" s="13"/>
+      <c r="K195" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="L195" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="M195" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="N195" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="O195" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="I195" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P195" s="4">
-        <v>0.9</v>
+        <v>33.21</v>
       </c>
       <c r="Q195" s="4">
         <v>0</v>
       </c>
       <c r="R195" s="4">
         <v>0</v>
       </c>
       <c r="S195" s="4">
         <v>0</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H196" s="13" t="s">
+        <v>873</v>
+      </c>
+      <c r="I196" s="13"/>
+      <c r="J196" s="13"/>
+      <c r="K196" s="4" t="s">
+        <v>874</v>
+      </c>
+      <c r="L196" s="4" t="s">
         <v>875</v>
       </c>
-      <c r="I196" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M196" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>450</v>
+        <v>778</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>708</v>
+        <v>661</v>
       </c>
       <c r="P196" s="4">
-        <v>16.7</v>
+        <v>33.39</v>
       </c>
       <c r="Q196" s="4">
         <v>0</v>
       </c>
       <c r="R196" s="4">
         <v>0</v>
       </c>
       <c r="S196" s="4">
         <v>0</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="I197" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J197" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K197" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="L197" s="4" t="s">
         <v>878</v>
       </c>
-      <c r="I197" s="13"/>
-[...1 lines deleted...]
-      <c r="K197" s="4" t="s">
+      <c r="M197" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="N197" s="4" t="s">
         <v>879</v>
       </c>
-      <c r="L197" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O197" s="4" t="s">
-        <v>847</v>
+        <v>45</v>
       </c>
       <c r="P197" s="4">
-        <v>33.38</v>
+        <v>33.34</v>
       </c>
       <c r="Q197" s="4">
         <v>0</v>
       </c>
       <c r="R197" s="4">
         <v>0</v>
       </c>
       <c r="S197" s="4">
         <v>0</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="I198" s="13"/>
+      <c r="J198" s="13"/>
+      <c r="K198" s="4" t="s">
         <v>881</v>
       </c>
-      <c r="I198" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K198" s="4" t="s">
+      <c r="L198" s="4" t="s">
         <v>882</v>
       </c>
-      <c r="L198" s="4" t="s">
+      <c r="M198" s="4" t="s">
         <v>883</v>
       </c>
-      <c r="M198" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N198" s="4" t="s">
-        <v>828</v>
+        <v>884</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>720</v>
+        <v>885</v>
       </c>
       <c r="P198" s="4">
-        <v>16.61</v>
+        <v>24.7</v>
       </c>
       <c r="Q198" s="4">
         <v>0</v>
       </c>
       <c r="R198" s="4">
         <v>0</v>
       </c>
       <c r="S198" s="4">
         <v>0</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H199" s="13" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="I199" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J199" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K199" s="4" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>294</v>
+        <v>384</v>
       </c>
       <c r="P199" s="4">
-        <v>16.59</v>
+        <v>33.38</v>
       </c>
       <c r="Q199" s="4">
         <v>0</v>
       </c>
       <c r="R199" s="4">
         <v>0</v>
       </c>
       <c r="S199" s="4">
         <v>0</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="13" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="I200" s="13"/>
       <c r="J200" s="13"/>
       <c r="K200" s="4" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>652</v>
+        <v>777</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>337</v>
+        <v>778</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>276</v>
+        <v>766</v>
       </c>
       <c r="P200" s="4">
-        <v>29.19</v>
+        <v>33.33</v>
       </c>
       <c r="Q200" s="4">
         <v>0</v>
       </c>
       <c r="R200" s="4">
         <v>0</v>
       </c>
       <c r="S200" s="4">
         <v>0</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="13" t="s">
-        <v>890</v>
-[...6 lines deleted...]
-      </c>
+        <v>892</v>
+      </c>
+      <c r="I201" s="13"/>
+      <c r="J201" s="13"/>
       <c r="K201" s="4" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="L201" s="4" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="M201" s="4" t="s">
-        <v>893</v>
+        <v>777</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>894</v>
+        <v>778</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>95</v>
+        <v>895</v>
       </c>
       <c r="P201" s="4">
-        <v>64.02</v>
+        <v>16.6</v>
       </c>
       <c r="Q201" s="4">
         <v>0</v>
       </c>
       <c r="R201" s="4">
         <v>0</v>
       </c>
       <c r="S201" s="4">
         <v>0</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="13" t="s">
-        <v>895</v>
-[...6 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="I202" s="13"/>
+      <c r="J202" s="13"/>
       <c r="K202" s="4" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>898</v>
+        <v>777</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>483</v>
+        <v>778</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>484</v>
+        <v>838</v>
       </c>
       <c r="P202" s="4">
-        <v>38.68</v>
+        <v>16.58</v>
       </c>
       <c r="Q202" s="4">
         <v>0</v>
       </c>
       <c r="R202" s="4">
         <v>0</v>
       </c>
       <c r="S202" s="4">
         <v>0</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="13" t="s">
         <v>899</v>
       </c>
       <c r="I203" s="13"/>
-      <c r="J203" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J203" s="13"/>
       <c r="K203" s="4" t="s">
         <v>900</v>
       </c>
       <c r="L203" s="4" t="s">
         <v>901</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>902</v>
+        <v>777</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>903</v>
+        <v>778</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="P203" s="4">
-        <v>0.88</v>
+        <v>33.16</v>
       </c>
       <c r="Q203" s="4">
         <v>0</v>
       </c>
       <c r="R203" s="4">
         <v>0</v>
       </c>
       <c r="S203" s="4">
         <v>0</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H204" s="13" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="I204" s="13"/>
       <c r="J204" s="13"/>
       <c r="K204" s="4" t="s">
+        <v>903</v>
+      </c>
+      <c r="L204" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="M204" s="4" t="s">
         <v>905</v>
       </c>
-      <c r="L204" s="4" t="s">
+      <c r="N204" s="4" t="s">
         <v>906</v>
       </c>
-      <c r="M204" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O204" s="4" t="s">
-        <v>907</v>
+        <v>885</v>
       </c>
       <c r="P204" s="4">
-        <v>33.04</v>
+        <v>24.78</v>
       </c>
       <c r="Q204" s="4">
         <v>0</v>
       </c>
       <c r="R204" s="4">
         <v>0</v>
       </c>
       <c r="S204" s="4">
         <v>0</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H205" s="13" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
       <c r="I205" s="13"/>
       <c r="J205" s="13"/>
       <c r="K205" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="L205" s="4" t="s">
         <v>909</v>
       </c>
-      <c r="L205" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M205" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>911</v>
+        <v>360</v>
       </c>
       <c r="P205" s="4">
-        <v>33.21</v>
+        <v>33.33</v>
       </c>
       <c r="Q205" s="4">
         <v>0</v>
       </c>
       <c r="R205" s="4">
         <v>0</v>
       </c>
       <c r="S205" s="4">
         <v>0</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="I206" s="13"/>
       <c r="J206" s="13"/>
       <c r="K206" s="4" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>312</v>
+        <v>773</v>
       </c>
       <c r="P206" s="4">
-        <v>33.39</v>
+        <v>16.55</v>
       </c>
       <c r="Q206" s="4">
         <v>0</v>
       </c>
       <c r="R206" s="4">
         <v>0</v>
       </c>
       <c r="S206" s="4">
         <v>0</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H207" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="I207" s="13"/>
+      <c r="J207" s="13"/>
+      <c r="K207" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="L207" s="4" t="s">
         <v>915</v>
       </c>
-      <c r="I207" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M207" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>828</v>
+        <v>778</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>45</v>
+        <v>360</v>
       </c>
       <c r="P207" s="4">
-        <v>33.34</v>
+        <v>33.33</v>
       </c>
       <c r="Q207" s="4">
         <v>0</v>
       </c>
       <c r="R207" s="4">
         <v>0</v>
       </c>
       <c r="S207" s="4">
         <v>0</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="I208" s="13"/>
       <c r="J208" s="13"/>
       <c r="K208" s="4" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="L208" s="4" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="M208" s="4" t="s">
-        <v>921</v>
+        <v>777</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>922</v>
+        <v>778</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>923</v>
+        <v>527</v>
       </c>
       <c r="P208" s="4">
-        <v>24.7</v>
+        <v>16.7</v>
       </c>
       <c r="Q208" s="4">
         <v>0</v>
       </c>
       <c r="R208" s="4">
         <v>0</v>
       </c>
       <c r="S208" s="4">
         <v>0</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="I209" s="13"/>
       <c r="J209" s="13"/>
       <c r="K209" s="4" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="L209" s="4" t="s">
-        <v>92</v>
+        <v>921</v>
       </c>
       <c r="M209" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>926</v>
+        <v>454</v>
       </c>
       <c r="P209" s="4">
-        <v>33.16</v>
+        <v>50.03</v>
       </c>
       <c r="Q209" s="4">
         <v>0</v>
       </c>
       <c r="R209" s="4">
         <v>0</v>
       </c>
       <c r="S209" s="4">
         <v>0</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>927</v>
-[...6 lines deleted...]
-      </c>
+        <v>922</v>
+      </c>
+      <c r="I210" s="13"/>
+      <c r="J210" s="13"/>
       <c r="K210" s="4" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O210" s="4" t="s">
-        <v>390</v>
+        <v>367</v>
       </c>
       <c r="P210" s="4">
-        <v>33.38</v>
+        <v>16.66</v>
       </c>
       <c r="Q210" s="4">
         <v>0</v>
       </c>
       <c r="R210" s="4">
         <v>0</v>
       </c>
       <c r="S210" s="4">
         <v>0</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="13" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-      <c r="J211" s="13"/>
+        <v>925</v>
+      </c>
+      <c r="I211" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J211" s="13" t="s">
+        <v>404</v>
+      </c>
       <c r="K211" s="4" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>799</v>
+        <v>690</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>800</v>
+        <v>280</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>788</v>
+        <v>553</v>
       </c>
       <c r="P211" s="4">
-        <v>33.33</v>
+        <v>64.98</v>
       </c>
       <c r="Q211" s="4">
         <v>0</v>
       </c>
       <c r="R211" s="4">
         <v>0</v>
       </c>
       <c r="S211" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="I212" s="13"/>
       <c r="J212" s="13"/>
       <c r="K212" s="4" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="M212" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O212" s="4" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="P212" s="4">
-        <v>16.6</v>
+        <v>16.62</v>
       </c>
       <c r="Q212" s="4">
         <v>0</v>
       </c>
       <c r="R212" s="4">
         <v>0</v>
       </c>
       <c r="S212" s="4">
         <v>0</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>937</v>
+        <v>932</v>
       </c>
       <c r="I213" s="13"/>
       <c r="J213" s="13"/>
       <c r="K213" s="4" t="s">
-        <v>938</v>
+        <v>933</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>939</v>
+        <v>934</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>871</v>
+        <v>309</v>
       </c>
       <c r="P213" s="4">
-        <v>16.58</v>
+        <v>50.1</v>
       </c>
       <c r="Q213" s="4">
         <v>0</v>
       </c>
       <c r="R213" s="4">
         <v>0</v>
       </c>
       <c r="S213" s="4">
         <v>0</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="I214" s="13"/>
       <c r="J214" s="13"/>
       <c r="K214" s="4" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>799</v>
+        <v>938</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>800</v>
+        <v>939</v>
       </c>
       <c r="O214" s="4" t="s">
-        <v>109</v>
+        <v>139</v>
       </c>
       <c r="P214" s="4">
-        <v>33.16</v>
+        <v>55.57</v>
       </c>
       <c r="Q214" s="4">
         <v>0</v>
       </c>
       <c r="R214" s="4">
         <v>0</v>
       </c>
       <c r="S214" s="4">
         <v>0</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="I215" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J215" s="13" t="s">
-        <v>79</v>
+        <v>404</v>
       </c>
       <c r="K215" s="4" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>945</v>
+        <v>347</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>282</v>
+        <v>942</v>
       </c>
       <c r="O215" s="4" t="s">
-        <v>396</v>
+        <v>145</v>
       </c>
       <c r="P215" s="4">
-        <v>16.6</v>
+        <v>28.7</v>
       </c>
       <c r="Q215" s="4">
         <v>0</v>
       </c>
       <c r="R215" s="4">
         <v>0</v>
       </c>
       <c r="S215" s="4">
         <v>0</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="I216" s="13"/>
       <c r="J216" s="13"/>
       <c r="K216" s="4" t="s">
+        <v>944</v>
+      </c>
+      <c r="L216" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="M216" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="N216" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="O216" s="4" t="s">
         <v>947</v>
       </c>
-      <c r="L216" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P216" s="4">
-        <v>24.78</v>
+        <v>14.4</v>
       </c>
       <c r="Q216" s="4">
         <v>0</v>
       </c>
       <c r="R216" s="4">
         <v>0</v>
       </c>
       <c r="S216" s="4">
         <v>0</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>951</v>
-[...6 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="I217" s="13"/>
+      <c r="J217" s="13"/>
       <c r="K217" s="4" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>954</v>
+        <v>777</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>630</v>
+        <v>778</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>708</v>
+        <v>367</v>
       </c>
       <c r="P217" s="4">
-        <v>94.83</v>
+        <v>16.65</v>
       </c>
       <c r="Q217" s="4">
         <v>0</v>
       </c>
       <c r="R217" s="4">
         <v>0</v>
       </c>
       <c r="S217" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="I218" s="13"/>
-      <c r="J218" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J218" s="13"/>
       <c r="K218" s="4" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>957</v>
+        <v>175</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>748</v>
+        <v>437</v>
       </c>
       <c r="N218" s="4" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="O218" s="4" t="s">
-        <v>53</v>
+        <v>953</v>
       </c>
       <c r="P218" s="4">
-        <v>0.9</v>
+        <v>28.63</v>
       </c>
       <c r="Q218" s="4">
         <v>0</v>
       </c>
       <c r="R218" s="4">
         <v>0</v>
       </c>
       <c r="S218" s="4">
         <v>0</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="I219" s="13"/>
       <c r="J219" s="13"/>
       <c r="K219" s="4" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="L219" s="4" t="s">
-        <v>961</v>
+        <v>153</v>
       </c>
       <c r="M219" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>800</v>
+        <v>946</v>
       </c>
       <c r="O219" s="4" t="s">
-        <v>366</v>
+        <v>746</v>
       </c>
       <c r="P219" s="4">
-        <v>33.33</v>
+        <v>43.05</v>
       </c>
       <c r="Q219" s="4">
         <v>0</v>
       </c>
       <c r="R219" s="4">
         <v>0</v>
       </c>
       <c r="S219" s="4">
         <v>0</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="I220" s="13"/>
       <c r="J220" s="13"/>
       <c r="K220" s="4" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O220" s="4" t="s">
-        <v>795</v>
+        <v>380</v>
       </c>
       <c r="P220" s="4">
-        <v>16.55</v>
+        <v>50.08</v>
       </c>
       <c r="Q220" s="4">
         <v>0</v>
       </c>
       <c r="R220" s="4">
         <v>0</v>
       </c>
       <c r="S220" s="4">
         <v>0</v>
       </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-      <c r="J221" s="13"/>
+        <v>959</v>
+      </c>
+      <c r="I221" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J221" s="13" t="s">
+        <v>312</v>
+      </c>
       <c r="K221" s="4" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>800</v>
+        <v>962</v>
       </c>
       <c r="O221" s="4" t="s">
-        <v>366</v>
+        <v>963</v>
       </c>
       <c r="P221" s="4">
-        <v>33.33</v>
+        <v>50.09</v>
       </c>
       <c r="Q221" s="4">
         <v>0</v>
       </c>
       <c r="R221" s="4">
         <v>0</v>
       </c>
       <c r="S221" s="4">
         <v>0</v>
       </c>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F222" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-      <c r="J222" s="13"/>
+        <v>964</v>
+      </c>
+      <c r="I222" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J222" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K222" s="4" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="M222" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N222" s="4" t="s">
-        <v>800</v>
+        <v>232</v>
       </c>
       <c r="O222" s="4" t="s">
-        <v>535</v>
+        <v>691</v>
       </c>
       <c r="P222" s="4">
-        <v>16.7</v>
+        <v>50.11</v>
       </c>
       <c r="Q222" s="4">
         <v>0</v>
       </c>
       <c r="R222" s="4">
         <v>0</v>
       </c>
       <c r="S222" s="4">
         <v>0</v>
       </c>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-      <c r="J223" s="13"/>
+        <v>967</v>
+      </c>
+      <c r="I223" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J223" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K223" s="4" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="L223" s="4" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>800</v>
+        <v>232</v>
       </c>
       <c r="O223" s="4" t="s">
-        <v>625</v>
+        <v>233</v>
       </c>
       <c r="P223" s="4">
-        <v>49.74</v>
+        <v>48.34</v>
       </c>
       <c r="Q223" s="4">
         <v>0</v>
       </c>
       <c r="R223" s="4">
         <v>0</v>
       </c>
       <c r="S223" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="I224" s="13"/>
       <c r="J224" s="13"/>
       <c r="K224" s="4" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="L224" s="4" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="M224" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O224" s="4" t="s">
-        <v>461</v>
+        <v>973</v>
       </c>
       <c r="P224" s="4">
-        <v>50.03</v>
+        <v>16.66</v>
       </c>
       <c r="Q224" s="4">
         <v>0</v>
       </c>
       <c r="R224" s="4">
         <v>0</v>
       </c>
       <c r="S224" s="4">
         <v>0</v>
       </c>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-      <c r="J225" s="13"/>
+        <v>435</v>
+      </c>
+      <c r="I225" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J225" s="13" t="s">
+        <v>312</v>
+      </c>
       <c r="K225" s="4" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>979</v>
+        <v>124</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>800</v>
+        <v>280</v>
       </c>
       <c r="O225" s="4" t="s">
-        <v>373</v>
+        <v>439</v>
       </c>
       <c r="P225" s="4">
-        <v>16.66</v>
+        <v>23.25</v>
       </c>
       <c r="Q225" s="4">
         <v>0</v>
       </c>
       <c r="R225" s="4">
         <v>0</v>
       </c>
       <c r="S225" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>980</v>
-[...6 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="I226" s="13"/>
+      <c r="J226" s="13"/>
       <c r="K226" s="4" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="L226" s="4" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>707</v>
+        <v>777</v>
       </c>
       <c r="N226" s="4" t="s">
-        <v>282</v>
+        <v>778</v>
       </c>
       <c r="O226" s="4" t="s">
-        <v>561</v>
+        <v>978</v>
       </c>
       <c r="P226" s="4">
-        <v>64.98</v>
+        <v>33.38</v>
       </c>
       <c r="Q226" s="4">
         <v>0</v>
       </c>
       <c r="R226" s="4">
         <v>0</v>
       </c>
       <c r="S226" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="I227" s="13"/>
       <c r="J227" s="13"/>
       <c r="K227" s="4" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="L227" s="4" t="s">
-        <v>985</v>
+        <v>161</v>
       </c>
       <c r="M227" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>800</v>
+        <v>946</v>
       </c>
       <c r="O227" s="4" t="s">
-        <v>986</v>
+        <v>126</v>
       </c>
       <c r="P227" s="4">
-        <v>16.62</v>
+        <v>28.7</v>
       </c>
       <c r="Q227" s="4">
         <v>0</v>
       </c>
       <c r="R227" s="4">
         <v>0</v>
       </c>
       <c r="S227" s="4">
         <v>0</v>
       </c>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="I228" s="13"/>
       <c r="J228" s="13"/>
       <c r="K228" s="4" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="L228" s="4" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>800</v>
+        <v>946</v>
       </c>
       <c r="O228" s="4" t="s">
-        <v>316</v>
+        <v>984</v>
       </c>
       <c r="P228" s="4">
-        <v>50.1</v>
+        <v>28.69</v>
       </c>
       <c r="Q228" s="4">
         <v>0</v>
       </c>
       <c r="R228" s="4">
         <v>0</v>
       </c>
       <c r="S228" s="4">
         <v>0</v>
       </c>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="I229" s="13"/>
       <c r="J229" s="13"/>
       <c r="K229" s="4" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="L229" s="4" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>993</v>
+        <v>437</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>994</v>
+        <v>946</v>
       </c>
       <c r="O229" s="4" t="s">
-        <v>139</v>
+        <v>49</v>
       </c>
       <c r="P229" s="4">
-        <v>55.57</v>
+        <v>28.8</v>
       </c>
       <c r="Q229" s="4">
         <v>0</v>
       </c>
       <c r="R229" s="4">
         <v>0</v>
       </c>
       <c r="S229" s="4">
         <v>0</v>
       </c>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>995</v>
+        <v>988</v>
       </c>
       <c r="I230" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J230" s="13" t="s">
-        <v>410</v>
+        <v>312</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>353</v>
+        <v>990</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>443</v>
+        <v>991</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>997</v>
+        <v>280</v>
       </c>
       <c r="O230" s="4" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
       <c r="P230" s="4">
-        <v>28.7</v>
+        <v>13.1</v>
       </c>
       <c r="Q230" s="4">
         <v>0</v>
       </c>
       <c r="R230" s="4">
         <v>0</v>
       </c>
       <c r="S230" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="I231" s="13"/>
       <c r="J231" s="13"/>
       <c r="K231" s="4" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="L231" s="4" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="M231" s="4" t="s">
-        <v>443</v>
+        <v>995</v>
       </c>
       <c r="N231" s="4" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="O231" s="4" t="s">
-        <v>1002</v>
+        <v>59</v>
       </c>
       <c r="P231" s="4">
-        <v>14.4</v>
+        <v>28.4</v>
       </c>
       <c r="Q231" s="4">
         <v>0</v>
       </c>
       <c r="R231" s="4">
         <v>0</v>
       </c>
       <c r="S231" s="4">
         <v>0</v>
       </c>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="I232" s="13"/>
       <c r="J232" s="13"/>
       <c r="K232" s="4" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="L232" s="4" t="s">
-        <v>1005</v>
+        <v>157</v>
       </c>
       <c r="M232" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N232" s="4" t="s">
-        <v>800</v>
+        <v>946</v>
       </c>
       <c r="O232" s="4" t="s">
-        <v>373</v>
+        <v>154</v>
       </c>
       <c r="P232" s="4">
-        <v>16.65</v>
+        <v>43.27</v>
       </c>
       <c r="Q232" s="4">
         <v>0</v>
       </c>
       <c r="R232" s="4">
         <v>0</v>
       </c>
       <c r="S232" s="4">
         <v>0</v>
       </c>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-      <c r="J233" s="13"/>
+        <v>999</v>
+      </c>
+      <c r="I233" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J233" s="13" t="s">
+        <v>312</v>
+      </c>
       <c r="K233" s="4" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="L233" s="4" t="s">
-        <v>174</v>
+        <v>1001</v>
       </c>
       <c r="M233" s="4" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="O233" s="4" t="s">
-        <v>1008</v>
+        <v>292</v>
       </c>
       <c r="P233" s="4">
-        <v>28.63</v>
+        <v>16.97</v>
       </c>
       <c r="Q233" s="4">
         <v>0</v>
       </c>
       <c r="R233" s="4">
         <v>0</v>
       </c>
       <c r="S233" s="4">
         <v>0</v>
       </c>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>1009</v>
-[...6 lines deleted...]
-      </c>
+        <v>1003</v>
+      </c>
+      <c r="I234" s="13"/>
+      <c r="J234" s="13"/>
       <c r="K234" s="4" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>357</v>
+        <v>120</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>1001</v>
+        <v>946</v>
       </c>
       <c r="O234" s="4" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="P234" s="4">
-        <v>28.84</v>
+        <v>28.8</v>
       </c>
       <c r="Q234" s="4">
         <v>0</v>
       </c>
       <c r="R234" s="4">
         <v>0</v>
       </c>
       <c r="S234" s="4">
         <v>0</v>
       </c>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="13" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="I235" s="13"/>
       <c r="J235" s="13"/>
       <c r="K235" s="4" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>152</v>
+        <v>1008</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>1001</v>
+        <v>946</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>768</v>
+        <v>657</v>
       </c>
       <c r="P235" s="4">
-        <v>43.05</v>
+        <v>28.66</v>
       </c>
       <c r="Q235" s="4">
         <v>0</v>
       </c>
       <c r="R235" s="4">
         <v>0</v>
       </c>
       <c r="S235" s="4">
         <v>0</v>
       </c>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H236" s="13" t="s">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="I236" s="13"/>
       <c r="J236" s="13"/>
       <c r="K236" s="4" t="s">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="O236" s="4" t="s">
-        <v>386</v>
+        <v>1012</v>
       </c>
       <c r="P236" s="4">
-        <v>50.08</v>
+        <v>49.86</v>
       </c>
       <c r="Q236" s="4">
         <v>0</v>
       </c>
       <c r="R236" s="4">
         <v>0</v>
       </c>
       <c r="S236" s="4">
         <v>0</v>
       </c>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H237" s="13" t="s">
-        <v>1017</v>
-[...6 lines deleted...]
-      </c>
+        <v>1013</v>
+      </c>
+      <c r="I237" s="13"/>
+      <c r="J237" s="13"/>
       <c r="K237" s="4" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>1020</v>
+        <v>778</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>602</v>
+        <v>1012</v>
       </c>
       <c r="P237" s="4">
-        <v>50.09</v>
+        <v>33.24</v>
       </c>
       <c r="Q237" s="4">
         <v>0</v>
       </c>
       <c r="R237" s="4">
         <v>0</v>
       </c>
       <c r="S237" s="4">
         <v>0</v>
       </c>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H238" s="13" t="s">
-        <v>1021</v>
-[...6 lines deleted...]
-      </c>
+        <v>1016</v>
+      </c>
+      <c r="I238" s="13"/>
+      <c r="J238" s="13"/>
       <c r="K238" s="4" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>1023</v>
+        <v>112</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>799</v>
+        <v>437</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>450</v>
+        <v>946</v>
       </c>
       <c r="O238" s="4" t="s">
-        <v>708</v>
+        <v>885</v>
       </c>
       <c r="P238" s="4">
-        <v>50.11</v>
+        <v>28.82</v>
       </c>
       <c r="Q238" s="4">
         <v>0</v>
       </c>
       <c r="R238" s="4">
         <v>0</v>
       </c>
       <c r="S238" s="4">
         <v>0</v>
       </c>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H239" s="13" t="s">
-        <v>1024</v>
-[...6 lines deleted...]
-      </c>
+        <v>1018</v>
+      </c>
+      <c r="I239" s="13"/>
+      <c r="J239" s="13"/>
       <c r="K239" s="4" t="s">
-        <v>1025</v>
+        <v>1019</v>
       </c>
       <c r="L239" s="4" t="s">
-        <v>42</v>
+        <v>1020</v>
       </c>
       <c r="M239" s="4" t="s">
-        <v>443</v>
+        <v>777</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>1001</v>
+        <v>778</v>
       </c>
       <c r="O239" s="4" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="P239" s="4">
-        <v>28.69</v>
+        <v>16.54</v>
       </c>
       <c r="Q239" s="4">
         <v>0</v>
       </c>
       <c r="R239" s="4">
         <v>0</v>
       </c>
       <c r="S239" s="4">
         <v>0</v>
       </c>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H240" s="13" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="I240" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J240" s="13" t="s">
-        <v>68</v>
+        <v>404</v>
       </c>
       <c r="K240" s="4" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="L240" s="4" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="M240" s="4" t="s">
-        <v>443</v>
+        <v>1025</v>
       </c>
       <c r="N240" s="4" t="s">
-        <v>444</v>
+        <v>1026</v>
       </c>
       <c r="O240" s="4" t="s">
-        <v>235</v>
+        <v>476</v>
       </c>
       <c r="P240" s="4">
-        <v>48.34</v>
+        <v>38.68</v>
       </c>
       <c r="Q240" s="4">
         <v>0</v>
       </c>
       <c r="R240" s="4">
         <v>0</v>
       </c>
       <c r="S240" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F241" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="I241" s="13"/>
       <c r="J241" s="13"/>
       <c r="K241" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="L241" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="M241" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="N241" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="O241" s="4" t="s">
         <v>1031</v>
       </c>
-      <c r="L241" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P241" s="4">
-        <v>16.66</v>
+        <v>28.83</v>
       </c>
       <c r="Q241" s="4">
         <v>0</v>
       </c>
       <c r="R241" s="4">
         <v>0</v>
       </c>
       <c r="S241" s="4">
         <v>0</v>
       </c>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="13" t="s">
-        <v>441</v>
-[...6 lines deleted...]
-      </c>
+        <v>1032</v>
+      </c>
+      <c r="I242" s="13"/>
+      <c r="J242" s="13"/>
       <c r="K242" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L242" s="4" t="s">
         <v>1034</v>
       </c>
-      <c r="L242" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M242" s="4" t="s">
-        <v>443</v>
+        <v>1030</v>
       </c>
       <c r="N242" s="4" t="s">
-        <v>282</v>
+        <v>539</v>
       </c>
       <c r="O242" s="4" t="s">
-        <v>445</v>
+        <v>1035</v>
       </c>
       <c r="P242" s="4">
-        <v>23.25</v>
+        <v>28.69</v>
       </c>
       <c r="Q242" s="4">
         <v>0</v>
       </c>
       <c r="R242" s="4">
         <v>0</v>
       </c>
       <c r="S242" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H243" s="13" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="I243" s="13"/>
       <c r="J243" s="13"/>
       <c r="K243" s="4" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="L243" s="4" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="M243" s="4" t="s">
-        <v>799</v>
+        <v>1039</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>800</v>
+        <v>1040</v>
       </c>
       <c r="O243" s="4" t="s">
-        <v>1038</v>
+        <v>228</v>
       </c>
       <c r="P243" s="4">
-        <v>33.38</v>
+        <v>16.61</v>
       </c>
       <c r="Q243" s="4">
         <v>0</v>
       </c>
       <c r="R243" s="4">
         <v>0</v>
       </c>
       <c r="S243" s="4">
         <v>0</v>
       </c>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H244" s="13" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="I244" s="13"/>
       <c r="J244" s="13"/>
       <c r="K244" s="4" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L244" s="4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="M244" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="N244" s="4" t="s">
         <v>1040</v>
       </c>
-      <c r="L244" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O244" s="4" t="s">
-        <v>126</v>
+        <v>746</v>
       </c>
       <c r="P244" s="4">
-        <v>28.7</v>
+        <v>49.86</v>
       </c>
       <c r="Q244" s="4">
         <v>0</v>
       </c>
       <c r="R244" s="4">
         <v>0</v>
       </c>
       <c r="S244" s="4">
         <v>0</v>
       </c>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H245" s="13" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="I245" s="13"/>
       <c r="J245" s="13"/>
       <c r="K245" s="4" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="L245" s="4" t="s">
-        <v>1043</v>
+        <v>552</v>
       </c>
       <c r="M245" s="4" t="s">
-        <v>443</v>
+        <v>1039</v>
       </c>
       <c r="N245" s="4" t="s">
-        <v>1001</v>
+        <v>1040</v>
       </c>
       <c r="O245" s="4" t="s">
-        <v>1044</v>
+        <v>59</v>
       </c>
       <c r="P245" s="4">
-        <v>28.69</v>
+        <v>16.33</v>
       </c>
       <c r="Q245" s="4">
         <v>0</v>
       </c>
       <c r="R245" s="4">
         <v>0</v>
       </c>
       <c r="S245" s="4">
         <v>0</v>
       </c>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H246" s="13" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="I246" s="13"/>
       <c r="J246" s="13"/>
       <c r="K246" s="4" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="L246" s="4" t="s">
-        <v>1047</v>
+        <v>221</v>
       </c>
       <c r="M246" s="4" t="s">
-        <v>443</v>
+        <v>1039</v>
       </c>
       <c r="N246" s="4" t="s">
-        <v>1001</v>
+        <v>1040</v>
       </c>
       <c r="O246" s="4" t="s">
-        <v>49</v>
+        <v>885</v>
       </c>
       <c r="P246" s="4">
-        <v>28.8</v>
+        <v>33.38</v>
       </c>
       <c r="Q246" s="4">
         <v>0</v>
       </c>
       <c r="R246" s="4">
         <v>0</v>
       </c>
       <c r="S246" s="4">
         <v>0</v>
       </c>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" s="3">
         <v>245</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E247" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F247" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H247" s="13" t="s">
         <v>1048</v>
       </c>
-      <c r="I247" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I247" s="13"/>
+      <c r="J247" s="13"/>
       <c r="K247" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="L247" s="4" t="s">
-        <v>1050</v>
+        <v>503</v>
       </c>
       <c r="M247" s="4" t="s">
-        <v>1051</v>
+        <v>1039</v>
       </c>
       <c r="N247" s="4" t="s">
-        <v>282</v>
+        <v>1040</v>
       </c>
       <c r="O247" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="P247" s="4">
-        <v>13.1</v>
+        <v>32.99</v>
       </c>
       <c r="Q247" s="4">
         <v>0</v>
       </c>
       <c r="R247" s="4">
         <v>0</v>
       </c>
       <c r="S247" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" s="3">
         <v>246</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D248" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F248" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H248" s="13" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="I248" s="13"/>
       <c r="J248" s="13"/>
       <c r="K248" s="4" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="L248" s="4" t="s">
-        <v>1054</v>
+        <v>137</v>
       </c>
       <c r="M248" s="4" t="s">
-        <v>1055</v>
+        <v>437</v>
       </c>
       <c r="N248" s="4" t="s">
-        <v>1056</v>
+        <v>946</v>
       </c>
       <c r="O248" s="4" t="s">
-        <v>59</v>
+        <v>1052</v>
       </c>
       <c r="P248" s="4">
-        <v>28.4</v>
+        <v>28.8</v>
       </c>
       <c r="Q248" s="4">
         <v>0</v>
       </c>
       <c r="R248" s="4">
         <v>0</v>
       </c>
       <c r="S248" s="4">
         <v>0</v>
       </c>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1"/>
       <c r="W248" s="1"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" s="3">
         <v>247</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D249" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E249" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F249" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H249" s="13" t="s">
-        <v>1057</v>
+        <v>1053</v>
       </c>
       <c r="I249" s="13"/>
       <c r="J249" s="13"/>
       <c r="K249" s="4" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
       <c r="L249" s="4" t="s">
-        <v>156</v>
+        <v>1055</v>
       </c>
       <c r="M249" s="4" t="s">
-        <v>443</v>
+        <v>1056</v>
       </c>
       <c r="N249" s="4" t="s">
-        <v>1001</v>
+        <v>1057</v>
       </c>
       <c r="O249" s="4" t="s">
-        <v>153</v>
+        <v>746</v>
       </c>
       <c r="P249" s="4">
-        <v>43.27</v>
+        <v>28.7</v>
       </c>
       <c r="Q249" s="4">
         <v>0</v>
       </c>
       <c r="R249" s="4">
         <v>0</v>
       </c>
       <c r="S249" s="4">
         <v>0</v>
       </c>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1"/>
       <c r="W249" s="1"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" s="3">
         <v>248</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D250" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E250" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F250" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H250" s="13" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I250" s="13"/>
+      <c r="J250" s="13"/>
+      <c r="K250" s="4" t="s">
         <v>1059</v>
       </c>
-      <c r="I250" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K250" s="4" t="s">
+      <c r="L250" s="4" t="s">
         <v>1060</v>
       </c>
-      <c r="L250" s="4" t="s">
+      <c r="M250" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="N250" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="O250" s="4" t="s">
         <v>1061</v>
       </c>
-      <c r="M250" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P250" s="4">
-        <v>16.97</v>
+        <v>50.06</v>
       </c>
       <c r="Q250" s="4">
         <v>0</v>
       </c>
       <c r="R250" s="4">
         <v>0</v>
       </c>
       <c r="S250" s="4">
         <v>0</v>
       </c>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1"/>
       <c r="W250" s="1"/>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" s="3">
         <v>249</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D251" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E251" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F251" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H251" s="13" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="I251" s="13"/>
       <c r="J251" s="13"/>
       <c r="K251" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L251" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M251" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="N251" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="O251" s="4" t="s">
         <v>1064</v>
       </c>
-      <c r="L251" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P251" s="4">
-        <v>28.8</v>
+        <v>28.81</v>
       </c>
       <c r="Q251" s="4">
         <v>0</v>
       </c>
       <c r="R251" s="4">
         <v>0</v>
       </c>
       <c r="S251" s="4">
         <v>0</v>
       </c>
       <c r="T251" s="1"/>
       <c r="U251" s="1"/>
       <c r="V251" s="1"/>
       <c r="W251" s="1"/>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" s="3">
         <v>250</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D252" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E252" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F252" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H252" s="13" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I252" s="13"/>
+      <c r="J252" s="13"/>
+      <c r="K252" s="4" t="s">
         <v>1066</v>
       </c>
-      <c r="I252" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K252" s="4" t="s">
+      <c r="L252" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="M252" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="N252" s="4" t="s">
+        <v>946</v>
+      </c>
+      <c r="O252" s="4" t="s">
         <v>1067</v>
       </c>
-      <c r="L252" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P252" s="4">
-        <v>28.7</v>
+        <v>13.81</v>
       </c>
       <c r="Q252" s="4">
         <v>0</v>
       </c>
       <c r="R252" s="4">
         <v>0</v>
       </c>
       <c r="S252" s="4">
         <v>0</v>
       </c>
       <c r="T252" s="1"/>
       <c r="U252" s="1"/>
       <c r="V252" s="1"/>
       <c r="W252" s="1"/>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" s="3">
         <v>251</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D253" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E253" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F253" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H253" s="13" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="I253" s="13"/>
       <c r="J253" s="13"/>
       <c r="K253" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L253" s="4" t="s">
         <v>1070</v>
       </c>
-      <c r="L253" s="4" t="s">
+      <c r="M253" s="4" t="s">
+        <v>1030</v>
+      </c>
+      <c r="N253" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="O253" s="4" t="s">
         <v>1071</v>
       </c>
-      <c r="M253" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P253" s="4">
-        <v>28.66</v>
+        <v>28.56</v>
       </c>
       <c r="Q253" s="4">
         <v>0</v>
       </c>
       <c r="R253" s="4">
         <v>0</v>
       </c>
       <c r="S253" s="4">
         <v>0</v>
       </c>
       <c r="T253" s="1"/>
       <c r="U253" s="1"/>
       <c r="V253" s="1"/>
       <c r="W253" s="1"/>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" s="3">
         <v>252</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E254" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F254" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H254" s="13" t="s">
         <v>1072</v>
       </c>
       <c r="I254" s="13"/>
       <c r="J254" s="13"/>
       <c r="K254" s="4" t="s">
         <v>1073</v>
       </c>
       <c r="L254" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="M254" s="4" t="s">
-        <v>799</v>
+        <v>1030</v>
       </c>
       <c r="N254" s="4" t="s">
-        <v>800</v>
+        <v>539</v>
       </c>
       <c r="O254" s="4" t="s">
         <v>1075</v>
       </c>
       <c r="P254" s="4">
-        <v>49.86</v>
+        <v>28.27</v>
       </c>
       <c r="Q254" s="4">
         <v>0</v>
       </c>
       <c r="R254" s="4">
         <v>0</v>
       </c>
       <c r="S254" s="4">
         <v>0</v>
       </c>
       <c r="T254" s="1"/>
       <c r="U254" s="1"/>
       <c r="V254" s="1"/>
       <c r="W254" s="1"/>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" s="3">
         <v>253</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D255" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F255" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H255" s="13" t="s">
         <v>1076</v>
       </c>
-      <c r="I255" s="13"/>
-      <c r="J255" s="13"/>
+      <c r="I255" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J255" s="13" t="s">
+        <v>276</v>
+      </c>
       <c r="K255" s="4" t="s">
         <v>1077</v>
       </c>
       <c r="L255" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="M255" s="4" t="s">
-        <v>799</v>
+        <v>1079</v>
       </c>
       <c r="N255" s="4" t="s">
-        <v>800</v>
+        <v>1080</v>
       </c>
       <c r="O255" s="4" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="P255" s="4">
-        <v>33.24</v>
+        <v>2.56</v>
       </c>
       <c r="Q255" s="4">
         <v>0</v>
       </c>
       <c r="R255" s="4">
         <v>0</v>
       </c>
       <c r="S255" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T255" s="1"/>
       <c r="U255" s="1"/>
       <c r="V255" s="1"/>
       <c r="W255" s="1"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" s="3">
         <v>254</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F256" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H256" s="13" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="I256" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J256" s="13" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="K256" s="4" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="L256" s="4" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="M256" s="4" t="s">
-        <v>993</v>
+        <v>303</v>
       </c>
       <c r="N256" s="4" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="O256" s="4" t="s">
-        <v>235</v>
+        <v>1086</v>
       </c>
       <c r="P256" s="4">
-        <v>8.44</v>
+        <v>40.82</v>
       </c>
       <c r="Q256" s="4">
         <v>0</v>
       </c>
       <c r="R256" s="4">
         <v>0</v>
       </c>
       <c r="S256" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T256" s="1"/>
       <c r="U256" s="1"/>
       <c r="V256" s="1"/>
       <c r="W256" s="1"/>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" s="3">
         <v>255</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D257" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F257" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H257" s="13" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-      <c r="J257" s="13"/>
+        <v>1087</v>
+      </c>
+      <c r="I257" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J257" s="13" t="s">
+        <v>312</v>
+      </c>
       <c r="K257" s="4" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="L257" s="4" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="M257" s="4" t="s">
-        <v>799</v>
+        <v>303</v>
       </c>
       <c r="N257" s="4" t="s">
-        <v>800</v>
+        <v>1090</v>
       </c>
       <c r="O257" s="4" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="P257" s="4">
-        <v>16.59</v>
+        <v>39.58</v>
       </c>
       <c r="Q257" s="4">
         <v>0</v>
       </c>
       <c r="R257" s="4">
         <v>0</v>
       </c>
       <c r="S257" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T257" s="1"/>
       <c r="U257" s="1"/>
       <c r="V257" s="1"/>
       <c r="W257" s="1"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" s="3">
         <v>256</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D258" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F258" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H258" s="13" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-      <c r="J258" s="13"/>
+        <v>1092</v>
+      </c>
+      <c r="I258" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J258" s="13" t="s">
+        <v>168</v>
+      </c>
       <c r="K258" s="4" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="L258" s="4" t="s">
-        <v>112</v>
+        <v>1094</v>
       </c>
       <c r="M258" s="4" t="s">
-        <v>443</v>
+        <v>378</v>
       </c>
       <c r="N258" s="4" t="s">
-        <v>1001</v>
+        <v>1095</v>
       </c>
       <c r="O258" s="4" t="s">
-        <v>923</v>
+        <v>639</v>
       </c>
       <c r="P258" s="4">
-        <v>28.82</v>
+        <v>36.69</v>
       </c>
       <c r="Q258" s="4">
         <v>0</v>
       </c>
       <c r="R258" s="4">
         <v>0</v>
       </c>
       <c r="S258" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T258" s="1"/>
       <c r="U258" s="1"/>
       <c r="V258" s="1"/>
       <c r="W258" s="1"/>
     </row>
     <row r="259" spans="1:23">
-      <c r="A259" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A259" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B259" s="7"/>
+      <c r="C259" s="7"/>
+      <c r="D259" s="7"/>
+      <c r="E259" s="11"/>
+      <c r="F259" s="7"/>
+      <c r="G259" s="7"/>
+      <c r="H259" s="14"/>
+      <c r="I259" s="14"/>
+      <c r="J259" s="14"/>
+      <c r="K259" s="8"/>
+      <c r="L259" s="8"/>
+      <c r="M259" s="8"/>
+      <c r="N259" s="8"/>
+      <c r="O259" s="8">
+        <v>49420.99</v>
+      </c>
+      <c r="P259" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q259" s="8">
+        <v>0</v>
+      </c>
+      <c r="R259" s="8"/>
+      <c r="S259" s="8"/>
       <c r="T259" s="1"/>
       <c r="U259" s="1"/>
       <c r="V259" s="1"/>
       <c r="W259" s="1"/>
     </row>
-    <row r="260" spans="1:23">
-[...983 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A276:N276"/>
+    <mergeCell ref="A259:N259"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>