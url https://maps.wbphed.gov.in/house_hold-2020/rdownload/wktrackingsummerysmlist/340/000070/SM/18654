--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -839,2456 +839,2324 @@
   <si>
     <t>1643/PD</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Dhadhka mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000858/2023-2024</t>
   </si>
   <si>
     <t>1497/PD</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Kalipur Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001008/2023-2024</t>
   </si>
   <si>
     <t>1642/PD</t>
   </si>
   <si>
     <t>DEBANJAN SEAL</t>
   </si>
   <si>
-    <t>Construction and commissioning of RCC Over Head Reservoir including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Zone- XIV &amp; XV of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector ) under Purulia Divn. PHE Dte. (2nd Call) (SL-1)</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) nos tubewellat BPS Site (Mouza- PurbaBero, JL No-195, Plot No-1839) of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 330 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001853/2023-2024</t>
+  </si>
+  <si>
+    <t>83/PD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>SABYASACHI MISHRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including FHTC and other allied work for Zone-I of Neturia Block at Mouza-Pochhara under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHEDte.(Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001867/2023-2024</t>
+  </si>
+  <si>
+    <t>92/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - XV &amp; XVI of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001849/2023-2024</t>
+  </si>
+  <si>
+    <t>81/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including other allied work for Zone-I of Neturia Block under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/001879/2023-2024</t>
+  </si>
+  <si>
+    <t>94/PD</t>
+  </si>
+  <si>
+    <t>KANJILAL AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- V &amp; VI of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001832/2023-2024</t>
+  </si>
+  <si>
+    <t>70/PD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>10/03/2024</t>
+  </si>
+  <si>
+    <t>HUSSAIN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - VII &amp; VIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001848/2023-2024</t>
+  </si>
+  <si>
+    <t>80/PD</t>
+  </si>
+  <si>
+    <t>KRISHNA CONSTRUCTION AND ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VII of Purulia-I block for Golbera mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/002901/2023-2024</t>
+  </si>
+  <si>
+    <t>239/PD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>MARAUTI CONSTRUCTION AND CO</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VI of Purulia-I block for Shibdi Mouza under Purulia Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 30)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1030/PD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>03/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Neturia (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>923/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 600 CUM and staging height 20 mtr as per approved drawing (No:PCI/OHR/3/2012) with allied works for Zone- I of Purulia-1 Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. (Sl No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>1026/PD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (Part B) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) and Laying Distribution Pipe Lines with allied works for Zone-II of Neturia Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.[ Part - A, Mouza- Puapur ] (Sl No. 06)</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>1029/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) and providing Functional Household Tap Connection (Mouza - Bhul) with allied works for Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte. (Sl No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>1027/PD</t>
+  </si>
+  <si>
+    <t>M DHARA &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F , Mouza - Lalgarh]</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>1082/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E , Mouza - Kotaldih]</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/PD</t>
+  </si>
+  <si>
+    <t>HAFIJUR RAHAMAN MIDYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Ranipur Colliery &amp; Deiliya]</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>1635/PD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XI &amp; XII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001834/2023-2024</t>
+  </si>
+  <si>
+    <t>72/PD</t>
+  </si>
+  <si>
+    <t>SAMAN KUMAR MAHATO</t>
+  </si>
+  <si>
+    <t>Laying distribution system including providing FHTC(Lalpur Paharpur , Domsota) and other allied works for Zone-I of Neturia Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001874/2023-2024</t>
+  </si>
+  <si>
+    <t>99/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- III &amp; IV of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 300 m)</t>
+  </si>
+  <si>
+    <t>ORD/001831/2023-2024</t>
+  </si>
+  <si>
+    <t>69/PD</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XI &amp; XII of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division,P.H.E. Dte.(Total Length of Boundary Wall: 280m)</t>
+  </si>
+  <si>
+    <t>ORD/001828/2023-2024</t>
+  </si>
+  <si>
+    <t>66/PD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- I &amp; II of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001830/2023-2024</t>
+  </si>
+  <si>
+    <t>68/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - I &amp; II of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/002299/2023-2024</t>
+  </si>
+  <si>
+    <t>192/PD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>TOTAL INFRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - XVII &amp; XVIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001852/2023-2024</t>
+  </si>
+  <si>
+    <t>82/PD</t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR NARSARIA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003465/2023-2024</t>
+  </si>
+  <si>
+    <t>334/PD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>VIVEKANANDA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of DI rising main including bypass arrangement &amp; other allied works &amp; construction of boundary wall at Baghmundi WTP Site in Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>895/PD</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) nos tube well, Withdrawing and relaying of DI Pipe, Earth filling and surface dressing Near Northern Sector Head work site under Purulia Piped w/s Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>912/PD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) no 200 mm dia DTH rigbored tubewell at OHR Sites of Zone - II ( Fusrabad) of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>1501/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) nos tubewell at OHR Site of Zone - V of Raghunathpur-II Block under Northen Sector Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000462/2024-2025</t>
+  </si>
+  <si>
+    <t>1521/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000038/2024-2025</t>
+  </si>
+  <si>
+    <t>2255/PD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050611202404020185125751XX DT.06-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00957/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-527</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052611202406351574709356XX DT.26-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01024/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-532</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051111202412201575410323XX DT.11-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00958/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-529</t>
+  </si>
+  <si>
+    <t>Restoration of Road after laying of drinking after pipe line under JAL Jeevan Mission for W/S Scheme along Raghunathpur Chalunia Road, in the District of Purulia under Purulia Division PWD Dte. during the year 2024-2025. (Memo No.924/PWD dt.19.06.2024) (Norther Sector)</t>
+  </si>
+  <si>
+    <t>BILL/00579/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-340</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
+  </si>
+  <si>
+    <t>Restoration of Road after laying of drinking after pipe line under JAL Jeevan Mission for W/S Scheme along Raghunathpur Chalunia Road, in the District of Purulia under Purulia Division PWD Dte. during the year 2024-2025. (Memo No.1536/PWD dt.27.09.2024) (Norther Sector)</t>
+  </si>
+  <si>
+    <t>BILL/00961/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-530</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051111202412211573995764XX DT.11-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00959/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-528</t>
+  </si>
+  <si>
+    <t>Additional work of Laying Distribution Pipe line at Zone-III of Purulia-II Block under Purulia Piped Water Supply Scheme (Northen Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2025-2026</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN MANDAL</t>
+  </si>
+  <si>
+    <t>NAN</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012), Laying of Distribution pipeline, providing FHTC including other allied works for Zone- II of Santuri Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. [Part - A Mouza- MURULIA (3.5%)]</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>694/PD</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>MAHARSHI BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Bhagabandh, Kherad]</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>1059/PD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone- VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Gorsika]</t>
+  </si>
+  <si>
+    <t>ORD/000253/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012), Laying of Distribution Pipe Line with allied works for Zone- VII of Santuri Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. [Part - A Mouza-Gorsika]</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1138/PD</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Slice Valves &amp; FHTCs for the period of thirty six month for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block(Zone - VII &amp; VIII) under Purulia Divn. PHE Dte. (SL-3)</t>
+  </si>
+  <si>
+    <t>ORD/000809/2023-2024</t>
+  </si>
+  <si>
+    <t>1416/PD</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) for Zone-III &amp; IV of Raghunathpur - II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-21)</t>
+  </si>
+  <si>
+    <t>ORD/000803/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/PD</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Purulia Piped Water Supply Scheme (Northern Sector) at Manbazar-I Block(Zone - I to IV) under Purulia Divn. PHE Dte. (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000833/2023-2024</t>
+  </si>
+  <si>
+    <t>1417/PD</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>SHYAM KUMAR</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied Works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone- I of Raghunathpur - II block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-19)</t>
+  </si>
+  <si>
+    <t>ORD/000805/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/PD</t>
+  </si>
+  <si>
+    <t>TUMPA GORAIN</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Hulka &amp; kultanr Alias nadiyara under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000853/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/PD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No: PCI-I/OHR/3/2012)with allied works for Purulia Water Supply Scheme.(Location:-Block-Purulia-1 , Zone-VIII) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/000855/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/PD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block (zone-IV &amp; V) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 11)</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>1573/PD</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-IV of Chakra, Kultanr alias Nadiyara,Palkiri,Baroyadi of Purulia-I block under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000877/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/PD</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>M/S SAWDESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VII of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000907/2023-2024</t>
+  </si>
+  <si>
+    <t>1576/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Kotloi Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001013/2023-2024</t>
+  </si>
+  <si>
+    <t>1644/PD</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for different Zones in Joypur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.1)</t>
+  </si>
+  <si>
+    <t>ORD/000926/2023-2024</t>
+  </si>
+  <si>
+    <t>1594/PD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>25/10/2025</t>
+  </si>
+  <si>
+    <t>PRITI EPC PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VI &amp; VII of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.7)</t>
+  </si>
+  <si>
+    <t>ORD/000910/2023-2024</t>
+  </si>
+  <si>
+    <t>1583/PD</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 300 CUM and staging height 20 mtr as per approved drawing ( No: PCI-I/OHR/3/2012)Including soil testing with other allied works for Zone-III of Santuri Block under Purulia Piped Water Supply Scheme(Northern) under Puru;ia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000869/2023-2024</t>
+  </si>
+  <si>
+    <t>1282/PD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-I of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>1566/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe Line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector) at Purulia-I block(Zone-II) for Satar Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000990/2023-2024</t>
+  </si>
+  <si>
+    <t>1632/PD</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>HIRAK KUMAR SAO</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) AT Zone-VIII of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-12)</t>
+  </si>
+  <si>
+    <t>ORD/000902/2023-2024</t>
+  </si>
+  <si>
+    <t>1565/PD</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>BBC ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 200 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied work &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-XIII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000868/2023-2024</t>
+  </si>
+  <si>
+    <t>1433/PD</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Dimdiha Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000876/2023-2024</t>
+  </si>
+  <si>
+    <t>1525/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block(Zone-VI) For Gondhudi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001002/2023-2024</t>
+  </si>
+  <si>
+    <t>1639/PD</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-III &amp; IV of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.2)</t>
+  </si>
+  <si>
+    <t>ORD/000911/2023-2024</t>
+  </si>
+  <si>
+    <t>1582/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block(Zone - I , II &amp; III) under Purulia Divn. PHE Dte. (SL-1)</t>
+  </si>
+  <si>
+    <t>ORD/000834/2023-2024</t>
+  </si>
+  <si>
+    <t>1432/PD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-III of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-7)</t>
+  </si>
+  <si>
+    <t>ORD/000918/2023-2024</t>
+  </si>
+  <si>
+    <t>1592/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 350 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-I of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000920/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/PD</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 400 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-II of Raghunathpur-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 20)</t>
+  </si>
+  <si>
+    <t>ORD/000917/2023-2024</t>
+  </si>
+  <si>
+    <t>1599/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VII &amp; VIII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL No.5)</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>1591/PD</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir ( Torch type with solid raft ) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone-II of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-7)</t>
+  </si>
+  <si>
+    <t>ORD/000894/2023-2024</t>
+  </si>
+  <si>
+    <t>1557/PD</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001658/2023-2024</t>
+  </si>
+  <si>
+    <t>4783/PSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>24/02/2024</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) at Zone- IX to XV of Purulia-II Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001600/2023-2024</t>
+  </si>
+  <si>
+    <t>41/PD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) at Zone- I,II,III,IV,V,VI,VII,VIII,IX,XII,XIII of Hura Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001606/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/PD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte (Northen Zone)</t>
+  </si>
+  <si>
+    <t>ORD/001657/2023-2024</t>
+  </si>
+  <si>
+    <t>4769/PSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone- I to XVIII of Para Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001599/2023-2024</t>
+  </si>
+  <si>
+    <t>1821/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>M/S ANAND SINGH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XIII &amp; XIV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 260m)</t>
+  </si>
+  <si>
+    <t>ORD/001829/2023-2024</t>
+  </si>
+  <si>
+    <t>67/PD</t>
+  </si>
+  <si>
+    <t>S.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) with allied works for Zone-I of Neturia Block under Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001865/2023-2024</t>
+  </si>
+  <si>
+    <t>91/PD</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) nos tubewellat BPS Site (Mouza- GamarKunri, JL No-167, Plot No-756) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 380 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001855/2023-2024</t>
+  </si>
+  <si>
+    <t>85/PD</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat BPS Site (Mouza- Tara, JL No-182, Plot No-1587) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 400 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001854/2023-2024</t>
+  </si>
+  <si>
+    <t>84/PD</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001184/2024-2025</t>
+  </si>
+  <si>
+    <t>2339/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>JULI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line and other allied work for Zone-III of Santuri Block under Surface water based water supply scheme for Purulia district (Northern Sector) Under Purulia Division PHE. DTE. Part-B Mouza- Brindabanpur</t>
+  </si>
+  <si>
+    <t>ORD/001135/2024-2025</t>
+  </si>
+  <si>
+    <t>2015/PD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001158/2024-2025</t>
+  </si>
+  <si>
+    <t>2310/PD</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector)</t>
+  </si>
+  <si>
+    <t>ORD/004806/2023-2024</t>
+  </si>
+  <si>
+    <t>130B/PSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SHIVA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-X) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001170/2024-2025</t>
+  </si>
+  <si>
+    <t>2324/PD</t>
+  </si>
+  <si>
+    <t>M/S CONTRACTORS SYNDICATE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-VII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001169/2024-2025</t>
+  </si>
+  <si>
+    <t>2323/PD</t>
+  </si>
+  <si>
+    <t>SEKH ABBAS</t>
+  </si>
+  <si>
+    <t>Laying of distributuion pipe line and other allied work for Zone-I of Santuri Block under Surface Water Based Water Supply Scheme for Purulia District (Northern Sector) under Purulia Division PHE. DTE. Part-C (Mouza- Pachandapur, Beliapur &amp; Kalikapur )</t>
+  </si>
+  <si>
+    <t>ORD/001136/2024-2025</t>
+  </si>
+  <si>
+    <t>2014/PD</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-III) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001144/2024-2025</t>
+  </si>
+  <si>
+    <t>2298/PD</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.(01/03/2024 to 31/08/2024)</t>
+  </si>
+  <si>
+    <t>ORD/004307/2023-2024</t>
+  </si>
+  <si>
+    <t>101/PSD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Euro-4 Diesel can of Ambassador Bharat stage-IV/TATA Indigo e.c.s Bharat Stage-IV/Swift tour Bharat stage =-IV or as similar model for the Assistant Engineer to look after the ongoing works under RWS Purulia Sub-Division PHE Dte (For12 months ) (w.e.f. 01/09/2022 to 31/08/2023).</t>
+  </si>
+  <si>
+    <t>ORD/001328/2022-2023</t>
+  </si>
+  <si>
+    <t>415/A/PR</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XVI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001178/2024-2025</t>
+  </si>
+  <si>
+    <t>2332/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XVII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001179/2024-2025</t>
+  </si>
+  <si>
+    <t>2333/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-IX)under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4,Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/001192/2024-2025</t>
+  </si>
+  <si>
+    <t>2318/PD</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>SAPAN KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Euro-4 Diesel can of Ambassador Bharat stage-IV/TATA Indigo e.c.s Bharat Stage-IV/Swift tour Bharat stage -II/BS-III purchased on or after 01.05.2005 with Diesel/LPG/CNG Engine ( Maxi Cab, non-Air conditioned) for site visit of JJM work of 20 Nos. Blocks within Purulia District under RWS purulia Sub Division under Purulia Division PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/004286/2023-2024</t>
+  </si>
+  <si>
+    <t>213/A/PR</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XIII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001160/2024-2025</t>
+  </si>
+  <si>
+    <t>2312/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001102/2024-2025</t>
+  </si>
+  <si>
+    <t>2192/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) (w.e.f 13/09/2024 to 14/03/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000766/2024-2025</t>
+  </si>
+  <si>
+    <t>432/PSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (w.e.f. 01/10/2023 to 31/03/2024)</t>
+  </si>
+  <si>
+    <t>ORD/003320/2023-2024</t>
+  </si>
+  <si>
+    <t>4857/PSD</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(w.e.f. 01/03/2024 to 30/08/2024)=184 days</t>
+  </si>
+  <si>
+    <t>ORD/003682/2023-2024</t>
+  </si>
+  <si>
+    <t>102/PSD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000653/2024-2025</t>
+  </si>
+  <si>
+    <t>1862/PD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of Ambassador Car / Bolero for JJM related works for the Assistant Engineer, Raghunathpur Sub-Division under Purulia Division, PHE Dte. (w.e.f. 01.09.2024 to 31.08.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000646/2024-2025</t>
+  </si>
+  <si>
+    <t>1653/PD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>CHANDRA SHEKHAR KUNDU</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-IX) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>2301/PD</t>
+  </si>
+  <si>
+    <t>S S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XIV) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001154/2024-2025</t>
+  </si>
+  <si>
+    <t>2306/PD</t>
+  </si>
+  <si>
+    <t>MAHATO CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Maguria Mouza under Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte. (Sl No. 20)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/PD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-II of Purulia-I block for Bhul Mouza under Purulia Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>1028/PD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at PURULIA-I (Zone-VII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2024-2025</t>
+  </si>
+  <si>
+    <t>2313/PD</t>
+  </si>
+  <si>
+    <t>TARA MAA SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-IV) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001189/2024-2025</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-II) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2024-2025</t>
+  </si>
+  <si>
+    <t>2348/PD</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector)</t>
+  </si>
+  <si>
+    <t>ORD/004785/2023-2024</t>
+  </si>
+  <si>
+    <t>130A/PSD</t>
+  </si>
+  <si>
+    <t>MALAY BANDYOPADHYAY</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001180/2024-2025</t>
+  </si>
+  <si>
+    <t>2334/PD</t>
+  </si>
+  <si>
+    <t>BHAGABAN DAS KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2025-2026</t>
+  </si>
+  <si>
+    <t>715/PD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>719/PD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XIII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001208/2024-2025</t>
+  </si>
+  <si>
+    <t>2305/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT SINGH</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line work for zone-l of Neturia Block at Mouza - Pochhara under Purulia water supply scheme (Northern Sector ) under Purulia Division Phe. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001299/2024-2025</t>
+  </si>
+  <si>
+    <t>439/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII &amp; VIII of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2025-2026</t>
+  </si>
+  <si>
+    <t>712/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-V) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001205/2024-2025</t>
+  </si>
+  <si>
+    <t>2338/PD</t>
+  </si>
+  <si>
+    <t>PAMPA DAS AND COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Baram under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001209/2024-2025</t>
+  </si>
+  <si>
+    <t>110/PD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>AKUL SUTRADHAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI, &amp; XIII of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2025-2026</t>
+  </si>
+  <si>
+    <t>686/PD</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>680/PD</t>
+  </si>
+  <si>
+    <t>M D CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII, IX &amp; X of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2025-2026</t>
+  </si>
+  <si>
+    <t>693/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>697/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- X of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2025-2026</t>
+  </si>
+  <si>
+    <t>718/PD</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) (w.e.f 15/03/2025 to 13/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/001385/2024-2025</t>
+  </si>
+  <si>
+    <t>131A/PSSD</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte(w.e.f.01.09.2024 to 28.02.2025).</t>
+  </si>
+  <si>
+    <t>ORD/001137/2024-2025</t>
+  </si>
+  <si>
+    <t>397A/PSD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-V) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001168/2024-2025</t>
+  </si>
+  <si>
+    <t>2322/PD</t>
+  </si>
+  <si>
+    <t>AMIT CHOURASIA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- XVI of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>PROBODH CHANDRA MAJHI</t>
+  </si>
+  <si>
+    <t>Continuation of work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) w.e.f. 15/03/2025 to 13/09/2025</t>
+  </si>
+  <si>
+    <t>ORD/001384/2024-2025</t>
+  </si>
+  <si>
+    <t>131/PSSD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000040/2025-2026</t>
+  </si>
+  <si>
+    <t>691/PD</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XV &amp; XVI of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2025-2026</t>
+  </si>
+  <si>
+    <t>695/PD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001185/2024-2025</t>
+  </si>
+  <si>
+    <t>2340/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block (Zone-II) For Tentlo Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001200/2024-2025</t>
+  </si>
+  <si>
+    <t>2011/PD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Jack pushing between Sanka &amp; Rukni Rly. Station in Adra-BJE Section for The surface based piped water supply scheme For the District Purulia (Northern Sector) under Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>570/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte (w.e.f.01.03.2025 to 31.08.2025)</t>
+  </si>
+  <si>
+    <t>ORD/001383/2024-2025</t>
+  </si>
+  <si>
+    <t>96/PSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII &amp; VIII of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>690/PD</t>
+  </si>
+  <si>
+    <t>SATYA NARAYAN BELTHARIA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000034/2025-2026</t>
+  </si>
+  <si>
+    <t>684/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII &amp; IX of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2025-2026</t>
+  </si>
+  <si>
+    <t>685/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII &amp; XIII of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000036/2025-2026</t>
+  </si>
+  <si>
+    <t>687/PD</t>
+  </si>
+  <si>
+    <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001276/2024-2025</t>
+  </si>
+  <si>
+    <t>337/PD</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>SAZID HOSSEN ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2025-2026</t>
+  </si>
+  <si>
+    <t>707/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII of Purulia-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2025-2026</t>
+  </si>
+  <si>
+    <t>708/PD</t>
+  </si>
+  <si>
+    <t>SUDHANSHU OJHA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- IV of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2025-2026</t>
+  </si>
+  <si>
+    <t>701/PD</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XIV &amp; XV of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>702/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001277/2024-2025</t>
+  </si>
+  <si>
+    <t>336/PD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I &amp; III of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>677/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>679/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX &amp; X of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000033/2025-2026</t>
+  </si>
+  <si>
+    <t>681/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V of Santuri Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2025-2026</t>
+  </si>
+  <si>
+    <t>700/PD</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Purulia-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>709/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- XI of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>713/PD</t>
+  </si>
+  <si>
+    <t>Left out HDPE pipe line and pushing of 600mm dia MS pre cast pipe and 100 mm dia GI water carrier pipe by hydraulic jacking method across Purulia Ranchi NH Road for laying distribution line in connection with Jal Jeevan Mission at for Zone-III of Purulia -I block for Belkuri mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001305/2024-2025</t>
+  </si>
+  <si>
+    <t>444/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2025-2026</t>
+  </si>
+  <si>
+    <t>710/PD</t>
+  </si>
+  <si>
+    <t>DEBSHANKAR LAYEK</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II, III &amp; IV of Raghunathpur-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2025-2026</t>
+  </si>
+  <si>
+    <t>724/PD</t>
+  </si>
+  <si>
+    <t>Allied work of laying Distribution pipe line and other allied works for Zone-III of Santuri Block Purulia pipe Water Supply Scheme (Northern Sector ) under Purulia Division PHE Dte Part-C ( Mouza- Brindabanpur, Vill.- Asharikand )</t>
+  </si>
+  <si>
+    <t>ORD/000250/2025-2026</t>
+  </si>
+  <si>
+    <t>1117/PD</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Kashipur (Zone - VII &amp; XII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2025-2026</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Neturia (Zone - I) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2025-2026</t>
+  </si>
+  <si>
+    <t>1067/PD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>SAANVI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2025-2026</t>
+  </si>
+  <si>
+    <t>714/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Para (Zone - X&amp;XI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2025-2026</t>
+  </si>
+  <si>
+    <t>AMRIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-II (Zone - II, III &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, V &amp; VI of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2025-2026</t>
+  </si>
+  <si>
+    <t>716/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII, XIII &amp; XIV of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2025-2026</t>
+  </si>
+  <si>
+    <t>721/PD</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, V &amp; VI of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000066/2025-2026</t>
+  </si>
+  <si>
+    <t>723/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2025-2026</t>
+  </si>
+  <si>
+    <t>706/PD</t>
+  </si>
+  <si>
+    <t>B.M ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V &amp; VI of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>678/PD</t>
+  </si>
+  <si>
+    <t>AIM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-II (Zone - II &amp; III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - III &amp; IX) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2025-2026</t>
+  </si>
+  <si>
+    <t>1073/PD</t>
+  </si>
+  <si>
+    <t>MOHOR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - XIII &amp; XIV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2025-2026</t>
+  </si>
+  <si>
+    <t>1075/PD</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia RCC pre cast pipe and 200 mm dia MS water carrier pipe by hydraulic jacking method across Pirargaria Road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) and Installation of 2(two) nos of Tubewell through DTH process at OHR site of Zone-III of Purulia-II Block Purulia piped W/S Scheme( Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2025-2026</t>
+  </si>
+  <si>
+    <t>929/PD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Raghunathpur-I (Zone - I &amp; III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2025-2026</t>
+  </si>
+  <si>
+    <t>999/PD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Santuri (Zone - I, VI &amp; VII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at OHR(200 cum)site of ZONE III at Dhunari Mouza of Purulia 2 Block under Purulia piped water supply scheme( Northern Sector) under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2025-2026</t>
+  </si>
+  <si>
+    <t>1056/PD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - IV &amp; VII) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2025-2026</t>
+  </si>
+  <si>
+    <t>MANTAJ ANSARI</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Para (Zone - V &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2025-2026</t>
+  </si>
+  <si>
+    <t>1076/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII, XIII &amp; XIV of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000244/2025-2026</t>
+  </si>
+  <si>
+    <t>689/PD</t>
+  </si>
+  <si>
+    <t>SUMANTA GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V &amp; VII of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2025-2026</t>
+  </si>
+  <si>
+    <t>698/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XVI of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2025-2026</t>
+  </si>
+  <si>
+    <t>717/PD</t>
+  </si>
+  <si>
+    <t>JOGMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of Jack pushing between Sanka &amp;Rukni Rly. Station in Adra-BJE Section for The surface based piped water supply scheme For the District Purulia (Northern Sector) under Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2025-2026</t>
+  </si>
+  <si>
+    <t>1208/PD</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-I (Zone - VI &amp; VII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2025-2026</t>
+  </si>
+  <si>
+    <t>1384/PD</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSIN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - X &amp; XI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>1388/PD</t>
+  </si>
+  <si>
+    <t>SEKH IRFAN</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000363/2025-2026</t>
+  </si>
+  <si>
+    <t>1523/PD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2025-2026</t>
+  </si>
+  <si>
+    <t>1524/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, &amp; III of Manbazar-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, III of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte. (Group-B)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Manbazar-I (Zone - II &amp; IV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2025-2026</t>
+  </si>
+  <si>
+    <t>M/S MECHANICAL AND CIVIL</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - XV &amp; XVII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2025-2026</t>
+  </si>
+  <si>
+    <t>1580/PD</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2025-2026</t>
+  </si>
+  <si>
+    <t>1522/PD</t>
+  </si>
+  <si>
+    <t>PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Puncha (Zone - II) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2025-2026</t>
+  </si>
+  <si>
+    <t>M/S SAMARESH SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-II (Zone - IX &amp; X) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2025-2026</t>
+  </si>
+  <si>
+    <t>1390/PD</t>
+  </si>
+  <si>
+    <t>PRASENJIT CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-I (Zone - IV &amp; V) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>1389/PD</t>
+  </si>
+  <si>
+    <t>DALIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of Boundary wall including other allied works at Kanchanpur boosting site in connection with Jal Jeevan Mission (JJM) at Kudagara under Purulia W/S Scheme (Northern Sector) of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-2</t>
   </si>
   <si>
-    <t>ORD/000923/2023-2024</t>
-[...2398 lines deleted...]
-  <si>
     <t>ORD/000500/2023-2024</t>
   </si>
   <si>
     <t>1332/PD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>MITRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- IX &amp; X of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 300m)</t>
   </si>
   <si>
     <t>ORD/001827/2023-2024</t>
   </si>
   <si>
     <t>65/PD</t>
   </si>
   <si>
     <t>04/01/2025</t>
@@ -3300,50 +3168,80 @@
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- IX &amp; X of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 290 m)</t>
   </si>
   <si>
     <t>ORD/001833/2023-2024</t>
   </si>
   <si>
     <t>71/PD</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>SUJIT CHAKRABORTY</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - III &amp; IV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 260 m)</t>
   </si>
   <si>
     <t>ORD/002303/2023-2024</t>
   </si>
   <si>
     <t>193/PD</t>
   </si>
   <si>
     <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIV(Mohulkoka) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001199/2024-2025</t>
+  </si>
+  <si>
+    <t>1994/PD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001143/2024-2025</t>
+  </si>
+  <si>
+    <t>2297/PD</t>
+  </si>
+  <si>
+    <t>07/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3732,51 +3630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W259"/>
+  <dimension ref="A1:W247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4641,54 +4539,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>28.6</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>16.01</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>55.98</v>
       </c>
       <c r="S15" s="4">
         <v>45</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -4704,54 +4602,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>76.77</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>55.79</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>72.67</v>
       </c>
       <c r="S16" s="4">
         <v>30</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -4767,54 +4665,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>37.59</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>23.69</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>63.02</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -4830,54 +4728,54 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
         <v>42.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>61.47</v>
       </c>
       <c r="S18" s="4">
         <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -4893,54 +4791,54 @@
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>93.96</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>73.9</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>78.66</v>
       </c>
       <c r="S19" s="4">
         <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -4956,54 +4854,54 @@
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>31.68</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>17.87</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>56.43</v>
       </c>
       <c r="S20" s="4">
         <v>45</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -5019,54 +4917,54 @@
       <c r="I21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P21" s="4">
         <v>42.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>45.51</v>
       </c>
       <c r="S21" s="4">
         <v>48</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
@@ -5082,54 +4980,54 @@
       <c r="I22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>93.7</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>69.11</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>73.75</v>
       </c>
       <c r="S22" s="4">
         <v>70</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
@@ -5145,54 +5043,54 @@
       <c r="I23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
         <v>58.97</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>36.61</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>62.08</v>
       </c>
       <c r="S23" s="4">
         <v>60</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
@@ -5208,54 +5106,54 @@
       <c r="I24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P24" s="4">
         <v>74.83</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>54.33</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>72.6</v>
       </c>
       <c r="S24" s="4">
         <v>60</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
@@ -5271,54 +5169,54 @@
       <c r="I25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P25" s="4">
         <v>59.37</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>40.91</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>68.9</v>
       </c>
       <c r="S25" s="4">
         <v>65</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
@@ -5334,54 +5232,54 @@
       <c r="I26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P26" s="4">
         <v>96.93</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>71.88</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>74.15</v>
       </c>
       <c r="S26" s="4">
         <v>60</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
@@ -5397,54 +5295,54 @@
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="P27" s="4">
         <v>94.06</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>85.86</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>91.28</v>
       </c>
       <c r="S27" s="4">
         <v>75</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
@@ -5460,54 +5358,54 @@
       <c r="I28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="P28" s="4">
         <v>91.79</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>71.12</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>77.48</v>
       </c>
       <c r="S28" s="4">
         <v>60</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
@@ -5523,54 +5421,54 @@
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="P29" s="4">
         <v>49.95</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>31.6</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>63.25</v>
       </c>
       <c r="S29" s="4">
         <v>48</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
@@ -5586,54 +5484,54 @@
       <c r="I30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>166</v>
       </c>
       <c r="P30" s="4">
         <v>32.36</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>23.94</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>73.99</v>
       </c>
       <c r="S30" s="4">
         <v>76</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
@@ -5712,54 +5610,54 @@
       <c r="I32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>176</v>
       </c>
       <c r="P32" s="4">
         <v>95.29</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>74.78</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>78.48</v>
       </c>
       <c r="S32" s="4">
         <v>60</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
@@ -5899,54 +5797,54 @@
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>190</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>191</v>
       </c>
       <c r="P35" s="4">
         <v>65.75</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>20.42</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>31.05</v>
       </c>
       <c r="S35" s="4">
         <v>55</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
@@ -5962,54 +5860,54 @@
       <c r="I36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P36" s="4">
         <v>361.35</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>146.87</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>40.65</v>
       </c>
       <c r="S36" s="4">
         <v>15</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
@@ -6025,54 +5923,54 @@
       <c r="I37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>202</v>
       </c>
       <c r="P37" s="4">
         <v>1374.87</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>123.81</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="S37" s="4">
         <v>30</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
@@ -6151,54 +6049,54 @@
       <c r="I39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>209</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>210</v>
       </c>
       <c r="P39" s="4">
         <v>59.46</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>37.4</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>62.91</v>
       </c>
       <c r="S39" s="4">
         <v>60</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
@@ -6214,54 +6112,54 @@
       <c r="I40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>213</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P40" s="4">
         <v>77.29</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>56.4</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>72.97</v>
       </c>
       <c r="S40" s="4">
         <v>60</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
@@ -6277,54 +6175,54 @@
       <c r="I41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>217</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P41" s="4">
         <v>52.38</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>33.82</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>64.57</v>
       </c>
       <c r="S41" s="4">
         <v>55</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
@@ -6401,54 +6299,54 @@
       <c r="I43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>225</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>226</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>228</v>
       </c>
       <c r="P43" s="4">
         <v>64.16</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>35.79</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>55.77</v>
       </c>
       <c r="S43" s="4">
         <v>55</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
@@ -6464,54 +6362,54 @@
       <c r="I44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>231</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>232</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>233</v>
       </c>
       <c r="P44" s="4">
         <v>243.33</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>130.89</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>53.79</v>
       </c>
       <c r="S44" s="4">
         <v>65</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
@@ -6527,54 +6425,54 @@
       <c r="I45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>235</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>236</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>237</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>238</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>239</v>
       </c>
       <c r="P45" s="4">
         <v>413.23</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>31.4</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>7.6</v>
       </c>
       <c r="S45" s="4">
         <v>5</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
@@ -6590,54 +6488,54 @@
       <c r="I46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>241</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>242</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>243</v>
       </c>
       <c r="P46" s="4">
         <v>67.12</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>36.69</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>54.66</v>
       </c>
       <c r="S46" s="4">
         <v>60</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
@@ -6775,54 +6673,54 @@
       <c r="I49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>189</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>217</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P49" s="4">
         <v>84.9</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>67.35</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>79.33</v>
       </c>
       <c r="S49" s="4">
         <v>60</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
@@ -7181,12490 +7079,11750 @@
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="13" t="s">
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="K56" s="4" t="s">
+      <c r="L56" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="M56" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="M56" s="4" t="s">
+      <c r="N56" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="N56" s="4" t="s">
+      <c r="O56" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="O56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P56" s="4">
-        <v>831.47</v>
+        <v>38.55</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="13" t="s">
         <v>282</v>
       </c>
-      <c r="I57" s="13"/>
-      <c r="J57" s="13"/>
       <c r="K57" s="4" t="s">
         <v>283</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>284</v>
       </c>
       <c r="M57" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="O57" s="4" t="s">
         <v>285</v>
       </c>
-      <c r="N57" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>38.55</v>
+        <v>22.45</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>10.65</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>47.44</v>
       </c>
       <c r="S57" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>289</v>
+        <v>28</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>232</v>
+        <v>279</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>292</v>
+        <v>134</v>
       </c>
       <c r="P58" s="4">
-        <v>22.45</v>
+        <v>39.78</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>15.76</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>39.63</v>
       </c>
       <c r="S58" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>293</v>
-[...6 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>134</v>
+        <v>292</v>
       </c>
       <c r="P59" s="4">
-        <v>39.78</v>
+        <v>12.5</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N60" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="L60" s="4" t="s">
+      <c r="O60" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="M60" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>12.5</v>
+        <v>38.75</v>
       </c>
       <c r="Q60" s="4">
         <v>0</v>
       </c>
       <c r="R60" s="4">
         <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K61" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="I61" s="13"/>
-[...1 lines deleted...]
-      <c r="K61" s="4" t="s">
+      <c r="L61" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="L61" s="4" t="s">
+      <c r="M61" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="O61" s="4" t="s">
         <v>302</v>
       </c>
-      <c r="M61" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P61" s="4">
-        <v>38.75</v>
+        <v>38.78</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>15.14</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>39.05</v>
       </c>
       <c r="S61" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="K62" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="I62" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K62" s="4" t="s">
+      <c r="L62" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="L62" s="4" t="s">
+      <c r="M62" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="M62" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N62" s="4" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="P62" s="4">
-        <v>38.78</v>
+        <v>83.25</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="I63" s="13" t="s">
         <v>311</v>
       </c>
-      <c r="J63" s="13" t="s">
+      <c r="I63" s="13"/>
+      <c r="J63" s="13"/>
+      <c r="K63" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="K63" s="4" t="s">
+      <c r="L63" s="4" t="s">
         <v>313</v>
       </c>
-      <c r="L63" s="4" t="s">
+      <c r="M63" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="M63" s="4" t="s">
+      <c r="N63" s="4" t="s">
         <v>315</v>
       </c>
-      <c r="N63" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O63" s="4" t="s">
-        <v>317</v>
+        <v>49</v>
       </c>
       <c r="P63" s="4">
-        <v>83.25</v>
+        <v>120.66</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="M64" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="L64" s="4" t="s">
+      <c r="N64" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="M64" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O64" s="4" t="s">
-        <v>49</v>
+        <v>191</v>
       </c>
       <c r="P64" s="4">
-        <v>120.66</v>
+        <v>63.99</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="L65" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="I65" s="13"/>
-[...1 lines deleted...]
-      <c r="K65" s="4" t="s">
+      <c r="M65" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="N65" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="L65" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O65" s="4" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="P65" s="4">
-        <v>63.99</v>
+        <v>141.19</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M66" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="I66" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K66" s="4" t="s">
+      <c r="N66" s="4" t="s">
         <v>329</v>
       </c>
-      <c r="L66" s="4" t="s">
+      <c r="O66" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="M66" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P66" s="4">
-        <v>141.19</v>
+        <v>77.87</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K67" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="I67" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J67" s="13" t="s">
+      <c r="L67" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="K67" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M67" s="4" t="s">
-        <v>335</v>
+        <v>314</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>337</v>
+        <v>150</v>
       </c>
       <c r="P67" s="4">
-        <v>77.87</v>
+        <v>157.44</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>150</v>
+        <v>337</v>
       </c>
       <c r="P68" s="4">
-        <v>157.44</v>
+        <v>131.3</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O69" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="I69" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P69" s="4">
-        <v>131.3</v>
+        <v>71.84</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>70.22</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="P70" s="4">
-        <v>71.84</v>
+        <v>39.96</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>39.94</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S70" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="P71" s="4">
-        <v>39.96</v>
+        <v>89.86</v>
       </c>
       <c r="Q71" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="R71" s="4">
-        <v>0</v>
+        <v>92.54</v>
       </c>
       <c r="S71" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>28</v>
+        <v>305</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>71</v>
+        <v>296</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>356</v>
+        <v>297</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="P72" s="4">
-        <v>89.86</v>
+        <v>38.79</v>
       </c>
       <c r="Q72" s="4">
-        <v>0</v>
+        <v>8.96</v>
       </c>
       <c r="R72" s="4">
-        <v>0</v>
+        <v>23.1</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>312</v>
+        <v>141</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>304</v>
+        <v>279</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="P73" s="4">
-        <v>38.79</v>
+        <v>51.94</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>286</v>
+        <v>324</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="P74" s="4">
-        <v>51.94</v>
+        <v>40.76</v>
       </c>
       <c r="Q74" s="4">
-        <v>0</v>
+        <v>31.17</v>
       </c>
       <c r="R74" s="4">
-        <v>0</v>
+        <v>76.48</v>
       </c>
       <c r="S74" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>331</v>
+        <v>364</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>367</v>
+        <v>176</v>
       </c>
       <c r="P75" s="4">
-        <v>40.76</v>
+        <v>38.8</v>
       </c>
       <c r="Q75" s="4">
-        <v>0</v>
+        <v>36.12</v>
       </c>
       <c r="R75" s="4">
-        <v>0</v>
+        <v>93.09</v>
       </c>
       <c r="S75" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>371</v>
+        <v>297</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="P76" s="4">
-        <v>38.8</v>
+        <v>39.72</v>
       </c>
       <c r="Q76" s="4">
-        <v>0</v>
+        <v>30.17</v>
       </c>
       <c r="R76" s="4">
-        <v>0</v>
+        <v>75.96</v>
       </c>
       <c r="S76" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K77" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="O77" s="4" t="s">
         <v>373</v>
       </c>
-      <c r="L77" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P77" s="4">
-        <v>39.72</v>
+        <v>38.57</v>
       </c>
       <c r="Q77" s="4">
-        <v>0</v>
+        <v>37.26</v>
       </c>
       <c r="R77" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S77" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K78" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="L78" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="L78" s="4" t="s">
+      <c r="M78" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="O78" s="4" t="s">
         <v>377</v>
       </c>
-      <c r="M78" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P78" s="4">
-        <v>38.57</v>
+        <v>38.72</v>
       </c>
       <c r="Q78" s="4">
-        <v>0</v>
+        <v>15.37</v>
       </c>
       <c r="R78" s="4">
-        <v>0</v>
+        <v>39.69</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K79" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="N79" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="L79" s="4" t="s">
+      <c r="O79" s="4" t="s">
         <v>383</v>
       </c>
-      <c r="M79" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P79" s="4">
-        <v>38.72</v>
+        <v>22.85</v>
       </c>
       <c r="Q79" s="4">
-        <v>0</v>
+        <v>18.12</v>
       </c>
       <c r="R79" s="4">
-        <v>0</v>
+        <v>79.29</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K80" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="L80" s="4" t="s">
         <v>386</v>
       </c>
-      <c r="L80" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M80" s="4" t="s">
-        <v>388</v>
+        <v>319</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>389</v>
+        <v>320</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>390</v>
+        <v>73</v>
       </c>
       <c r="P80" s="4">
-        <v>22.85</v>
+        <v>36.11</v>
       </c>
       <c r="Q80" s="4">
-        <v>0</v>
+        <v>31.51</v>
       </c>
       <c r="R80" s="4">
-        <v>0</v>
+        <v>87.25</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>327</v>
+        <v>390</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>73</v>
+        <v>154</v>
       </c>
       <c r="P81" s="4">
-        <v>36.11</v>
+        <v>7.82</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>7.44</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>95.18</v>
       </c>
       <c r="S81" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="I82" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>28</v>
+        <v>305</v>
       </c>
       <c r="K82" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="N82" s="4" t="s">
         <v>395</v>
       </c>
-      <c r="L82" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O82" s="4" t="s">
-        <v>154</v>
+        <v>285</v>
       </c>
       <c r="P82" s="4">
-        <v>7.82</v>
+        <v>5.49</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>5.38</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>97.98</v>
       </c>
       <c r="S82" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="I83" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>312</v>
+        <v>397</v>
       </c>
       <c r="K83" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="L83" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="L83" s="4" t="s">
+      <c r="M83" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="O83" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="M83" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P83" s="4">
-        <v>5.49</v>
+        <v>5.08</v>
       </c>
       <c r="Q83" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R83" s="4">
-        <v>0</v>
+        <v>91.51</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="I84" s="13"/>
+      <c r="J84" s="13"/>
+      <c r="K84" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="L84" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="I84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="13" t="s">
+      <c r="M84" s="4" t="s">
         <v>404</v>
       </c>
-      <c r="K84" s="4" t="s">
+      <c r="N84" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="O84" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="L84" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P84" s="4">
-        <v>5.08</v>
+        <v>157.32</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="I85" s="13"/>
       <c r="J85" s="13"/>
       <c r="K85" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="L85" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="M85" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="L85" s="4" t="s">
+      <c r="N85" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="O85" s="4" t="s">
         <v>410</v>
       </c>
-      <c r="M85" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P85" s="4">
-        <v>157.32</v>
+        <v>1.06</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="I86" s="13"/>
       <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>416</v>
+        <v>108</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>416</v>
+        <v>108</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="P86" s="4">
         <v>1.06</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>108</v>
+        <v>409</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>108</v>
+        <v>409</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="P87" s="4">
         <v>1.06</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="I88" s="13"/>
       <c r="J88" s="13"/>
       <c r="K88" s="4" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="P88" s="4">
-        <v>1.06</v>
+        <v>47.28</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="P89" s="4">
         <v>47.28</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="P90" s="4">
-        <v>47.28</v>
+        <v>1.06</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13"/>
       <c r="K91" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="L91" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M91" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N91" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="O91" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="P91" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="4">
+        <v>0</v>
+      </c>
+      <c r="R91" s="4" t="s">
         <v>433</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="I92" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J92" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K92" s="4" t="s">
         <v>435</v>
       </c>
-      <c r="I92" s="13"/>
-[...1 lines deleted...]
-      <c r="K92" s="4" t="s">
+      <c r="L92" s="4" t="s">
         <v>436</v>
       </c>
-      <c r="L92" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M92" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N92" s="4" t="s">
         <v>437</v>
       </c>
-      <c r="N92" s="4" t="s">
+      <c r="O92" s="4" t="s">
         <v>438</v>
       </c>
-      <c r="O92" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P92" s="4">
-        <v>0</v>
+        <v>95.06</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
-      <c r="R92" s="4" t="s">
-        <v>440</v>
+      <c r="R92" s="4">
+        <v>0</v>
       </c>
       <c r="S92" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>141</v>
+        <v>440</v>
       </c>
       <c r="K93" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="L93" s="4" t="s">
         <v>442</v>
       </c>
-      <c r="L93" s="4" t="s">
+      <c r="M93" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N93" s="4" t="s">
         <v>443</v>
       </c>
-      <c r="M93" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O93" s="4" t="s">
-        <v>117</v>
+        <v>444</v>
       </c>
       <c r="P93" s="4">
-        <v>87.8</v>
+        <v>51.36</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>448</v>
+        <v>95</v>
       </c>
       <c r="P94" s="4">
-        <v>95.06</v>
+        <v>71.26</v>
       </c>
       <c r="Q94" s="4">
-        <v>0</v>
+        <v>35.85</v>
       </c>
       <c r="R94" s="4">
-        <v>0</v>
+        <v>50.31</v>
       </c>
       <c r="S94" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
         <v>449</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J95" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K95" s="4" t="s">
         <v>450</v>
       </c>
-      <c r="K95" s="4" t="s">
+      <c r="L95" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="L95" s="4" t="s">
+      <c r="M95" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N95" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="M95" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O95" s="4" t="s">
-        <v>454</v>
+        <v>228</v>
       </c>
       <c r="P95" s="4">
-        <v>51.36</v>
+        <v>94.37</v>
       </c>
       <c r="Q95" s="4">
-        <v>0</v>
+        <v>32.79</v>
       </c>
       <c r="R95" s="4">
-        <v>0</v>
+        <v>34.75</v>
       </c>
       <c r="S95" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="I96" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K96" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="L96" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="M96" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="N96" s="4" t="s">
         <v>456</v>
       </c>
-      <c r="L96" s="4" t="s">
+      <c r="O96" s="4" t="s">
         <v>457</v>
       </c>
-      <c r="M96" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P96" s="4">
-        <v>71.26</v>
+        <v>888.48</v>
       </c>
       <c r="Q96" s="4">
-        <v>0</v>
+        <v>247.84</v>
       </c>
       <c r="R96" s="4">
-        <v>0</v>
+        <v>27.9</v>
       </c>
       <c r="S96" s="4">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K97" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="L97" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="L97" s="4" t="s">
+      <c r="M97" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="N97" s="4" t="s">
         <v>461</v>
       </c>
-      <c r="M97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N97" s="4" t="s">
+      <c r="O97" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="O97" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P97" s="4">
-        <v>94.37</v>
+        <v>863.77</v>
       </c>
       <c r="Q97" s="4">
-        <v>0</v>
+        <v>145.1</v>
       </c>
       <c r="R97" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="S97" s="4">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
         <v>463</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K98" s="4" t="s">
         <v>464</v>
       </c>
       <c r="L98" s="4" t="s">
         <v>465</v>
       </c>
       <c r="M98" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N98" s="4" t="s">
         <v>466</v>
       </c>
       <c r="O98" s="4" t="s">
         <v>467</v>
       </c>
       <c r="P98" s="4">
-        <v>888.48</v>
+        <v>1479.87</v>
       </c>
       <c r="Q98" s="4">
-        <v>0</v>
+        <v>248.04</v>
       </c>
       <c r="R98" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="S98" s="4">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
         <v>468</v>
       </c>
       <c r="I99" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>28</v>
+        <v>397</v>
       </c>
       <c r="K99" s="4" t="s">
         <v>469</v>
       </c>
       <c r="L99" s="4" t="s">
         <v>470</v>
       </c>
       <c r="M99" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N99" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="O99" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="O99" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P99" s="4">
-        <v>863.77</v>
+        <v>117.63</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="I100" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J100" s="13"/>
+      <c r="K100" s="4" t="s">
         <v>473</v>
       </c>
-      <c r="I100" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K100" s="4" t="s">
+      <c r="L100" s="4" t="s">
         <v>474</v>
       </c>
-      <c r="L100" s="4" t="s">
+      <c r="M100" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N100" s="4" t="s">
         <v>475</v>
       </c>
-      <c r="M100" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O100" s="4" t="s">
-        <v>476</v>
+        <v>95</v>
       </c>
       <c r="P100" s="4">
-        <v>207.13</v>
+        <v>41.55</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="I101" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J101" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K101" s="4" t="s">
         <v>477</v>
       </c>
-      <c r="I101" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K101" s="4" t="s">
+      <c r="L101" s="4" t="s">
         <v>478</v>
       </c>
-      <c r="L101" s="4" t="s">
+      <c r="M101" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N101" s="4" t="s">
         <v>479</v>
       </c>
-      <c r="M101" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O101" s="4" t="s">
-        <v>481</v>
+        <v>233</v>
       </c>
       <c r="P101" s="4">
-        <v>1479.87</v>
+        <v>81.93</v>
       </c>
       <c r="Q101" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R101" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="S101" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="I102" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="K102" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="L102" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="M102" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N102" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="L102" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O102" s="4" t="s">
-        <v>485</v>
+        <v>457</v>
       </c>
       <c r="P102" s="4">
-        <v>117.63</v>
+        <v>1398.36</v>
       </c>
       <c r="Q102" s="4">
-        <v>0</v>
+        <v>102.6</v>
       </c>
       <c r="R102" s="4">
-        <v>0</v>
+        <v>7.34</v>
       </c>
       <c r="S102" s="4">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="I103" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="J103" s="13"/>
+      <c r="J103" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K103" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="M103" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N103" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="L103" s="4" t="s">
+      <c r="O103" s="4" t="s">
         <v>488</v>
       </c>
-      <c r="M103" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P103" s="4">
-        <v>41.55</v>
+        <v>63.56</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="I104" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J104" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="K104" s="4" t="s">
         <v>490</v>
       </c>
-      <c r="I104" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K104" s="4" t="s">
+      <c r="L104" s="4" t="s">
         <v>491</v>
       </c>
-      <c r="L104" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M104" s="4" t="s">
-        <v>180</v>
+        <v>63</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>493</v>
+        <v>64</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>233</v>
+        <v>65</v>
       </c>
       <c r="P104" s="4">
-        <v>81.93</v>
+        <v>692.19</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="I105" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J105" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="K105" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="L105" s="4" t="s">
         <v>494</v>
       </c>
-      <c r="I105" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K105" s="4" t="s">
+      <c r="M105" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N105" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="O105" s="4" t="s">
         <v>495</v>
       </c>
-      <c r="L105" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P105" s="4">
-        <v>1398.36</v>
+        <v>40.95</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>79</v>
+        <v>397</v>
       </c>
       <c r="K106" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="L106" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="L106" s="4" t="s">
+      <c r="M106" s="4" t="s">
         <v>499</v>
       </c>
-      <c r="M106" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N106" s="4" t="s">
-        <v>232</v>
+        <v>500</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="P106" s="4">
-        <v>498.9</v>
+        <v>5517.66</v>
       </c>
       <c r="Q106" s="4">
         <v>0</v>
       </c>
       <c r="R106" s="4">
         <v>0</v>
       </c>
       <c r="S106" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="P107" s="4">
-        <v>63.56</v>
+        <v>973.78</v>
       </c>
       <c r="Q107" s="4">
         <v>0</v>
       </c>
       <c r="R107" s="4">
         <v>0</v>
       </c>
       <c r="S107" s="4">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>450</v>
+        <v>28</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>63</v>
+        <v>510</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>64</v>
+        <v>511</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>65</v>
+        <v>154</v>
       </c>
       <c r="P108" s="4">
-        <v>692.19</v>
+        <v>81.76</v>
       </c>
       <c r="Q108" s="4">
-        <v>0</v>
+        <v>22.18</v>
       </c>
       <c r="R108" s="4">
-        <v>0</v>
+        <v>27.12</v>
       </c>
       <c r="S108" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>312</v>
+        <v>79</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>489</v>
+        <v>83</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>512</v>
+        <v>53</v>
       </c>
       <c r="P109" s="4">
-        <v>40.95</v>
+        <v>144.2</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
         <v>0</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>279</v>
+        <v>71</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="P110" s="4">
-        <v>5517.66</v>
+        <v>70.4</v>
       </c>
       <c r="Q110" s="4">
         <v>0</v>
       </c>
       <c r="R110" s="4">
         <v>0</v>
       </c>
       <c r="S110" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="P111" s="4">
-        <v>973.78</v>
+        <v>535.9</v>
       </c>
       <c r="Q111" s="4">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="R111" s="4">
-        <v>0</v>
+        <v>14.35</v>
       </c>
       <c r="S111" s="4">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="I112" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>527</v>
+        <v>145</v>
       </c>
       <c r="P112" s="4">
-        <v>47.96</v>
+        <v>296.95</v>
       </c>
       <c r="Q112" s="4">
-        <v>0</v>
+        <v>12.04</v>
       </c>
       <c r="R112" s="4">
-        <v>0</v>
+        <v>4.05</v>
       </c>
       <c r="S112" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>28</v>
+        <v>326</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>531</v>
+        <v>189</v>
       </c>
       <c r="N113" s="4" t="s">
         <v>532</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>154</v>
+        <v>533</v>
       </c>
       <c r="P113" s="4">
-        <v>81.76</v>
+        <v>112.33</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="J114" s="13"/>
       <c r="K114" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>83</v>
+        <v>532</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>53</v>
+        <v>537</v>
       </c>
       <c r="P114" s="4">
-        <v>144.2</v>
+        <v>49.52</v>
       </c>
       <c r="Q114" s="4">
         <v>0</v>
       </c>
       <c r="R114" s="4">
         <v>0</v>
       </c>
       <c r="S114" s="4">
         <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J115" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>539</v>
+        <v>505</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>540</v>
+        <v>506</v>
       </c>
       <c r="P115" s="4">
-        <v>70.4</v>
+        <v>787.54</v>
       </c>
       <c r="Q115" s="4">
         <v>0</v>
       </c>
       <c r="R115" s="4">
         <v>0</v>
       </c>
       <c r="S115" s="4">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
         <v>541</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K116" s="4" t="s">
         <v>542</v>
       </c>
       <c r="L116" s="4" t="s">
         <v>543</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>82</v>
+        <v>195</v>
       </c>
       <c r="N116" s="4" t="s">
         <v>544</v>
       </c>
       <c r="O116" s="4" t="s">
         <v>545</v>
       </c>
       <c r="P116" s="4">
-        <v>535.9</v>
+        <v>1240.82</v>
       </c>
       <c r="Q116" s="4">
-        <v>0</v>
+        <v>218.91</v>
       </c>
       <c r="R116" s="4">
-        <v>0</v>
+        <v>17.64</v>
       </c>
       <c r="S116" s="4">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
         <v>546</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J117" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K117" s="4" t="s">
         <v>547</v>
       </c>
       <c r="L117" s="4" t="s">
         <v>548</v>
       </c>
       <c r="M117" s="4" t="s">
-        <v>195</v>
+        <v>499</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>549</v>
+        <v>431</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>145</v>
+        <v>432</v>
       </c>
       <c r="P117" s="4">
-        <v>296.95</v>
+        <v>295.01</v>
       </c>
       <c r="Q117" s="4">
-        <v>0</v>
+        <v>41.46</v>
       </c>
       <c r="R117" s="4">
-        <v>0</v>
+        <v>14.05</v>
       </c>
       <c r="S117" s="4">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="I118" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J118" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K118" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="I118" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K118" s="4" t="s">
+      <c r="L118" s="4" t="s">
         <v>551</v>
       </c>
-      <c r="L118" s="4" t="s">
+      <c r="M118" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="N118" s="4" t="s">
         <v>552</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="O118" s="4" t="s">
         <v>553</v>
       </c>
       <c r="P118" s="4">
-        <v>112.33</v>
+        <v>574.33</v>
       </c>
       <c r="Q118" s="4">
-        <v>0</v>
+        <v>136.14</v>
       </c>
       <c r="R118" s="4">
-        <v>0</v>
+        <v>23.7</v>
       </c>
       <c r="S118" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
         <v>554</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J119" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J119" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K119" s="4" t="s">
         <v>555</v>
       </c>
       <c r="L119" s="4" t="s">
         <v>556</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>71</v>
+        <v>499</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>280</v>
+        <v>505</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>557</v>
+        <v>506</v>
       </c>
       <c r="P119" s="4">
-        <v>49.52</v>
+        <v>404.59</v>
       </c>
       <c r="Q119" s="4">
         <v>0</v>
       </c>
       <c r="R119" s="4">
         <v>0</v>
       </c>
       <c r="S119" s="4">
         <v>0</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="13" t="s">
-        <v>79</v>
+        <v>397</v>
       </c>
       <c r="K120" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="L120" s="4" t="s">
         <v>559</v>
       </c>
-      <c r="L120" s="4" t="s">
+      <c r="M120" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="N120" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="M120" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O120" s="4" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="P120" s="4">
-        <v>787.54</v>
+        <v>769.41</v>
       </c>
       <c r="Q120" s="4">
         <v>0</v>
       </c>
       <c r="R120" s="4">
         <v>0</v>
       </c>
       <c r="S120" s="4">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
         <v>561</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J121" s="13" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="K121" s="4" t="s">
         <v>562</v>
       </c>
       <c r="L121" s="4" t="s">
         <v>563</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>63</v>
+        <v>237</v>
       </c>
       <c r="N121" s="4" t="s">
         <v>564</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>565</v>
+        <v>158</v>
       </c>
       <c r="P121" s="4">
-        <v>458.06</v>
+        <v>277.73</v>
       </c>
       <c r="Q121" s="4">
-        <v>0</v>
+        <v>93.24</v>
       </c>
       <c r="R121" s="4">
-        <v>0</v>
+        <v>33.57</v>
       </c>
       <c r="S121" s="4">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K122" s="4" t="s">
+        <v>566</v>
+      </c>
+      <c r="L122" s="4" t="s">
         <v>567</v>
       </c>
-      <c r="L122" s="4" t="s">
+      <c r="M122" s="4" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="N122" s="4" t="s">
         <v>569</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>570</v>
+        <v>33</v>
       </c>
       <c r="P122" s="4">
-        <v>1240.82</v>
+        <v>0.88</v>
       </c>
       <c r="Q122" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R122" s="4">
-        <v>0</v>
+        <v>158.93</v>
       </c>
       <c r="S122" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K123" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="L123" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="L123" s="4" t="s">
+      <c r="M123" s="4" t="s">
         <v>573</v>
       </c>
-      <c r="M123" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N123" s="4" t="s">
-        <v>438</v>
+        <v>574</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>439</v>
+        <v>575</v>
       </c>
       <c r="P123" s="4">
-        <v>295.01</v>
+        <v>3673.24</v>
       </c>
       <c r="Q123" s="4">
-        <v>0</v>
+        <v>132.14</v>
       </c>
       <c r="R123" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="S123" s="4">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="I124" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>279</v>
+        <v>579</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="P124" s="4">
-        <v>574.33</v>
+        <v>5304.39</v>
       </c>
       <c r="Q124" s="4">
-        <v>0</v>
+        <v>243.05</v>
       </c>
       <c r="R124" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="S124" s="4">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="I125" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J125" s="13" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>279</v>
+        <v>585</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>521</v>
+        <v>586</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>522</v>
+        <v>587</v>
       </c>
       <c r="P125" s="4">
-        <v>404.59</v>
+        <v>0.9</v>
       </c>
       <c r="Q125" s="4">
         <v>0</v>
       </c>
       <c r="R125" s="4">
         <v>0</v>
       </c>
       <c r="S125" s="4">
         <v>0</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="I126" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J126" s="13" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="K126" s="4" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>279</v>
+        <v>591</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="P126" s="4">
-        <v>769.41</v>
+        <v>7701.69</v>
       </c>
       <c r="Q126" s="4">
-        <v>0</v>
+        <v>1226.82</v>
       </c>
       <c r="R126" s="4">
-        <v>0</v>
+        <v>15.93</v>
       </c>
       <c r="S126" s="4">
         <v>40</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="I127" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J127" s="13" t="s">
-        <v>404</v>
+        <v>305</v>
       </c>
       <c r="K127" s="4" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>237</v>
+        <v>296</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>589</v>
+        <v>190</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>158</v>
+        <v>597</v>
       </c>
       <c r="P127" s="4">
-        <v>277.73</v>
+        <v>36.76</v>
       </c>
       <c r="Q127" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R127" s="4">
-        <v>0</v>
+        <v>14.54</v>
       </c>
       <c r="S127" s="4">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="I128" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J128" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K128" s="4" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>593</v>
+        <v>278</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>33</v>
+        <v>602</v>
       </c>
       <c r="P128" s="4">
-        <v>0.88</v>
+        <v>70.28</v>
       </c>
       <c r="Q128" s="4">
-        <v>0</v>
+        <v>53.5</v>
       </c>
       <c r="R128" s="4">
-        <v>0</v>
+        <v>76.12</v>
       </c>
       <c r="S128" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="I129" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J129" s="13" t="s">
-        <v>68</v>
+        <v>397</v>
       </c>
       <c r="K129" s="4" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>598</v>
+        <v>278</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>600</v>
+        <v>400</v>
       </c>
       <c r="P129" s="4">
-        <v>3673.24</v>
+        <v>43.63</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="I130" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J130" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K130" s="4" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>604</v>
+        <v>278</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>605</v>
+        <v>279</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="P130" s="4">
-        <v>5304.39</v>
+        <v>45.63</v>
       </c>
       <c r="Q130" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R130" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="S130" s="4">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>607</v>
-[...6 lines deleted...]
-      </c>
+        <v>611</v>
+      </c>
+      <c r="I131" s="13"/>
+      <c r="J131" s="13"/>
       <c r="K131" s="4" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>611</v>
+        <v>324</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="P131" s="4">
-        <v>0.9</v>
+        <v>30.06</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>613</v>
-[...6 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="I132" s="13"/>
+      <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>618</v>
+        <v>139</v>
       </c>
       <c r="P132" s="4">
-        <v>7701.69</v>
+        <v>17.47</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="I133" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J133" s="13" t="s">
-        <v>312</v>
+        <v>79</v>
       </c>
       <c r="K133" s="4" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>303</v>
+        <v>614</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>190</v>
+        <v>592</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>622</v>
+        <v>383</v>
       </c>
       <c r="P133" s="4">
-        <v>36.76</v>
+        <v>33.11</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I134" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J134" s="13" t="s">
-        <v>28</v>
+        <v>326</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>285</v>
+        <v>627</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="P134" s="4">
-        <v>70.28</v>
+        <v>0.9</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>628</v>
-[...6 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="I135" s="13"/>
+      <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>285</v>
+        <v>614</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>232</v>
+        <v>324</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>407</v>
+        <v>633</v>
       </c>
       <c r="P135" s="4">
-        <v>43.63</v>
+        <v>34.06</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>631</v>
-[...6 lines deleted...]
-      </c>
+        <v>634</v>
+      </c>
+      <c r="I136" s="13"/>
+      <c r="J136" s="13"/>
       <c r="K136" s="4" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>285</v>
+        <v>614</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>286</v>
+        <v>324</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="P136" s="4">
-        <v>45.63</v>
+        <v>34.09</v>
       </c>
       <c r="Q136" s="4">
         <v>0</v>
       </c>
       <c r="R136" s="4">
         <v>0</v>
       </c>
       <c r="S136" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-      <c r="J137" s="13"/>
+        <v>638</v>
+      </c>
+      <c r="I137" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J137" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K137" s="4" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>638</v>
+        <v>619</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>331</v>
+        <v>641</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>639</v>
+        <v>158</v>
       </c>
       <c r="P137" s="4">
-        <v>30.06</v>
+        <v>3.49</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="I138" s="13"/>
       <c r="J138" s="13"/>
       <c r="K138" s="4" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>643</v>
+        <v>614</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>644</v>
+        <v>324</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="P138" s="4">
-        <v>17.47</v>
+        <v>34.03</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
         <v>645</v>
       </c>
-      <c r="I139" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I139" s="13"/>
       <c r="J139" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>646</v>
       </c>
       <c r="L139" s="4" t="s">
         <v>647</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>617</v>
+        <v>394</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>390</v>
+        <v>33</v>
       </c>
       <c r="P139" s="4">
-        <v>33.11</v>
+        <v>0.88</v>
       </c>
       <c r="Q139" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R139" s="4">
-        <v>0</v>
+        <v>250.55</v>
       </c>
       <c r="S139" s="4">
         <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="I140" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J140" s="13" t="s">
-        <v>333</v>
+        <v>28</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>653</v>
+        <v>587</v>
       </c>
       <c r="P140" s="4">
-        <v>0.9</v>
+        <v>1.76</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
         <v>654</v>
       </c>
       <c r="I141" s="13"/>
       <c r="J141" s="13"/>
       <c r="K141" s="4" t="s">
         <v>655</v>
       </c>
       <c r="L141" s="4" t="s">
         <v>656</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="O141" s="4" t="s">
         <v>657</v>
       </c>
       <c r="P141" s="4">
-        <v>34.06</v>
+        <v>29.89</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
         <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
         <v>658</v>
       </c>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="4" t="s">
         <v>659</v>
       </c>
       <c r="L142" s="4" t="s">
         <v>660</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="O142" s="4" t="s">
         <v>661</v>
       </c>
       <c r="P142" s="4">
-        <v>34.09</v>
+        <v>32.38</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
         <v>662</v>
       </c>
-      <c r="I143" s="13"/>
-      <c r="J143" s="13"/>
+      <c r="I143" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J143" s="13" t="s">
+        <v>663</v>
+      </c>
       <c r="K143" s="4" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>331</v>
+        <v>666</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>348</v>
+        <v>667</v>
       </c>
       <c r="P143" s="4">
-        <v>48.64</v>
+        <v>34</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
         <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="I144" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J144" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>643</v>
+        <v>671</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>668</v>
+        <v>201</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>158</v>
+        <v>33</v>
       </c>
       <c r="P144" s="4">
-        <v>3.49</v>
+        <v>0.88</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="I145" s="13"/>
       <c r="J145" s="13"/>
       <c r="K145" s="4" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P145" s="4">
-        <v>34.03</v>
+        <v>31.96</v>
       </c>
       <c r="Q145" s="4">
         <v>0</v>
       </c>
       <c r="R145" s="4">
         <v>0</v>
       </c>
       <c r="S145" s="4">
         <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="I146" s="13"/>
+        <v>675</v>
+      </c>
+      <c r="I146" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J146" s="13" t="s">
-        <v>68</v>
+        <v>397</v>
       </c>
       <c r="K146" s="4" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="N146" s="4" t="s">
-        <v>401</v>
+        <v>532</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>33</v>
+        <v>285</v>
       </c>
       <c r="P146" s="4">
-        <v>0.88</v>
+        <v>22.64</v>
       </c>
       <c r="Q146" s="4">
         <v>0</v>
       </c>
       <c r="R146" s="4">
         <v>0</v>
       </c>
       <c r="S146" s="4">
         <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>679</v>
+      </c>
+      <c r="I147" s="13"/>
       <c r="J147" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>612</v>
+        <v>629</v>
       </c>
       <c r="P147" s="4">
-        <v>1.76</v>
+        <v>0.9</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>681</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="I148" s="13"/>
       <c r="J148" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K148" s="4" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>684</v>
+        <v>195</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>686</v>
+        <v>53</v>
       </c>
       <c r="P148" s="4">
         <v>0.9</v>
       </c>
       <c r="Q148" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R148" s="4">
-        <v>0</v>
+        <v>205.99</v>
       </c>
       <c r="S148" s="4">
         <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>688</v>
+      </c>
+      <c r="I149" s="13"/>
       <c r="J149" s="13" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>690</v>
+        <v>648</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>617</v>
+        <v>691</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>691</v>
+        <v>587</v>
       </c>
       <c r="P149" s="4">
-        <v>70.43</v>
+        <v>0.9</v>
       </c>
       <c r="Q149" s="4">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="R149" s="4">
-        <v>0</v>
+        <v>129.95</v>
       </c>
       <c r="S149" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
         <v>692</v>
       </c>
-      <c r="I150" s="13"/>
-      <c r="J150" s="13"/>
+      <c r="I150" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J150" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K150" s="4" t="s">
         <v>693</v>
       </c>
       <c r="L150" s="4" t="s">
         <v>694</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>638</v>
+        <v>695</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>331</v>
+        <v>696</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="P150" s="4">
-        <v>29.89</v>
+        <v>14.37</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-      <c r="J151" s="13"/>
+        <v>698</v>
+      </c>
+      <c r="I151" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J151" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K151" s="4" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>638</v>
+        <v>701</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>331</v>
+        <v>702</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="P151" s="4">
-        <v>32.38</v>
+        <v>1.76</v>
       </c>
       <c r="Q151" s="4">
-        <v>0</v>
+        <v>2.33</v>
       </c>
       <c r="R151" s="4">
-        <v>0</v>
+        <v>132.34</v>
       </c>
       <c r="S151" s="4">
         <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>700</v>
-[...6 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="I152" s="13"/>
+      <c r="J152" s="13"/>
       <c r="K152" s="4" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>703</v>
+        <v>324</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="P152" s="4">
-        <v>34</v>
+        <v>34.25</v>
       </c>
       <c r="Q152" s="4">
         <v>0</v>
       </c>
       <c r="R152" s="4">
         <v>0</v>
       </c>
       <c r="S152" s="4">
         <v>0</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>705</v>
-[...6 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="I153" s="13"/>
+      <c r="J153" s="13"/>
       <c r="K153" s="4" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>708</v>
+        <v>614</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>201</v>
+        <v>324</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>33</v>
+        <v>711</v>
       </c>
       <c r="P153" s="4">
-        <v>0.88</v>
+        <v>29.14</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
         <v>0</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-      <c r="J154" s="13"/>
+        <v>712</v>
+      </c>
+      <c r="I154" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J154" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K154" s="4" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>638</v>
+        <v>314</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>331</v>
+        <v>715</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>126</v>
+        <v>587</v>
       </c>
       <c r="P154" s="4">
-        <v>31.96</v>
+        <v>148.36</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
         <v>0</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="I155" s="13" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="J155" s="13" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>715</v>
+        <v>314</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>280</v>
+        <v>719</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>292</v>
+        <v>330</v>
       </c>
       <c r="P155" s="4">
-        <v>22.64</v>
+        <v>113.07</v>
       </c>
       <c r="Q155" s="4">
-        <v>0</v>
+        <v>52.44</v>
       </c>
       <c r="R155" s="4">
-        <v>0</v>
+        <v>46.38</v>
       </c>
       <c r="S155" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="I156" s="13"/>
+        <v>720</v>
+      </c>
+      <c r="I156" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="J156" s="13" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>684</v>
+        <v>614</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>685</v>
+        <v>431</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>653</v>
+        <v>723</v>
       </c>
       <c r="P156" s="4">
-        <v>0.9</v>
+        <v>37.61</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="I157" s="13"/>
+        <v>724</v>
+      </c>
+      <c r="I157" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J157" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>721</v>
+        <v>605</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>195</v>
+        <v>726</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>722</v>
+        <v>592</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="P157" s="4">
-        <v>0.9</v>
+        <v>31.36</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
-        <v>723</v>
-[...4 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="I158" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J158" s="13"/>
       <c r="K158" s="4" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="L158" s="4" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="M158" s="4" t="s">
-        <v>675</v>
+        <v>614</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>612</v>
+        <v>731</v>
       </c>
       <c r="P158" s="4">
-        <v>0.9</v>
+        <v>29.24</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="I159" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J159" s="13" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>730</v>
+        <v>627</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>731</v>
+        <v>628</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="P159" s="4">
-        <v>14.37</v>
+        <v>0.9</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="I160" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J160" s="13" t="s">
-        <v>404</v>
+        <v>305</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>736</v>
+        <v>614</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>737</v>
+        <v>532</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="P160" s="4">
-        <v>1.76</v>
+        <v>30.63</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I161" s="13"/>
       <c r="J161" s="13"/>
       <c r="K161" s="4" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>638</v>
+        <v>743</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>331</v>
+        <v>744</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>742</v>
+        <v>615</v>
       </c>
       <c r="P161" s="4">
-        <v>34.25</v>
+        <v>33.35</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
         <v>0</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="I162" s="13"/>
       <c r="J162" s="13"/>
       <c r="K162" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="L162" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="M162" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="N162" s="4" t="s">
         <v>744</v>
       </c>
-      <c r="L162" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O162" s="4" t="s">
-        <v>746</v>
+        <v>723</v>
       </c>
       <c r="P162" s="4">
-        <v>29.14</v>
+        <v>50.06</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
         <v>0</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>747</v>
-[...6 lines deleted...]
-      </c>
+        <v>748</v>
+      </c>
+      <c r="I163" s="13"/>
+      <c r="J163" s="13"/>
       <c r="K163" s="4" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>321</v>
+        <v>614</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>750</v>
+        <v>324</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>612</v>
+        <v>751</v>
       </c>
       <c r="P163" s="4">
-        <v>148.36</v>
+        <v>29.87</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
         <v>0</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="I164" s="13" t="s">
-        <v>311</v>
+        <v>27</v>
       </c>
       <c r="J164" s="13" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>321</v>
+        <v>755</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>754</v>
+        <v>232</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>337</v>
+        <v>285</v>
       </c>
       <c r="P164" s="4">
-        <v>113.07</v>
+        <v>16</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>755</v>
-[...6 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="I165" s="13"/>
+      <c r="J165" s="13"/>
       <c r="K165" s="4" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>638</v>
+        <v>743</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>438</v>
+        <v>744</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="P165" s="4">
-        <v>37.61</v>
+        <v>49.74</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="I166" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J166" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J166" s="13"/>
       <c r="K166" s="4" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>630</v>
+        <v>762</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>761</v>
+        <v>614</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>617</v>
+        <v>730</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>113</v>
+        <v>763</v>
       </c>
       <c r="P166" s="4">
-        <v>31.36</v>
+        <v>30.46</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="I167" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J167" s="13"/>
+      <c r="J167" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K167" s="4" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>638</v>
+        <v>620</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="P167" s="4">
-        <v>29.24</v>
+        <v>3.86</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="I168" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J168" s="13" t="s">
-        <v>333</v>
+        <v>397</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>651</v>
+        <v>743</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>652</v>
+        <v>772</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>686</v>
+        <v>145</v>
       </c>
       <c r="P168" s="4">
-        <v>0.9</v>
+        <v>33.04</v>
       </c>
       <c r="Q168" s="4">
         <v>0</v>
       </c>
       <c r="R168" s="4">
         <v>0</v>
       </c>
       <c r="S168" s="4">
         <v>0</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>770</v>
-[...6 lines deleted...]
-      </c>
+        <v>773</v>
+      </c>
+      <c r="I169" s="13"/>
+      <c r="J169" s="13"/>
       <c r="K169" s="4" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>638</v>
+        <v>743</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>280</v>
+        <v>744</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="P169" s="4">
-        <v>30.63</v>
+        <v>33.33</v>
       </c>
       <c r="Q169" s="4">
         <v>0</v>
       </c>
       <c r="R169" s="4">
         <v>0</v>
       </c>
       <c r="S169" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="I170" s="13"/>
       <c r="J170" s="13"/>
       <c r="K170" s="4" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>639</v>
+        <v>553</v>
       </c>
       <c r="P170" s="4">
-        <v>33.35</v>
+        <v>49.72</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
         <v>0</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="I171" s="13"/>
       <c r="J171" s="13"/>
       <c r="K171" s="4" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>758</v>
+        <v>633</v>
       </c>
       <c r="P171" s="4">
-        <v>50.06</v>
+        <v>33.19</v>
       </c>
       <c r="Q171" s="4">
         <v>0</v>
       </c>
       <c r="R171" s="4">
         <v>0</v>
       </c>
       <c r="S171" s="4">
         <v>0</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="I172" s="13"/>
       <c r="J172" s="13"/>
       <c r="K172" s="4" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>638</v>
+        <v>743</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>331</v>
+        <v>744</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="P172" s="4">
-        <v>29.87</v>
+        <v>16.68</v>
       </c>
       <c r="Q172" s="4">
         <v>0</v>
       </c>
       <c r="R172" s="4">
         <v>0</v>
       </c>
       <c r="S172" s="4">
         <v>0</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="I173" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J173" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>232</v>
+        <v>790</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>292</v>
+        <v>629</v>
       </c>
       <c r="P173" s="4">
-        <v>16</v>
+        <v>0.9</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-      <c r="J174" s="13"/>
+        <v>791</v>
+      </c>
+      <c r="I174" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J174" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K174" s="4" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>777</v>
+        <v>691</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>778</v>
+        <v>719</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>792</v>
+        <v>33</v>
       </c>
       <c r="P174" s="4">
-        <v>49.74</v>
+        <v>0.88</v>
       </c>
       <c r="Q174" s="4">
         <v>0</v>
       </c>
       <c r="R174" s="4">
         <v>0</v>
       </c>
       <c r="S174" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>793</v>
-[...3 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="I175" s="13"/>
       <c r="J175" s="13"/>
       <c r="K175" s="4" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>638</v>
+        <v>614</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>765</v>
+        <v>324</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="P175" s="4">
-        <v>30.46</v>
+        <v>31.62</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>0</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>797</v>
-[...6 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="I176" s="13"/>
+      <c r="J176" s="13"/>
       <c r="K176" s="4" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>799</v>
+        <v>436</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>644</v>
+        <v>743</v>
       </c>
       <c r="N176" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="O176" s="4" t="s">
         <v>800</v>
       </c>
-      <c r="O176" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P176" s="4">
-        <v>3.86</v>
+        <v>16.69</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>0</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="I177" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J177" s="13" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="K177" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="L177" s="4" t="s">
         <v>803</v>
       </c>
-      <c r="L177" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M177" s="4" t="s">
-        <v>777</v>
+        <v>683</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>145</v>
+        <v>735</v>
       </c>
       <c r="P177" s="4">
-        <v>33.04</v>
+        <v>0.9</v>
       </c>
       <c r="Q177" s="4">
         <v>0</v>
       </c>
       <c r="R177" s="4">
         <v>0</v>
       </c>
       <c r="S177" s="4">
         <v>0</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="I178" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J178" s="13" t="s">
+        <v>805</v>
+      </c>
+      <c r="K178" s="4" t="s">
         <v>806</v>
       </c>
-      <c r="I178" s="13"/>
-[...1 lines deleted...]
-      <c r="K178" s="4" t="s">
+      <c r="L178" s="4" t="s">
         <v>807</v>
       </c>
-      <c r="L178" s="4" t="s">
+      <c r="M178" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="N178" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="O178" s="4" t="s">
         <v>808</v>
       </c>
-      <c r="M178" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P178" s="4">
-        <v>33.33</v>
+        <v>16.7</v>
       </c>
       <c r="Q178" s="4">
         <v>0</v>
       </c>
       <c r="R178" s="4">
         <v>0</v>
       </c>
       <c r="S178" s="4">
         <v>0</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="I179" s="13"/>
       <c r="J179" s="13"/>
       <c r="K179" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="L179" s="4" t="s">
         <v>811</v>
       </c>
-      <c r="L179" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M179" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>578</v>
+        <v>786</v>
       </c>
       <c r="P179" s="4">
-        <v>49.72</v>
+        <v>33.38</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
         <v>0</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
         <v>812</v>
       </c>
       <c r="I180" s="13"/>
       <c r="J180" s="13"/>
       <c r="K180" s="4" t="s">
         <v>813</v>
       </c>
       <c r="L180" s="4" t="s">
         <v>814</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>777</v>
+        <v>614</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>778</v>
+        <v>324</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>657</v>
+        <v>274</v>
       </c>
       <c r="P180" s="4">
-        <v>33.19</v>
+        <v>29.19</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>0</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="13" t="s">
         <v>815</v>
       </c>
-      <c r="I181" s="13"/>
-      <c r="J181" s="13"/>
+      <c r="I181" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J181" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K181" s="4" t="s">
         <v>816</v>
       </c>
       <c r="L181" s="4" t="s">
         <v>817</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>777</v>
+        <v>818</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>778</v>
+        <v>819</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>818</v>
+        <v>95</v>
       </c>
       <c r="P181" s="4">
-        <v>16.68</v>
+        <v>64.02</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>0</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="I182" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="13" t="s">
-        <v>68</v>
+        <v>397</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>685</v>
+        <v>823</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>822</v>
+        <v>606</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>653</v>
+        <v>824</v>
       </c>
       <c r="P182" s="4">
-        <v>0.9</v>
+        <v>38.68</v>
       </c>
       <c r="Q182" s="4">
         <v>0</v>
       </c>
       <c r="R182" s="4">
         <v>0</v>
       </c>
       <c r="S182" s="4">
         <v>0</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>825</v>
+      </c>
+      <c r="I183" s="13"/>
       <c r="J183" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K183" s="4" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>726</v>
+        <v>828</v>
       </c>
       <c r="N183" s="4" t="s">
-        <v>754</v>
+        <v>829</v>
       </c>
       <c r="O183" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P183" s="4">
         <v>0.88</v>
       </c>
       <c r="Q183" s="4">
         <v>0</v>
       </c>
       <c r="R183" s="4">
         <v>0</v>
       </c>
       <c r="S183" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="I184" s="13"/>
       <c r="J184" s="13"/>
       <c r="K184" s="4" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>638</v>
+        <v>743</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>331</v>
+        <v>744</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="P184" s="4">
-        <v>31.62</v>
+        <v>33.04</v>
       </c>
       <c r="Q184" s="4">
         <v>0</v>
       </c>
       <c r="R184" s="4">
         <v>0</v>
       </c>
       <c r="S184" s="4">
         <v>0</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="I185" s="13"/>
       <c r="J185" s="13"/>
       <c r="K185" s="4" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>446</v>
+        <v>836</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="P185" s="4">
-        <v>16.69</v>
+        <v>33.21</v>
       </c>
       <c r="Q185" s="4">
         <v>0</v>
       </c>
       <c r="R185" s="4">
         <v>0</v>
       </c>
       <c r="S185" s="4">
         <v>0</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>833</v>
-[...6 lines deleted...]
-      </c>
+        <v>838</v>
+      </c>
+      <c r="I186" s="13"/>
+      <c r="J186" s="13"/>
       <c r="K186" s="4" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>836</v>
+        <v>743</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>837</v>
+        <v>744</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>838</v>
+        <v>637</v>
       </c>
       <c r="P186" s="4">
-        <v>0.86</v>
+        <v>33.39</v>
       </c>
       <c r="Q186" s="4">
         <v>0</v>
       </c>
       <c r="R186" s="4">
         <v>0</v>
       </c>
       <c r="S186" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="13" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="I187" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J187" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K187" s="4" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>685</v>
+        <v>743</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>686</v>
+        <v>45</v>
       </c>
       <c r="P187" s="4">
-        <v>0.9</v>
+        <v>33.34</v>
       </c>
       <c r="Q187" s="4">
         <v>0</v>
       </c>
       <c r="R187" s="4">
         <v>0</v>
       </c>
       <c r="S187" s="4">
         <v>0</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>842</v>
-[...6 lines deleted...]
-      </c>
+        <v>845</v>
+      </c>
+      <c r="I188" s="13"/>
+      <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>777</v>
+        <v>848</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>232</v>
+        <v>849</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>691</v>
+        <v>850</v>
       </c>
       <c r="P188" s="4">
-        <v>16.7</v>
+        <v>24.7</v>
       </c>
       <c r="Q188" s="4">
         <v>0</v>
       </c>
       <c r="R188" s="4">
         <v>0</v>
       </c>
       <c r="S188" s="4">
         <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="I189" s="13"/>
       <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>818</v>
+        <v>731</v>
       </c>
       <c r="P189" s="4">
-        <v>33.38</v>
+        <v>33.33</v>
       </c>
       <c r="Q189" s="4">
         <v>0</v>
       </c>
       <c r="R189" s="4">
         <v>0</v>
       </c>
       <c r="S189" s="4">
         <v>0</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="I190" s="13"/>
       <c r="J190" s="13"/>
       <c r="K190" s="4" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>638</v>
+        <v>743</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>331</v>
+        <v>744</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>274</v>
+        <v>857</v>
       </c>
       <c r="P190" s="4">
-        <v>29.19</v>
+        <v>16.6</v>
       </c>
       <c r="Q190" s="4">
         <v>0</v>
       </c>
       <c r="R190" s="4">
         <v>0</v>
       </c>
       <c r="S190" s="4">
         <v>0</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>851</v>
-[...6 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="I191" s="13"/>
+      <c r="J191" s="13"/>
       <c r="K191" s="4" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>854</v>
+        <v>743</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>855</v>
+        <v>744</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>95</v>
+        <v>861</v>
       </c>
       <c r="P191" s="4">
-        <v>64.02</v>
+        <v>16.58</v>
       </c>
       <c r="Q191" s="4">
         <v>0</v>
       </c>
       <c r="R191" s="4">
         <v>0</v>
       </c>
       <c r="S191" s="4">
         <v>0</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>856</v>
-[...6 lines deleted...]
-      </c>
+        <v>862</v>
+      </c>
+      <c r="I192" s="13"/>
+      <c r="J192" s="13"/>
       <c r="K192" s="4" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>859</v>
+        <v>743</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>232</v>
+        <v>744</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>476</v>
+        <v>109</v>
       </c>
       <c r="P192" s="4">
-        <v>38.68</v>
+        <v>33.16</v>
       </c>
       <c r="Q192" s="4">
         <v>0</v>
       </c>
       <c r="R192" s="4">
         <v>0</v>
       </c>
       <c r="S192" s="4">
         <v>0</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="13" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="I193" s="13"/>
-      <c r="J193" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J193" s="13"/>
       <c r="K193" s="4" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="L193" s="4" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="M193" s="4" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="O193" s="4" t="s">
-        <v>33</v>
+        <v>850</v>
       </c>
       <c r="P193" s="4">
-        <v>0.88</v>
+        <v>24.78</v>
       </c>
       <c r="Q193" s="4">
         <v>0</v>
       </c>
       <c r="R193" s="4">
         <v>0</v>
       </c>
       <c r="S193" s="4">
         <v>0</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H194" s="13" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="I194" s="13"/>
       <c r="J194" s="13"/>
       <c r="K194" s="4" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="M194" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O194" s="4" t="s">
-        <v>868</v>
+        <v>353</v>
       </c>
       <c r="P194" s="4">
-        <v>33.04</v>
+        <v>33.33</v>
       </c>
       <c r="Q194" s="4">
         <v>0</v>
       </c>
       <c r="R194" s="4">
         <v>0</v>
       </c>
       <c r="S194" s="4">
         <v>0</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H195" s="13" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="I195" s="13"/>
       <c r="J195" s="13"/>
       <c r="K195" s="4" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>872</v>
+        <v>739</v>
       </c>
       <c r="P195" s="4">
-        <v>33.21</v>
+        <v>16.55</v>
       </c>
       <c r="Q195" s="4">
         <v>0</v>
       </c>
       <c r="R195" s="4">
         <v>0</v>
       </c>
       <c r="S195" s="4">
         <v>0</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H196" s="13" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="I196" s="13"/>
       <c r="J196" s="13"/>
       <c r="K196" s="4" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="M196" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>661</v>
+        <v>353</v>
       </c>
       <c r="P196" s="4">
-        <v>33.39</v>
+        <v>33.33</v>
       </c>
       <c r="Q196" s="4">
         <v>0</v>
       </c>
       <c r="R196" s="4">
         <v>0</v>
       </c>
       <c r="S196" s="4">
         <v>0</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="13" t="s">
-        <v>876</v>
-[...6 lines deleted...]
-      </c>
+        <v>879</v>
+      </c>
+      <c r="I197" s="13"/>
+      <c r="J197" s="13"/>
       <c r="K197" s="4" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>879</v>
+        <v>744</v>
       </c>
       <c r="O197" s="4" t="s">
-        <v>45</v>
+        <v>882</v>
       </c>
       <c r="P197" s="4">
-        <v>33.34</v>
+        <v>16.7</v>
       </c>
       <c r="Q197" s="4">
         <v>0</v>
       </c>
       <c r="R197" s="4">
         <v>0</v>
       </c>
       <c r="S197" s="4">
         <v>0</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="13" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="I198" s="13"/>
       <c r="J198" s="13"/>
       <c r="K198" s="4" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>883</v>
+        <v>743</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>884</v>
+        <v>744</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>885</v>
+        <v>444</v>
       </c>
       <c r="P198" s="4">
-        <v>24.7</v>
+        <v>50.03</v>
       </c>
       <c r="Q198" s="4">
         <v>0</v>
       </c>
       <c r="R198" s="4">
         <v>0</v>
       </c>
       <c r="S198" s="4">
         <v>0</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H199" s="13" t="s">
         <v>886</v>
       </c>
-      <c r="I199" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I199" s="13"/>
+      <c r="J199" s="13"/>
       <c r="K199" s="4" t="s">
         <v>887</v>
       </c>
       <c r="L199" s="4" t="s">
         <v>888</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="P199" s="4">
-        <v>33.38</v>
+        <v>16.66</v>
       </c>
       <c r="Q199" s="4">
         <v>0</v>
       </c>
       <c r="R199" s="4">
         <v>0</v>
       </c>
       <c r="S199" s="4">
         <v>0</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="13" t="s">
         <v>889</v>
       </c>
-      <c r="I200" s="13"/>
-      <c r="J200" s="13"/>
+      <c r="I200" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J200" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K200" s="4" t="s">
         <v>890</v>
       </c>
       <c r="L200" s="4" t="s">
         <v>891</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>777</v>
+        <v>755</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>778</v>
+        <v>532</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>766</v>
+        <v>533</v>
       </c>
       <c r="P200" s="4">
-        <v>33.33</v>
+        <v>64.98</v>
       </c>
       <c r="Q200" s="4">
         <v>0</v>
       </c>
       <c r="R200" s="4">
         <v>0</v>
       </c>
       <c r="S200" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="13" t="s">
         <v>892</v>
       </c>
       <c r="I201" s="13"/>
       <c r="J201" s="13"/>
       <c r="K201" s="4" t="s">
         <v>893</v>
       </c>
       <c r="L201" s="4" t="s">
         <v>894</v>
       </c>
       <c r="M201" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O201" s="4" t="s">
         <v>895</v>
       </c>
       <c r="P201" s="4">
-        <v>16.6</v>
+        <v>16.62</v>
       </c>
       <c r="Q201" s="4">
         <v>0</v>
       </c>
       <c r="R201" s="4">
         <v>0</v>
       </c>
       <c r="S201" s="4">
         <v>0</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="13" t="s">
         <v>896</v>
       </c>
       <c r="I202" s="13"/>
       <c r="J202" s="13"/>
       <c r="K202" s="4" t="s">
         <v>897</v>
       </c>
       <c r="L202" s="4" t="s">
         <v>898</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>838</v>
+        <v>302</v>
       </c>
       <c r="P202" s="4">
-        <v>16.58</v>
+        <v>50.1</v>
       </c>
       <c r="Q202" s="4">
         <v>0</v>
       </c>
       <c r="R202" s="4">
         <v>0</v>
       </c>
       <c r="S202" s="4">
         <v>0</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="13" t="s">
         <v>899</v>
       </c>
       <c r="I203" s="13"/>
       <c r="J203" s="13"/>
       <c r="K203" s="4" t="s">
         <v>900</v>
       </c>
       <c r="L203" s="4" t="s">
         <v>901</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>777</v>
+        <v>902</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>778</v>
+        <v>903</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>109</v>
+        <v>139</v>
       </c>
       <c r="P203" s="4">
-        <v>33.16</v>
+        <v>55.57</v>
       </c>
       <c r="Q203" s="4">
         <v>0</v>
       </c>
       <c r="R203" s="4">
         <v>0</v>
       </c>
       <c r="S203" s="4">
         <v>0</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H204" s="13" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-      <c r="J204" s="13"/>
+        <v>904</v>
+      </c>
+      <c r="I204" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J204" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K204" s="4" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>904</v>
+        <v>340</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>905</v>
+        <v>430</v>
       </c>
       <c r="N204" s="4" t="s">
         <v>906</v>
       </c>
       <c r="O204" s="4" t="s">
-        <v>885</v>
+        <v>145</v>
       </c>
       <c r="P204" s="4">
-        <v>24.78</v>
+        <v>28.7</v>
       </c>
       <c r="Q204" s="4">
         <v>0</v>
       </c>
       <c r="R204" s="4">
         <v>0</v>
       </c>
       <c r="S204" s="4">
         <v>0</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H205" s="13" t="s">
         <v>907</v>
       </c>
       <c r="I205" s="13"/>
       <c r="J205" s="13"/>
       <c r="K205" s="4" t="s">
         <v>908</v>
       </c>
       <c r="L205" s="4" t="s">
         <v>909</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>778</v>
+        <v>910</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>360</v>
+        <v>911</v>
       </c>
       <c r="P205" s="4">
-        <v>33.33</v>
+        <v>14.4</v>
       </c>
       <c r="Q205" s="4">
         <v>0</v>
       </c>
       <c r="R205" s="4">
         <v>0</v>
       </c>
       <c r="S205" s="4">
         <v>0</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="I206" s="13"/>
       <c r="J206" s="13"/>
       <c r="K206" s="4" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>773</v>
+        <v>360</v>
       </c>
       <c r="P206" s="4">
-        <v>16.55</v>
+        <v>16.65</v>
       </c>
       <c r="Q206" s="4">
         <v>0</v>
       </c>
       <c r="R206" s="4">
         <v>0</v>
       </c>
       <c r="S206" s="4">
         <v>0</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H207" s="13" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="I207" s="13"/>
       <c r="J207" s="13"/>
       <c r="K207" s="4" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>915</v>
+        <v>175</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>778</v>
+        <v>910</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>360</v>
+        <v>917</v>
       </c>
       <c r="P207" s="4">
-        <v>33.33</v>
+        <v>28.63</v>
       </c>
       <c r="Q207" s="4">
         <v>0</v>
       </c>
       <c r="R207" s="4">
         <v>0</v>
       </c>
       <c r="S207" s="4">
         <v>0</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="I208" s="13"/>
       <c r="J208" s="13"/>
       <c r="K208" s="4" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="L208" s="4" t="s">
-        <v>918</v>
+        <v>153</v>
       </c>
       <c r="M208" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>778</v>
+        <v>910</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>527</v>
+        <v>711</v>
       </c>
       <c r="P208" s="4">
-        <v>16.7</v>
+        <v>43.05</v>
       </c>
       <c r="Q208" s="4">
         <v>0</v>
       </c>
       <c r="R208" s="4">
         <v>0</v>
       </c>
       <c r="S208" s="4">
         <v>0</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="I209" s="13"/>
       <c r="J209" s="13"/>
       <c r="K209" s="4" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="L209" s="4" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="M209" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>454</v>
+        <v>373</v>
       </c>
       <c r="P209" s="4">
-        <v>50.03</v>
+        <v>50.08</v>
       </c>
       <c r="Q209" s="4">
         <v>0</v>
       </c>
       <c r="R209" s="4">
         <v>0</v>
       </c>
       <c r="S209" s="4">
         <v>0</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-      <c r="J210" s="13"/>
+        <v>923</v>
+      </c>
+      <c r="I210" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J210" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K210" s="4" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>778</v>
+        <v>926</v>
       </c>
       <c r="O210" s="4" t="s">
-        <v>367</v>
+        <v>927</v>
       </c>
       <c r="P210" s="4">
-        <v>16.66</v>
+        <v>50.09</v>
       </c>
       <c r="Q210" s="4">
         <v>0</v>
       </c>
       <c r="R210" s="4">
         <v>0</v>
       </c>
       <c r="S210" s="4">
         <v>0</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="13" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="I211" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J211" s="13" t="s">
-        <v>404</v>
+        <v>805</v>
       </c>
       <c r="K211" s="4" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>690</v>
+        <v>743</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>280</v>
+        <v>232</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>553</v>
+        <v>808</v>
       </c>
       <c r="P211" s="4">
-        <v>64.98</v>
+        <v>50.11</v>
       </c>
       <c r="Q211" s="4">
         <v>0</v>
       </c>
       <c r="R211" s="4">
         <v>0</v>
       </c>
       <c r="S211" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="I212" s="13"/>
       <c r="J212" s="13"/>
       <c r="K212" s="4" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="M212" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O212" s="4" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="P212" s="4">
-        <v>16.62</v>
+        <v>16.66</v>
       </c>
       <c r="Q212" s="4">
         <v>0</v>
       </c>
       <c r="R212" s="4">
         <v>0</v>
       </c>
       <c r="S212" s="4">
         <v>0</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-      <c r="J213" s="13"/>
+        <v>428</v>
+      </c>
+      <c r="I213" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J213" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K213" s="4" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>934</v>
+        <v>124</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>778</v>
+        <v>532</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>309</v>
+        <v>432</v>
       </c>
       <c r="P213" s="4">
-        <v>50.1</v>
+        <v>23.25</v>
       </c>
       <c r="Q213" s="4">
         <v>0</v>
       </c>
       <c r="R213" s="4">
         <v>0</v>
       </c>
       <c r="S213" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="I214" s="13"/>
       <c r="J214" s="13"/>
       <c r="K214" s="4" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>938</v>
+        <v>743</v>
       </c>
       <c r="N214" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="O214" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="O214" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P214" s="4">
-        <v>55.57</v>
+        <v>33.38</v>
       </c>
       <c r="Q214" s="4">
         <v>0</v>
       </c>
       <c r="R214" s="4">
         <v>0</v>
       </c>
       <c r="S214" s="4">
         <v>0</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="13" t="s">
         <v>940</v>
       </c>
-      <c r="I215" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I215" s="13"/>
+      <c r="J215" s="13"/>
       <c r="K215" s="4" t="s">
         <v>941</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>347</v>
+        <v>161</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>942</v>
+        <v>910</v>
       </c>
       <c r="O215" s="4" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="P215" s="4">
         <v>28.7</v>
       </c>
       <c r="Q215" s="4">
         <v>0</v>
       </c>
       <c r="R215" s="4">
         <v>0</v>
       </c>
       <c r="S215" s="4">
         <v>0</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="I216" s="13"/>
       <c r="J216" s="13"/>
       <c r="K216" s="4" t="s">
+        <v>943</v>
+      </c>
+      <c r="L216" s="4" t="s">
         <v>944</v>
       </c>
-      <c r="L216" s="4" t="s">
+      <c r="M216" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N216" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="O216" s="4" t="s">
         <v>945</v>
       </c>
-      <c r="M216" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P216" s="4">
-        <v>14.4</v>
+        <v>28.69</v>
       </c>
       <c r="Q216" s="4">
         <v>0</v>
       </c>
       <c r="R216" s="4">
         <v>0</v>
       </c>
       <c r="S216" s="4">
         <v>0</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="I217" s="13"/>
       <c r="J217" s="13"/>
       <c r="K217" s="4" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>778</v>
+        <v>910</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>367</v>
+        <v>49</v>
       </c>
       <c r="P217" s="4">
-        <v>16.65</v>
+        <v>28.8</v>
       </c>
       <c r="Q217" s="4">
         <v>0</v>
       </c>
       <c r="R217" s="4">
         <v>0</v>
       </c>
       <c r="S217" s="4">
         <v>0</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H218" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="I218" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J218" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="K218" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="L218" s="4" t="s">
         <v>951</v>
       </c>
-      <c r="I218" s="13"/>
-[...1 lines deleted...]
-      <c r="K218" s="4" t="s">
+      <c r="M218" s="4" t="s">
         <v>952</v>
       </c>
-      <c r="L218" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N218" s="4" t="s">
-        <v>946</v>
+        <v>532</v>
       </c>
       <c r="O218" s="4" t="s">
-        <v>953</v>
+        <v>206</v>
       </c>
       <c r="P218" s="4">
-        <v>28.63</v>
+        <v>13.1</v>
       </c>
       <c r="Q218" s="4">
         <v>0</v>
       </c>
       <c r="R218" s="4">
         <v>0</v>
       </c>
       <c r="S218" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="I219" s="13"/>
       <c r="J219" s="13"/>
       <c r="K219" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="L219" s="4" t="s">
         <v>955</v>
       </c>
-      <c r="L219" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M219" s="4" t="s">
-        <v>437</v>
+        <v>956</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
       <c r="O219" s="4" t="s">
-        <v>746</v>
+        <v>59</v>
       </c>
       <c r="P219" s="4">
-        <v>43.05</v>
+        <v>28.4</v>
       </c>
       <c r="Q219" s="4">
         <v>0</v>
       </c>
       <c r="R219" s="4">
         <v>0</v>
       </c>
       <c r="S219" s="4">
         <v>0</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="I220" s="13"/>
       <c r="J220" s="13"/>
       <c r="K220" s="4" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>958</v>
+        <v>157</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>778</v>
+        <v>910</v>
       </c>
       <c r="O220" s="4" t="s">
-        <v>380</v>
+        <v>154</v>
       </c>
       <c r="P220" s="4">
-        <v>50.08</v>
+        <v>43.27</v>
       </c>
       <c r="Q220" s="4">
         <v>0</v>
       </c>
       <c r="R220" s="4">
         <v>0</v>
       </c>
       <c r="S220" s="4">
         <v>0</v>
       </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="I221" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J221" s="13" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="K221" s="4" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="O221" s="4" t="s">
-        <v>963</v>
+        <v>285</v>
       </c>
       <c r="P221" s="4">
-        <v>50.09</v>
+        <v>16.97</v>
       </c>
       <c r="Q221" s="4">
         <v>0</v>
       </c>
       <c r="R221" s="4">
         <v>0</v>
       </c>
       <c r="S221" s="4">
         <v>0</v>
       </c>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F222" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H222" s="13" t="s">
         <v>964</v>
       </c>
       <c r="I222" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J222" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K222" s="4" t="s">
         <v>965</v>
       </c>
       <c r="L222" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M222" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N222" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="O222" s="4" t="s">
         <v>966</v>
       </c>
-      <c r="M222" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P222" s="4">
-        <v>50.11</v>
+        <v>28.8</v>
       </c>
       <c r="Q222" s="4">
         <v>0</v>
       </c>
       <c r="R222" s="4">
         <v>0</v>
       </c>
       <c r="S222" s="4">
         <v>0</v>
       </c>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H223" s="13" t="s">
         <v>967</v>
       </c>
-      <c r="I223" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I223" s="13"/>
+      <c r="J223" s="13"/>
       <c r="K223" s="4" t="s">
         <v>968</v>
       </c>
       <c r="L223" s="4" t="s">
         <v>969</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>232</v>
+        <v>910</v>
       </c>
       <c r="O223" s="4" t="s">
-        <v>233</v>
+        <v>633</v>
       </c>
       <c r="P223" s="4">
-        <v>48.34</v>
+        <v>28.66</v>
       </c>
       <c r="Q223" s="4">
         <v>0</v>
       </c>
       <c r="R223" s="4">
         <v>0</v>
       </c>
       <c r="S223" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="13" t="s">
         <v>970</v>
       </c>
       <c r="I224" s="13"/>
       <c r="J224" s="13"/>
       <c r="K224" s="4" t="s">
         <v>971</v>
       </c>
       <c r="L224" s="4" t="s">
         <v>972</v>
       </c>
       <c r="M224" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O224" s="4" t="s">
         <v>973</v>
       </c>
       <c r="P224" s="4">
-        <v>16.66</v>
+        <v>49.86</v>
       </c>
       <c r="Q224" s="4">
         <v>0</v>
       </c>
       <c r="R224" s="4">
         <v>0</v>
       </c>
       <c r="S224" s="4">
         <v>0</v>
       </c>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>435</v>
-[...6 lines deleted...]
-      </c>
+        <v>974</v>
+      </c>
+      <c r="I225" s="13"/>
+      <c r="J225" s="13"/>
       <c r="K225" s="4" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>124</v>
+        <v>976</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>437</v>
+        <v>743</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>280</v>
+        <v>744</v>
       </c>
       <c r="O225" s="4" t="s">
-        <v>439</v>
+        <v>973</v>
       </c>
       <c r="P225" s="4">
-        <v>23.25</v>
+        <v>33.24</v>
       </c>
       <c r="Q225" s="4">
         <v>0</v>
       </c>
       <c r="R225" s="4">
         <v>0</v>
       </c>
       <c r="S225" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="I226" s="13"/>
       <c r="J226" s="13"/>
       <c r="K226" s="4" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="L226" s="4" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>777</v>
+        <v>743</v>
       </c>
       <c r="N226" s="4" t="s">
-        <v>778</v>
+        <v>744</v>
       </c>
       <c r="O226" s="4" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="P226" s="4">
-        <v>33.38</v>
+        <v>16.54</v>
       </c>
       <c r="Q226" s="4">
         <v>0</v>
       </c>
       <c r="R226" s="4">
         <v>0</v>
       </c>
       <c r="S226" s="4">
         <v>0</v>
       </c>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-      <c r="J227" s="13"/>
+        <v>981</v>
+      </c>
+      <c r="I227" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J227" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K227" s="4" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="L227" s="4" t="s">
-        <v>161</v>
+        <v>983</v>
       </c>
       <c r="M227" s="4" t="s">
-        <v>437</v>
+        <v>984</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>946</v>
+        <v>606</v>
       </c>
       <c r="O227" s="4" t="s">
-        <v>126</v>
+        <v>824</v>
       </c>
       <c r="P227" s="4">
-        <v>28.7</v>
+        <v>38.68</v>
       </c>
       <c r="Q227" s="4">
         <v>0</v>
       </c>
       <c r="R227" s="4">
         <v>0</v>
       </c>
       <c r="S227" s="4">
         <v>0</v>
       </c>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="I228" s="13"/>
       <c r="J228" s="13"/>
       <c r="K228" s="4" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="L228" s="4" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>437</v>
+        <v>988</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>946</v>
+        <v>518</v>
       </c>
       <c r="O228" s="4" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="P228" s="4">
-        <v>28.69</v>
+        <v>28.83</v>
       </c>
       <c r="Q228" s="4">
         <v>0</v>
       </c>
       <c r="R228" s="4">
         <v>0</v>
       </c>
       <c r="S228" s="4">
         <v>0</v>
       </c>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="I229" s="13"/>
       <c r="J229" s="13"/>
       <c r="K229" s="4" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="L229" s="4" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>437</v>
+        <v>988</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>946</v>
+        <v>518</v>
       </c>
       <c r="O229" s="4" t="s">
-        <v>49</v>
+        <v>993</v>
       </c>
       <c r="P229" s="4">
-        <v>28.8</v>
+        <v>28.69</v>
       </c>
       <c r="Q229" s="4">
         <v>0</v>
       </c>
       <c r="R229" s="4">
         <v>0</v>
       </c>
       <c r="S229" s="4">
         <v>0</v>
       </c>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>988</v>
-[...6 lines deleted...]
-      </c>
+        <v>994</v>
+      </c>
+      <c r="I230" s="13"/>
+      <c r="J230" s="13"/>
       <c r="K230" s="4" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>280</v>
+        <v>998</v>
       </c>
       <c r="O230" s="4" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="P230" s="4">
-        <v>13.1</v>
+        <v>16.61</v>
       </c>
       <c r="Q230" s="4">
         <v>0</v>
       </c>
       <c r="R230" s="4">
         <v>0</v>
       </c>
       <c r="S230" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I231" s="13"/>
       <c r="J231" s="13"/>
       <c r="K231" s="4" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="L231" s="4" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="M231" s="4" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="N231" s="4" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="O231" s="4" t="s">
-        <v>59</v>
+        <v>711</v>
       </c>
       <c r="P231" s="4">
-        <v>28.4</v>
+        <v>49.86</v>
       </c>
       <c r="Q231" s="4">
         <v>0</v>
       </c>
       <c r="R231" s="4">
         <v>0</v>
       </c>
       <c r="S231" s="4">
         <v>0</v>
       </c>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="I232" s="13"/>
       <c r="J232" s="13"/>
       <c r="K232" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L232" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="M232" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="N232" s="4" t="s">
         <v>998</v>
       </c>
-      <c r="L232" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O232" s="4" t="s">
-        <v>154</v>
+        <v>59</v>
       </c>
       <c r="P232" s="4">
-        <v>43.27</v>
+        <v>16.33</v>
       </c>
       <c r="Q232" s="4">
         <v>0</v>
       </c>
       <c r="R232" s="4">
         <v>0</v>
       </c>
       <c r="S232" s="4">
         <v>0</v>
       </c>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>999</v>
-[...6 lines deleted...]
-      </c>
+        <v>1004</v>
+      </c>
+      <c r="I233" s="13"/>
+      <c r="J233" s="13"/>
       <c r="K233" s="4" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="L233" s="4" t="s">
-        <v>1001</v>
+        <v>221</v>
       </c>
       <c r="M233" s="4" t="s">
-        <v>437</v>
+        <v>997</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="O233" s="4" t="s">
-        <v>292</v>
+        <v>850</v>
       </c>
       <c r="P233" s="4">
-        <v>16.97</v>
+        <v>33.38</v>
       </c>
       <c r="Q233" s="4">
         <v>0</v>
       </c>
       <c r="R233" s="4">
         <v>0</v>
       </c>
       <c r="S233" s="4">
         <v>0</v>
       </c>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="I234" s="13"/>
       <c r="J234" s="13"/>
       <c r="K234" s="4" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>120</v>
+        <v>486</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>437</v>
+        <v>997</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>946</v>
+        <v>998</v>
       </c>
       <c r="O234" s="4" t="s">
-        <v>1005</v>
+        <v>210</v>
       </c>
       <c r="P234" s="4">
-        <v>28.8</v>
+        <v>32.99</v>
       </c>
       <c r="Q234" s="4">
         <v>0</v>
       </c>
       <c r="R234" s="4">
         <v>0</v>
       </c>
       <c r="S234" s="4">
         <v>0</v>
       </c>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="13" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="I235" s="13"/>
       <c r="J235" s="13"/>
       <c r="K235" s="4" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>1008</v>
+        <v>137</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>946</v>
+        <v>910</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>657</v>
+        <v>1010</v>
       </c>
       <c r="P235" s="4">
-        <v>28.66</v>
+        <v>28.8</v>
       </c>
       <c r="Q235" s="4">
         <v>0</v>
       </c>
       <c r="R235" s="4">
         <v>0</v>
       </c>
       <c r="S235" s="4">
         <v>0</v>
       </c>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H236" s="13" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="I236" s="13"/>
       <c r="J236" s="13"/>
       <c r="K236" s="4" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>777</v>
+        <v>1014</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>778</v>
+        <v>1015</v>
       </c>
       <c r="O236" s="4" t="s">
-        <v>1012</v>
+        <v>711</v>
       </c>
       <c r="P236" s="4">
-        <v>49.86</v>
+        <v>28.7</v>
       </c>
       <c r="Q236" s="4">
         <v>0</v>
       </c>
       <c r="R236" s="4">
         <v>0</v>
       </c>
       <c r="S236" s="4">
         <v>0</v>
       </c>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H237" s="13" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="I237" s="13"/>
       <c r="J237" s="13"/>
       <c r="K237" s="4" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>777</v>
+        <v>997</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>778</v>
+        <v>998</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="P237" s="4">
-        <v>33.24</v>
+        <v>50.06</v>
       </c>
       <c r="Q237" s="4">
         <v>0</v>
       </c>
       <c r="R237" s="4">
         <v>0</v>
       </c>
       <c r="S237" s="4">
         <v>0</v>
       </c>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H238" s="13" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="I238" s="13"/>
       <c r="J238" s="13"/>
       <c r="K238" s="4" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>112</v>
+        <v>447</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>946</v>
+        <v>910</v>
       </c>
       <c r="O238" s="4" t="s">
-        <v>885</v>
+        <v>1022</v>
       </c>
       <c r="P238" s="4">
-        <v>28.82</v>
+        <v>13.81</v>
       </c>
       <c r="Q238" s="4">
         <v>0</v>
       </c>
       <c r="R238" s="4">
         <v>0</v>
       </c>
       <c r="S238" s="4">
         <v>0</v>
       </c>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H239" s="13" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="I239" s="13"/>
       <c r="J239" s="13"/>
       <c r="K239" s="4" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="L239" s="4" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="M239" s="4" t="s">
-        <v>777</v>
+        <v>988</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>778</v>
+        <v>518</v>
       </c>
       <c r="O239" s="4" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="P239" s="4">
-        <v>16.54</v>
+        <v>28.56</v>
       </c>
       <c r="Q239" s="4">
         <v>0</v>
       </c>
       <c r="R239" s="4">
         <v>0</v>
       </c>
       <c r="S239" s="4">
         <v>0</v>
       </c>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H240" s="13" t="s">
-        <v>1022</v>
-[...6 lines deleted...]
-      </c>
+        <v>1027</v>
+      </c>
+      <c r="I240" s="13"/>
+      <c r="J240" s="13"/>
       <c r="K240" s="4" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="L240" s="4" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="M240" s="4" t="s">
-        <v>1025</v>
+        <v>988</v>
       </c>
       <c r="N240" s="4" t="s">
-        <v>1026</v>
+        <v>518</v>
       </c>
       <c r="O240" s="4" t="s">
-        <v>476</v>
+        <v>1030</v>
       </c>
       <c r="P240" s="4">
-        <v>38.68</v>
+        <v>28.27</v>
       </c>
       <c r="Q240" s="4">
         <v>0</v>
       </c>
       <c r="R240" s="4">
         <v>0</v>
       </c>
       <c r="S240" s="4">
         <v>0</v>
       </c>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F241" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-      <c r="J241" s="13"/>
+        <v>1031</v>
+      </c>
+      <c r="I241" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J241" s="13" t="s">
+        <v>1032</v>
+      </c>
       <c r="K241" s="4" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="L241" s="4" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="M241" s="4" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="N241" s="4" t="s">
-        <v>539</v>
+        <v>1036</v>
       </c>
       <c r="O241" s="4" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="P241" s="4">
-        <v>28.83</v>
+        <v>2.56</v>
       </c>
       <c r="Q241" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R241" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S241" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="13" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-      <c r="J242" s="13"/>
+        <v>1038</v>
+      </c>
+      <c r="I242" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J242" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K242" s="4" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
       <c r="L242" s="4" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="M242" s="4" t="s">
-        <v>1030</v>
+        <v>296</v>
       </c>
       <c r="N242" s="4" t="s">
-        <v>539</v>
+        <v>1041</v>
       </c>
       <c r="O242" s="4" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="P242" s="4">
-        <v>28.69</v>
+        <v>40.82</v>
       </c>
       <c r="Q242" s="4">
         <v>0</v>
       </c>
       <c r="R242" s="4">
         <v>0</v>
       </c>
       <c r="S242" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H243" s="13" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-      <c r="J243" s="13"/>
+        <v>1043</v>
+      </c>
+      <c r="I243" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J243" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K243" s="4" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="L243" s="4" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="M243" s="4" t="s">
-        <v>1039</v>
+        <v>296</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="O243" s="4" t="s">
-        <v>228</v>
+        <v>1047</v>
       </c>
       <c r="P243" s="4">
-        <v>16.61</v>
+        <v>39.58</v>
       </c>
       <c r="Q243" s="4">
         <v>0</v>
       </c>
       <c r="R243" s="4">
         <v>0</v>
       </c>
       <c r="S243" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H244" s="13" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-      <c r="J244" s="13"/>
+        <v>1048</v>
+      </c>
+      <c r="I244" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J244" s="13" t="s">
+        <v>168</v>
+      </c>
       <c r="K244" s="4" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="L244" s="4" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="M244" s="4" t="s">
-        <v>1039</v>
+        <v>371</v>
       </c>
       <c r="N244" s="4" t="s">
-        <v>1040</v>
+        <v>1051</v>
       </c>
       <c r="O244" s="4" t="s">
-        <v>746</v>
+        <v>615</v>
       </c>
       <c r="P244" s="4">
-        <v>49.86</v>
+        <v>36.69</v>
       </c>
       <c r="Q244" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R244" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S244" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H245" s="13" t="s">
-        <v>1044</v>
-[...2 lines deleted...]
-      <c r="J245" s="13"/>
+        <v>1052</v>
+      </c>
+      <c r="I245" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J245" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K245" s="4" t="s">
-        <v>1045</v>
+        <v>1053</v>
       </c>
       <c r="L245" s="4" t="s">
-        <v>552</v>
+        <v>1054</v>
       </c>
       <c r="M245" s="4" t="s">
-        <v>1039</v>
+        <v>1055</v>
       </c>
       <c r="N245" s="4" t="s">
-        <v>1040</v>
+        <v>1056</v>
       </c>
       <c r="O245" s="4" t="s">
-        <v>59</v>
+        <v>1057</v>
       </c>
       <c r="P245" s="4">
-        <v>16.33</v>
+        <v>4.83</v>
       </c>
       <c r="Q245" s="4">
         <v>0</v>
       </c>
       <c r="R245" s="4">
         <v>0</v>
       </c>
       <c r="S245" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H246" s="13" t="s">
-        <v>1046</v>
-[...2 lines deleted...]
-      <c r="J246" s="13"/>
+        <v>1058</v>
+      </c>
+      <c r="I246" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J246" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K246" s="4" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="L246" s="4" t="s">
-        <v>221</v>
+        <v>1060</v>
       </c>
       <c r="M246" s="4" t="s">
-        <v>1039</v>
+        <v>614</v>
       </c>
       <c r="N246" s="4" t="s">
-        <v>1040</v>
+        <v>1061</v>
       </c>
       <c r="O246" s="4" t="s">
-        <v>885</v>
+        <v>377</v>
       </c>
       <c r="P246" s="4">
-        <v>33.38</v>
+        <v>29.31</v>
       </c>
       <c r="Q246" s="4">
         <v>0</v>
       </c>
       <c r="R246" s="4">
         <v>0</v>
       </c>
       <c r="S246" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
-      <c r="A247" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A247" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B247" s="7"/>
+      <c r="C247" s="7"/>
+      <c r="D247" s="7"/>
+      <c r="E247" s="11"/>
+      <c r="F247" s="7"/>
+      <c r="G247" s="7"/>
+      <c r="H247" s="14"/>
+      <c r="I247" s="14"/>
+      <c r="J247" s="14"/>
+      <c r="K247" s="8"/>
+      <c r="L247" s="8"/>
+      <c r="M247" s="8"/>
+      <c r="N247" s="8"/>
+      <c r="O247" s="8">
+        <v>47063.66</v>
+      </c>
+      <c r="P247" s="8">
+        <v>5131.81</v>
+      </c>
+      <c r="Q247" s="8">
+        <v>10.9</v>
+      </c>
+      <c r="R247" s="8"/>
+      <c r="S247" s="8"/>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
-    <row r="248" spans="1:23">
-[...696 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A259:N259"/>
+    <mergeCell ref="A247:N247"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>