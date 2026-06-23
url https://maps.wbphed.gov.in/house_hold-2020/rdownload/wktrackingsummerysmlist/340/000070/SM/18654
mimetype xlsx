--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1285">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -323,51 +323,51 @@
   <si>
     <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D, Mouza - Kendthol &amp; Kharbar]</t>
   </si>
   <si>
     <t>ORD/000255/2023-2024</t>
   </si>
   <si>
     <t>1070/PD</t>
   </si>
   <si>
     <t>ASHOKE ADHIKARY</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Amlagarya, Shaltora &amp; Rambhatdi]</t>
   </si>
   <si>
     <t>ORD/000245/2023-2024</t>
   </si>
   <si>
     <t>1061/PD</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>02/05/2026</t>
   </si>
   <si>
     <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F , Mouza - Amdiha, Bidhakata]</t>
   </si>
   <si>
     <t>ORD/000251/2023-2024</t>
   </si>
   <si>
     <t>1064/PD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>CHANDAN CHATTERJEE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providingFunctional Household Tap Connection (FHTC), including other allied work for Zone - VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Palash Pahari &amp; Benrya]</t>
   </si>
   <si>
     <t>ORD/000256/2023-2024</t>
   </si>
@@ -389,173 +389,179 @@
   <si>
     <t>M/S. BADAL GHOSH</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providingFunctional Household Tap Connection (FHTC) including other allied work for Zone VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza-kulal &amp;gothbathanj]</t>
   </si>
   <si>
     <t>ORD/000254/2023-2024</t>
   </si>
   <si>
     <t>1069/PD</t>
   </si>
   <si>
     <t>SK ABBAS</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Salberya]</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>1058/PD</t>
   </si>
   <si>
-    <t>24/10/2024</t>
+    <t>23/12/2024</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA MAHATO</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D, Mouza - Benagaria(5%), Ghutgarya, Latulbad &amp; Dulalgora]</t>
   </si>
   <si>
     <t>ORD/000244/2023-2024</t>
   </si>
   <si>
     <t>1060/PD</t>
   </si>
   <si>
     <t>PRATIK SAHA</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E , Mouza - Lapahari, Nuhichabad, Moraldi]</t>
   </si>
   <si>
     <t>ORD/000250/2023-2024</t>
   </si>
   <si>
     <t>1051/PD</t>
   </si>
   <si>
     <t>SUMIT KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Brindabanpur]</t>
   </si>
   <si>
     <t>ORD/000264/2023-2024</t>
   </si>
   <si>
     <t>1078/PD</t>
   </si>
   <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -G , Mouza - Kankarkiari, Malibana, Dubrajpur]</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/PD</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D , Mouza - Tarabari, Gumra]</t>
+  </si>
+  <si>
+    <t>ORD/000249/2023-2024</t>
+  </si>
+  <si>
+    <t>1050/PD</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -G , Mouza - Muktipur]</t>
+  </si>
+  <si>
+    <t>ORD/000262/2023-2024</t>
+  </si>
+  <si>
+    <t>1083/PD</t>
+  </si>
+  <si>
     <t>09/10/2023</t>
   </si>
   <si>
-    <t>M/S MONDAL ENTERPRISE</t>
-[...43 lines deleted...]
-  <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including submission of complete detailed drawing of distribution system, rising main etc. after execution of work and other allied work for Zone - I of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division , PHE Dte. [Part - C, Mouza - Pachandapur, Beliapur &amp; Kalikapur]</t>
   </si>
   <si>
     <t>ORD/000263/2023-2024</t>
   </si>
   <si>
     <t>1084/PD</t>
   </si>
   <si>
     <t>RANJIB GHATAK</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F, Mouza - Goalberya &amp;Matidundra]</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>1072/PD</t>
   </si>
   <si>
     <t>TAPAN CHANDRA</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - V of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Benagaria]</t>
   </si>
   <si>
     <t>ORD/000247/2023-2024</t>
   </si>
   <si>
     <t>1063/PD</t>
   </si>
   <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
     <t>KABERI DUTTA</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D , Mouza - Kinaidih &amp; Majharadih]</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000260/2023-2024</t>
   </si>
   <si>
     <t>1080/PD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -A , Mouza - Kandberya &amp; Authumajhirdi]</t>
   </si>
   <si>
     <t>ORD/000258/2023-2024</t>
@@ -644,50 +650,53 @@
   <si>
     <t>LUKE ENGICON</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Mahalitora Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000852/2023-2024</t>
   </si>
   <si>
     <t>1491/PD</t>
   </si>
   <si>
     <t>SOUVIK MANDAL</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D, Mouza - Narayanpur &amp; Nadiha (20%) ]</t>
   </si>
   <si>
     <t>ORD/000994/2023-2024</t>
   </si>
   <si>
     <t>1634/PD</t>
   </si>
   <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
     <t>BABA LOKNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B, Mouza - Kalipahari, Hansdima]</t>
   </si>
   <si>
     <t>ORD/000886/2023-2024</t>
   </si>
   <si>
     <t>1536/PD</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providingFunctional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -D, Mouza - Pirargoriya &amp; Lediam]</t>
   </si>
   <si>
     <t>ORD/000891/2023-2024</t>
   </si>
   <si>
     <t>1538/PD</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>GHOSH AND ROY ENTERPRISE</t>
@@ -695,2553 +704,3210 @@
   <si>
     <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone ) at Purulia I Block (Zone-VIII) for Dimdiha Mouza Under Purulia Divn PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000875/2023-2024</t>
   </si>
   <si>
     <t>1526/PD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>BHAGABANDAS KUMAR</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -A, Mouza - Marbedya, Ghoramurga]</t>
   </si>
   <si>
     <t>ORD/000885/2023-2024</t>
   </si>
   <si>
     <t>1535/PD</t>
   </si>
   <si>
-    <t>02/03/2026</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-III of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-15)</t>
   </si>
   <si>
     <t>ORD/000899/2023-2024</t>
   </si>
   <si>
     <t>1567/PD</t>
   </si>
   <si>
+    <t>27/12/2026</t>
+  </si>
+  <si>
+    <t>KM ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir ( Torch type with solid raft ) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone-II of Raghunathpur - I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-14)</t>
+  </si>
+  <si>
+    <t>ORD/000893/2023-2024</t>
+  </si>
+  <si>
+    <t>1559/PD</t>
+  </si>
+  <si>
+    <t>18/10/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B, Mouza - Nadiha (80%)]</t>
+  </si>
+  <si>
+    <t>ORD/000992/2023-2024</t>
+  </si>
+  <si>
+    <t>1633/PD</t>
+  </si>
+  <si>
+    <t>MOLLA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block(Zone-VI) For Khojda Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000998/2023-2024</t>
+  </si>
+  <si>
+    <t>1636/PD</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-IV) for Chakra, Kultanr alias Nadiyara Under Purulia Divn. PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000878/2023-2024</t>
+  </si>
+  <si>
+    <t>1528/PD</t>
+  </si>
+  <si>
+    <t>SOUHARDYA BUSINESS LINE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Chhota Pathar, Kashikunri, Baghadabar &amp; Kushunda]</t>
+  </si>
+  <si>
+    <t>ORD/000887/2023-2024</t>
+  </si>
+  <si>
+    <t>1537/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block(Zone-VI) For Bamra Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001005/2023-2024</t>
+  </si>
+  <si>
+    <t>1640/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Simulia Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001006/2023-2024</t>
+  </si>
+  <si>
+    <t>1641/PD</t>
+  </si>
+  <si>
+    <t>RAJAT KARMAKAR</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block(Zone-VI) For Kanali Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001001/2023-2024</t>
+  </si>
+  <si>
+    <t>1637/PD</t>
+  </si>
+  <si>
+    <t>MANATOSH SINGH</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Chakda Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001015/2023-2024</t>
+  </si>
+  <si>
+    <t>1643/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Dhadhka mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000858/2023-2024</t>
+  </si>
+  <si>
+    <t>1497/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) nos tubewellat BPS Site (Mouza- PurbaBero, JL No-195, Plot No-1839) of Raghunathpur-I Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 330 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001853/2023-2024</t>
+  </si>
+  <si>
+    <t>83/PD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>SABYASACHI MISHRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including FHTC and other allied work for Zone-I of Neturia Block at Mouza-Pochhara under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHEDte.(Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001867/2023-2024</t>
+  </si>
+  <si>
+    <t>92/PD</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - XV &amp; XVI of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001849/2023-2024</t>
+  </si>
+  <si>
+    <t>81/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line including other allied work for Zone-I of Neturia Block under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.(Part-D)</t>
+  </si>
+  <si>
+    <t>ORD/001879/2023-2024</t>
+  </si>
+  <si>
+    <t>94/PD</t>
+  </si>
+  <si>
+    <t>KANJILAL AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- V &amp; VI of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001832/2023-2024</t>
+  </si>
+  <si>
+    <t>70/PD</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>10/03/2024</t>
+  </si>
+  <si>
+    <t>HUSSAIN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - VII &amp; VIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001848/2023-2024</t>
+  </si>
+  <si>
+    <t>80/PD</t>
+  </si>
+  <si>
+    <t>KRISHNA CONSTRUCTION AND ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VII of Purulia-I block for Golbera mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/002901/2023-2024</t>
+  </si>
+  <si>
+    <t>239/PD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>MARAUTI CONSTRUCTION AND CO</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VI of Purulia-I block for Shibdi Mouza under Purulia Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 30)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>1030/PD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>03/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Neturia (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>923/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 600 CUM and staging height 20 mtr as per approved drawing (No:PCI/OHR/3/2012) with allied works for Zone- I of Purulia-1 Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. (Sl No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>1026/PD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Rudra mouza (Part B) under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) and Laying Distribution Pipe Lines with allied works for Zone-II of Neturia Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.[ Part - A, Mouza- Puapur ] (Sl No. 06)</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>1029/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) and providing Functional Household Tap Connection (Mouza - Bhul) with allied works for Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte. (Sl No. 01)</t>
+  </si>
+  <si>
+    <t>ORD/000201/2024-2025</t>
+  </si>
+  <si>
+    <t>1027/PD</t>
+  </si>
+  <si>
+    <t>M DHARA &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -F , Mouza - Lalgarh]</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>1082/PD</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - III of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E , Mouza - Kotaldih]</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>1081/PD</t>
+  </si>
+  <si>
+    <t>HAFIJUR RAHAMAN MIDYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - II of Neturia Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -E, Mouza - Ranipur Colliery &amp; Deiliya]</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>1635/PD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XI &amp; XII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001834/2023-2024</t>
+  </si>
+  <si>
+    <t>72/PD</t>
+  </si>
+  <si>
+    <t>SAMAN KUMAR MAHATO</t>
+  </si>
+  <si>
+    <t>Laying distribution system including providing FHTC(Lalpur Paharpur , Domsota) and other allied works for Zone-I of Neturia Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001874/2023-2024</t>
+  </si>
+  <si>
+    <t>99/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- III &amp; IV of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 300 m)</t>
+  </si>
+  <si>
+    <t>ORD/001831/2023-2024</t>
+  </si>
+  <si>
+    <t>69/PD</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XI &amp; XII of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division,P.H.E. Dte.(Total Length of Boundary Wall: 280m)</t>
+  </si>
+  <si>
+    <t>ORD/001828/2023-2024</t>
+  </si>
+  <si>
+    <t>66/PD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- I &amp; II of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001830/2023-2024</t>
+  </si>
+  <si>
+    <t>68/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - I &amp; II of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/002299/2023-2024</t>
+  </si>
+  <si>
+    <t>192/PD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>TOTAL INFRA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - XVII &amp; XVIII of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001852/2023-2024</t>
+  </si>
+  <si>
+    <t>82/PD</t>
+  </si>
+  <si>
+    <t>SANJAY KUMAR NARSARIA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Jhalda-II,Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003465/2023-2024</t>
+  </si>
+  <si>
+    <t>334/PD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>VIVEKANANDA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of DI rising main including bypass arrangement &amp; other allied works &amp; construction of boundary wall at Baghmundi WTP Site in Purulia Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>895/PD</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) nos tube well, Withdrawing and relaying of DI Pipe, Earth filling and surface dressing Near Northern Sector Head work site under Purulia Piped w/s Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>912/PD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) no 200 mm dia DTH rigbored tubewell at OHR Sites of Zone - II ( Fusrabad) of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>1501/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1(One) nos tubewell at OHR Site of Zone - V of Raghunathpur-II Block under Northen Sector Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000462/2024-2025</t>
+  </si>
+  <si>
+    <t>1521/PD</t>
+  </si>
+  <si>
+    <t>CHAIL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000038/2024-2025</t>
+  </si>
+  <si>
+    <t>2255/PD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB050611202404020185125751XX DT.06-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00957/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-527</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY, RANCHI DIVISION</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB052611202406351574709356XX DT.26-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/01024/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-532</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051111202412201575410323XX DT.11-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00958/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-529</t>
+  </si>
+  <si>
+    <t>Restoration of Road after laying of drinking after pipe line under JAL Jeevan Mission for W/S Scheme along Raghunathpur Chalunia Road, in the District of Purulia under Purulia Division PWD Dte. during the year 2024-2025. (Memo No.924/PWD dt.19.06.2024) (Norther Sector)</t>
+  </si>
+  <si>
+    <t>BILL/00579/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-340</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
+  </si>
+  <si>
+    <t>Restoration of Road after laying of drinking after pipe line under JAL Jeevan Mission for W/S Scheme along Raghunathpur Chalunia Road, in the District of Purulia under Purulia Division PWD Dte. during the year 2024-2025. (Memo No.1536/PWD dt.27.09.2024) (Norther Sector)</t>
+  </si>
+  <si>
+    <t>BILL/00961/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-530</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference no.WL0703IB051111202412211573995764XX DT.11-11-2024.</t>
+  </si>
+  <si>
+    <t>BILL/00959/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-528</t>
+  </si>
+  <si>
+    <t>Additional work of Laying Distribution Pipe line at Zone-III of Purulia-II Block under Purulia Piped Water Supply Scheme (Northen Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2025-2026</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN MANDAL</t>
+  </si>
+  <si>
+    <t>NAN</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012), Laying of Distribution pipeline, providing FHTC including other allied works for Zone- II of Santuri Block under Purulia Piped Water Supply Scheme (Northern Zone ) under Purulia Divn. PHE Dte. [Part - A Mouza- MURULIA (3.5%)]</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>694/PD</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>MAHARSHI BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - VI of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -C, Mouza - Bhagabandh, Kherad]</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000243/2023-2024</t>
+  </si>
+  <si>
+    <t>1059/PD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone- VII of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part -B , Mouza - Gorsika]</t>
+  </si>
+  <si>
+    <t>ORD/000253/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/PD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012), Laying of Distribution Pipe Line with allied works for Zone- VII of Santuri Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. [Part - A Mouza-Gorsika]</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1138/PD</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Slice Valves &amp; FHTCs for the period of thirty six month for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block(Zone - VII &amp; VIII) under Purulia Divn. PHE Dte. (SL-3)</t>
+  </si>
+  <si>
+    <t>ORD/000809/2023-2024</t>
+  </si>
+  <si>
+    <t>1416/PD</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) for Zone-III &amp; IV of Raghunathpur - II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-21)</t>
+  </si>
+  <si>
+    <t>ORD/000803/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/PD</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Purulia Piped Water Supply Scheme (Northern Sector) at Manbazar-I Block(Zone - I to IV) under Purulia Divn. PHE Dte. (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000833/2023-2024</t>
+  </si>
+  <si>
+    <t>1417/PD</t>
+  </si>
+  <si>
+    <t>17/11/2025</t>
+  </si>
+  <si>
+    <t>SHYAM KUMAR</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied Works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone- I of Raghunathpur - II block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-19)</t>
+  </si>
+  <si>
+    <t>ORD/000805/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/PD</t>
+  </si>
+  <si>
+    <t>TUMPA GORAIN</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-V of Purulia-I block for Hulka &amp; kultanr Alias nadiyara under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000853/2023-2024</t>
+  </si>
+  <si>
+    <t>1492/PD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing ( No: PCI-I/OHR/3/2012)with allied works for Purulia Water Supply Scheme.(Location:-Block-Purulia-1 , Zone-VIII) for Northern Zone</t>
+  </si>
+  <si>
+    <t>ORD/000855/2023-2024</t>
+  </si>
+  <si>
+    <t>1494/PD</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block (zone-IV &amp; V) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 11)</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>1573/PD</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-IV of Chakra, Kultanr alias Nadiyara,Palkiri,Baroyadi of Purulia-I block under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000877/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/PD</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>M/S SAWDESH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 400 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VII of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000907/2023-2024</t>
+  </si>
+  <si>
+    <t>1576/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Kotloi Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001013/2023-2024</t>
+  </si>
+  <si>
+    <t>1644/PD</t>
+  </si>
+  <si>
+    <t>SUBODH PRAMANIK</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for different Zones in Joypur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.1)</t>
+  </si>
+  <si>
+    <t>ORD/000926/2023-2024</t>
+  </si>
+  <si>
+    <t>1594/PD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>25/10/2025</t>
+  </si>
+  <si>
+    <t>PRITI EPC PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VI &amp; VII of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.7)</t>
+  </si>
+  <si>
+    <t>ORD/000910/2023-2024</t>
+  </si>
+  <si>
+    <t>1583/PD</t>
+  </si>
+  <si>
+    <t>17/10/2026</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 300 CUM and staging height 20 mtr as per approved drawing ( No: PCI-I/OHR/3/2012)Including soil testing with other allied works for Zone-III of Santuri Block under Purulia Piped Water Supply Scheme(Northern) under Puru;ia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000869/2023-2024</t>
+  </si>
+  <si>
+    <t>1282/PD</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-I of Raghunathpur-I Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-13)</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>1566/PD</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe Line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector) at Purulia-I block(Zone-II) for Satar Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000990/2023-2024</t>
+  </si>
+  <si>
+    <t>1632/PD</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>HIRAK KUMAR SAO</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) AT Zone-VIII of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-12)</t>
+  </si>
+  <si>
+    <t>ORD/000902/2023-2024</t>
+  </si>
+  <si>
+    <t>1565/PD</t>
+  </si>
+  <si>
+    <t>BBC ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 200 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied work &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-XIII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 10)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000868/2023-2024</t>
+  </si>
+  <si>
+    <t>1433/PD</t>
+  </si>
+  <si>
+    <t>24/03/2027</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-VIII of Purulia-I block for Dimdiha Mouza under Purulia Water Supply Scheme (Northern Zone) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000876/2023-2024</t>
+  </si>
+  <si>
+    <t>1525/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block(Zone-VI) For Gondhudi Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001002/2023-2024</t>
+  </si>
+  <si>
+    <t>1639/PD</t>
+  </si>
+  <si>
+    <t>M/S CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenances of Distributions , Pipe Lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six (36) months for Purulia Piped Water Supply Scheme (Northern Sector) at Puncha Block(Zone - I , II &amp; III) under Purulia Divn. PHE Dte. (SL-1)</t>
+  </si>
+  <si>
+    <t>ORD/000834/2023-2024</t>
+  </si>
+  <si>
+    <t>1432/PD</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-III of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-7)</t>
+  </si>
+  <si>
+    <t>ORD/000918/2023-2024</t>
+  </si>
+  <si>
+    <t>1592/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 350 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-I of Manbazar-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 1)</t>
+  </si>
+  <si>
+    <t>ORD/000920/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/PD</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity of 400 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line(DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six (36) months for Zone-II of Raghunathpur-II Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 20)</t>
+  </si>
+  <si>
+    <t>ORD/000917/2023-2024</t>
+  </si>
+  <si>
+    <t>1599/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-VII &amp; VIII of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL No.5)</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>1591/PD</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir ( Torch type with solid raft ) of capacity 200 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe Line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone-II of Purulia-2 Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-7)</t>
+  </si>
+  <si>
+    <t>ORD/000894/2023-2024</t>
+  </si>
+  <si>
+    <t>1557/PD</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001658/2023-2024</t>
+  </si>
+  <si>
+    <t>4783/PSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>24/02/2024</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) at Zone- IX to XV of Purulia-II Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001600/2023-2024</t>
+  </si>
+  <si>
+    <t>41/PD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LIMITED</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six months (36) at Zone- I,II,III,IV,V,VI,VII,VIII,IX,XII,XIII of Hura Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.(2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001606/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/PD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte (Northen Zone)</t>
+  </si>
+  <si>
+    <t>ORD/001657/2023-2024</t>
+  </si>
+  <si>
+    <t>4769/PSD</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir(s) including Laying Distribution Pipe Line(s) and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone- I to XVIII of Para Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001599/2023-2024</t>
+  </si>
+  <si>
+    <t>1821/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>M/S ANAND SINGH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XIII &amp; XIV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 260m)</t>
+  </si>
+  <si>
+    <t>ORD/001829/2023-2024</t>
+  </si>
+  <si>
+    <t>67/PD</t>
+  </si>
+  <si>
+    <t>S.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No:PC-I/OHR/3/2012) with allied works for Zone-I of Neturia Block under Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001865/2023-2024</t>
+  </si>
+  <si>
+    <t>91/PD</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>SIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) nos tubewellat BPS Site (Mouza- GamarKunri, JL No-167, Plot No-756) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 380 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001855/2023-2024</t>
+  </si>
+  <si>
+    <t>85/PD</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 1(one) no tubewellat BPS Site (Mouza- Tara, JL No-182, Plot No-1587) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 400 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001854/2023-2024</t>
+  </si>
+  <si>
+    <t>84/PD</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001184/2024-2025</t>
+  </si>
+  <si>
+    <t>2339/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>JULI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001158/2024-2025</t>
+  </si>
+  <si>
+    <t>2310/PD</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector)</t>
+  </si>
+  <si>
+    <t>ORD/004806/2023-2024</t>
+  </si>
+  <si>
+    <t>130B/PSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>SHIVA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-X) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001170/2024-2025</t>
+  </si>
+  <si>
+    <t>2324/PD</t>
+  </si>
+  <si>
+    <t>M/S CONTRACTORS SYNDICATE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-VII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001169/2024-2025</t>
+  </si>
+  <si>
+    <t>2323/PD</t>
+  </si>
+  <si>
+    <t>SEKH ABBAS</t>
+  </si>
+  <si>
+    <t>Laying of distributuion pipe line and other allied work for Zone-I of Santuri Block under Surface Water Based Water Supply Scheme for Purulia District (Northern Sector) under Purulia Division PHE. DTE. Part-C (Mouza- Pachandapur, Beliapur &amp; Kalikapur )</t>
+  </si>
+  <si>
+    <t>ORD/001136/2024-2025</t>
+  </si>
+  <si>
+    <t>2014/PD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-III) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001144/2024-2025</t>
+  </si>
+  <si>
+    <t>2298/PD</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/ Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte.(01/03/2024 to 31/08/2024)</t>
+  </si>
+  <si>
+    <t>ORD/004307/2023-2024</t>
+  </si>
+  <si>
+    <t>101/PSD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Euro-4 Diesel can of Ambassador Bharat stage-IV/TATA Indigo e.c.s Bharat Stage-IV/Swift tour Bharat stage =-IV or as similar model for the Assistant Engineer to look after the ongoing works under RWS Purulia Sub-Division PHE Dte (For12 months ) (w.e.f. 01/09/2022 to 31/08/2023).</t>
+  </si>
+  <si>
+    <t>ORD/001328/2022-2023</t>
+  </si>
+  <si>
+    <t>415/A/PR</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XVI) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001178/2024-2025</t>
+  </si>
+  <si>
+    <t>2332/PD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XVII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001179/2024-2025</t>
+  </si>
+  <si>
+    <t>2333/PD</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR MITRA</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-IX)under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4,Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/001192/2024-2025</t>
+  </si>
+  <si>
+    <t>2318/PD</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>SAPAN KUMAR PARAMANIK</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Euro-4 Diesel can of Ambassador Bharat stage-IV/TATA Indigo e.c.s Bharat Stage-IV/Swift tour Bharat stage -II/BS-III purchased on or after 01.05.2005 with Diesel/LPG/CNG Engine ( Maxi Cab, non-Air conditioned) for site visit of JJM work of 20 Nos. Blocks within Purulia District under RWS purulia Sub Division under Purulia Division PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/004286/2023-2024</t>
+  </si>
+  <si>
+    <t>213/A/PR</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XIII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001160/2024-2025</t>
+  </si>
+  <si>
+    <t>2312/PD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-VI under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001102/2024-2025</t>
+  </si>
+  <si>
+    <t>2192/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) (w.e.f 13/09/2024 to 14/03/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000766/2024-2025</t>
+  </si>
+  <si>
+    <t>432/PSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (w.e.f. 01/10/2023 to 31/03/2024)</t>
+  </si>
+  <si>
+    <t>ORD/003320/2023-2024</t>
+  </si>
+  <si>
+    <t>4857/PSD</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(w.e.f. 01/03/2024 to 30/08/2024)=184 days</t>
+  </si>
+  <si>
+    <t>ORD/003682/2023-2024</t>
+  </si>
+  <si>
+    <t>102/PSD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-I under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000653/2024-2025</t>
+  </si>
+  <si>
+    <t>1862/PD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of Ambassador Car / Bolero for JJM related works for the Assistant Engineer, Raghunathpur Sub-Division under Purulia Division, PHE Dte. (w.e.f. 01.09.2024 to 31.08.2025)</t>
+  </si>
+  <si>
+    <t>ORD/000646/2024-2025</t>
+  </si>
+  <si>
+    <t>1653/PD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>CHANDRA SHEKHAR KUNDU</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-IX) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001150/2024-2025</t>
+  </si>
+  <si>
+    <t>2301/PD</t>
+  </si>
+  <si>
+    <t>S S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XIV) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001154/2024-2025</t>
+  </si>
+  <si>
+    <t>2306/PD</t>
+  </si>
+  <si>
+    <t>MAHATO CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Maguria Mouza under Purulia Piped Water Supply Scheme (Northern Zone) under Purulia Divn. PHE Dte. (Sl No. 20)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/PD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and other allied work for Zone-II of Purulia-I block for Bhul Mouza under Purulia Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (Sl No. 02)</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>1028/PD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at PURULIA-I (Zone-VII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2024-2025</t>
+  </si>
+  <si>
+    <t>2313/PD</t>
+  </si>
+  <si>
+    <t>TARA MAA SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-IV) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001189/2024-2025</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-II) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001195/2024-2025</t>
+  </si>
+  <si>
+    <t>2348/PD</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>SANTOSH KUMAR</t>
+  </si>
+  <si>
+    <t>Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector)</t>
+  </si>
+  <si>
+    <t>ORD/004785/2023-2024</t>
+  </si>
+  <si>
+    <t>130A/PSD</t>
+  </si>
+  <si>
+    <t>MALAY BANDYOPADHYAY</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001180/2024-2025</t>
+  </si>
+  <si>
+    <t>2334/PD</t>
+  </si>
+  <si>
+    <t>BHAGABAN DAS KUMAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2025-2026</t>
+  </si>
+  <si>
+    <t>715/PD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>719/PD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XIII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001208/2024-2025</t>
+  </si>
+  <si>
+    <t>2305/PD</t>
+  </si>
+  <si>
+    <t>BISWAJIT SINGH</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line work for zone-l of Neturia Block at Mouza - Pochhara under Purulia water supply scheme (Northern Sector ) under Purulia Division Phe. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001299/2024-2025</t>
+  </si>
+  <si>
+    <t>439/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII &amp; VIII of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2025-2026</t>
+  </si>
+  <si>
+    <t>712/PD</t>
+  </si>
+  <si>
+    <t>AMITAVA KUNDU</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-V) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/001205/2024-2025</t>
+  </si>
+  <si>
+    <t>2338/PD</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>PAMPA DAS AND COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of Chlorine room of size 4.00 mtr X 4.00 mtr X 3.50 mtr (Ht) at Head works site of Baram under Purulia W/S Scheme under Purulia Sadar Sub-Division Under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001209/2024-2025</t>
+  </si>
+  <si>
+    <t>110/PD</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>AKUL SUTRADHAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI, &amp; XIII of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2025-2026</t>
+  </si>
+  <si>
+    <t>686/PD</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000039/2025-2026</t>
+  </si>
+  <si>
+    <t>680/PD</t>
+  </si>
+  <si>
+    <t>M D CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII, IX &amp; X of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2025-2026</t>
+  </si>
+  <si>
+    <t>693/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2025-2026</t>
+  </si>
+  <si>
+    <t>697/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- X of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2025-2026</t>
+  </si>
+  <si>
+    <t>718/PD</t>
+  </si>
+  <si>
+    <t>BISHAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daily rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Northern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) (w.e.f 15/03/2025 to 13/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/001385/2024-2025</t>
+  </si>
+  <si>
+    <t>131A/PSSD</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte(w.e.f.01.09.2024 to 28.02.2025).</t>
+  </si>
+  <si>
+    <t>ORD/001137/2024-2025</t>
+  </si>
+  <si>
+    <t>397A/PSD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-V) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001168/2024-2025</t>
+  </si>
+  <si>
+    <t>2322/PD</t>
+  </si>
+  <si>
+    <t>AMIT CHOURASIA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- XVI of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>PROBODH CHANDRA MAJHI</t>
+  </si>
+  <si>
+    <t>Continuation of work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (Northern Sector) w.e.f. 15/03/2025 to 13/09/2025</t>
+  </si>
+  <si>
+    <t>ORD/001384/2024-2025</t>
+  </si>
+  <si>
+    <t>131/PSSD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/000040/2025-2026</t>
+  </si>
+  <si>
+    <t>691/PD</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XV &amp; XVI of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000162/2025-2026</t>
+  </si>
+  <si>
+    <t>695/PD</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-II (Zone-XII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001185/2024-2025</t>
+  </si>
+  <si>
+    <t>2340/PD</t>
+  </si>
+  <si>
+    <t>DEBANJAN SEAL</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing FHTC including other allied works for Purulia Piped Water Supply Scheme (Northern Sector)at Purulia-I Block (Zone-II) For Tentlo Mouza under Purulia Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001200/2024-2025</t>
+  </si>
+  <si>
+    <t>2011/PD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Jack pushing between Sanka &amp; Rukni Rly. Station in Adra-BJE Section for The surface based piped water supply scheme For the District Purulia (Northern Sector) under Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>570/PD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car of Ambassador Bharat stage-IV/ TATA indigo eCS Bharat Stage-IV/Swift tour Bharat stage-IV or as similar model for the official uses under Purulia Sadar Sub-Division, PHE Dte (w.e.f.01.03.2025 to 31.08.2025)</t>
+  </si>
+  <si>
+    <t>ORD/001383/2024-2025</t>
+  </si>
+  <si>
+    <t>96/PSD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII &amp; VIII of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000070/2025-2026</t>
+  </si>
+  <si>
+    <t>690/PD</t>
+  </si>
+  <si>
+    <t>SATYA NARAYAN BELTHARIA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV &amp; V of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000034/2025-2026</t>
+  </si>
+  <si>
+    <t>684/PD</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII &amp; IX of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000035/2025-2026</t>
+  </si>
+  <si>
+    <t>685/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII &amp; XIII of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000036/2025-2026</t>
+  </si>
+  <si>
+    <t>687/PD</t>
+  </si>
+  <si>
+    <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2025-2026</t>
+  </si>
+  <si>
+    <t>707/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VIII of Purulia-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2025-2026</t>
+  </si>
+  <si>
+    <t>708/PD</t>
+  </si>
+  <si>
+    <t>SUDHANSHU OJHA</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- IV of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000047/2025-2026</t>
+  </si>
+  <si>
+    <t>701/PD</t>
+  </si>
+  <si>
+    <t>CHINMOY SEN</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XIV &amp; XV of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2025-2026</t>
+  </si>
+  <si>
+    <t>702/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I &amp; III of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>677/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>679/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX &amp; X of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000033/2025-2026</t>
+  </si>
+  <si>
+    <t>681/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V of Santuri Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2025-2026</t>
+  </si>
+  <si>
+    <t>700/PD</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Purulia-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>709/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone- XI of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000058/2025-2026</t>
+  </si>
+  <si>
+    <t>713/PD</t>
+  </si>
+  <si>
+    <t>Left out HDPE pipe line and pushing of 600mm dia MS pre cast pipe and 100 mm dia GI water carrier pipe by hydraulic jacking method across Purulia Ranchi NH Road for laying distribution line in connection with Jal Jeevan Mission at for Zone-III of Purulia -I block for Belkuri mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001305/2024-2025</t>
+  </si>
+  <si>
+    <t>444/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000055/2025-2026</t>
+  </si>
+  <si>
+    <t>710/PD</t>
+  </si>
+  <si>
+    <t>DEBSHANKAR LAYEK</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II, III &amp; IV of Raghunathpur-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2025-2026</t>
+  </si>
+  <si>
+    <t>724/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Kashipur (Zone - VII &amp; XII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2025-2026</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Neturia (Zone - I) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2025-2026</t>
+  </si>
+  <si>
+    <t>1067/PD</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>SAANVI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Para (Zone - X&amp;XI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2025-2026</t>
+  </si>
+  <si>
+    <t>AMRIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-II (Zone - II, III &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000219/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, V &amp; VI of Hura Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2025-2026</t>
+  </si>
+  <si>
+    <t>716/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII, XIII &amp; XIV of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2025-2026</t>
+  </si>
+  <si>
+    <t>721/PD</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, V &amp; VI of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000066/2025-2026</t>
+  </si>
+  <si>
+    <t>723/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000164/2025-2026</t>
+  </si>
+  <si>
+    <t>706/PD</t>
+  </si>
+  <si>
+    <t>B.M ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/000199/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V &amp; VI of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>678/PD</t>
+  </si>
+  <si>
+    <t>AIM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-II (Zone - II &amp; III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - III &amp; IX) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2025-2026</t>
+  </si>
+  <si>
+    <t>1073/PD</t>
+  </si>
+  <si>
+    <t>MOHOR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - XIII &amp; XIV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2025-2026</t>
+  </si>
+  <si>
+    <t>1075/PD</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia RCC pre cast pipe and 200 mm dia MS water carrier pipe by hydraulic jacking method across Pirargaria Road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) and Installation of 2(two) nos of Tubewell through DTH process at OHR site of Zone-III of Purulia-II Block Purulia piped W/S Scheme( Northern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2025-2026</t>
+  </si>
+  <si>
+    <t>929/PD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Raghunathpur-I (Zone - I &amp; III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000255/2025-2026</t>
+  </si>
+  <si>
+    <t>999/PD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall at OHR(200 cum)site of ZONE III at Dhunari Mouza of Purulia 2 Block under Purulia piped water supply scheme( Northern Sector) under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2025-2026</t>
+  </si>
+  <si>
+    <t>1056/PD</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Para (Zone - V &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000215/2025-2026</t>
+  </si>
+  <si>
+    <t>1076/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XII, XIII &amp; XIV of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000244/2025-2026</t>
+  </si>
+  <si>
+    <t>689/PD</t>
+  </si>
+  <si>
+    <t>SUMANTA GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-V &amp; VII of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000245/2025-2026</t>
+  </si>
+  <si>
+    <t>698/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XVI of Kashipur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2025-2026</t>
+  </si>
+  <si>
+    <t>717/PD</t>
+  </si>
+  <si>
+    <t>JOGMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order for the Work of Jack pushing between Sanka &amp;Rukni Rly. Station in Adra-BJE Section for The surface based piped water supply scheme For the District Purulia (Northern Sector) under Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2025-2026</t>
+  </si>
+  <si>
+    <t>1208/PD</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-I (Zone - VI &amp; VII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2025-2026</t>
+  </si>
+  <si>
+    <t>1384/PD</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSIN MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - X &amp; XI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2025-2026</t>
+  </si>
+  <si>
+    <t>1388/PD</t>
+  </si>
+  <si>
+    <t>SEKH IRFAN</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000363/2025-2026</t>
+  </si>
+  <si>
+    <t>1523/PD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of JoypurBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2025-2026</t>
+  </si>
+  <si>
+    <t>1524/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, III of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte. (Group-B)</t>
+  </si>
+  <si>
+    <t>ORD/000367/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Manbazar-I (Zone - II &amp; IV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000560/2025-2026</t>
+  </si>
+  <si>
+    <t>M/S MECHANICAL AND CIVIL</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - XV &amp; XVII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2025-2026</t>
+  </si>
+  <si>
+    <t>1580/PD</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-I, II &amp; III of Jhalda-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000480/2025-2026</t>
+  </si>
+  <si>
+    <t>1522/PD</t>
+  </si>
+  <si>
+    <t>PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Puncha (Zone - II) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000561/2025-2026</t>
+  </si>
+  <si>
+    <t>M/S SAMARESH SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-II (Zone - IX &amp; X) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2025-2026</t>
+  </si>
+  <si>
+    <t>1390/PD</t>
+  </si>
+  <si>
+    <t>PRASENJIT CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Purulia-I (Zone - IV &amp; V) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>1389/PD</t>
+  </si>
+  <si>
+    <t>DALIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of Boundary wall including other allied works at Kanchanpur boosting site in connection with Jal Jeevan Mission (JJM) at Kudagara under Purulia W/S Scheme (Northern Sector) of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000500/2023-2024</t>
+  </si>
+  <si>
+    <t>1332/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>08/10/2023</t>
+  </si>
+  <si>
+    <t>MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- IX &amp; X of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 300m)</t>
+  </si>
+  <si>
+    <t>ORD/001827/2023-2024</t>
+  </si>
+  <si>
+    <t>65/PD</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- IX &amp; X of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 290 m)</t>
+  </si>
+  <si>
+    <t>ORD/001833/2023-2024</t>
+  </si>
+  <si>
+    <t>71/PD</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>SUJIT CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone - III &amp; IV of Hura Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte. (Total Length of Boundary Wall: 260 m)</t>
+  </si>
+  <si>
+    <t>ORD/002303/2023-2024</t>
+  </si>
+  <si>
+    <t>193/PD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar &amp; Sinking of 1(one) no tubewellat OHR Site of Zone - XIV(Mohulkoka) of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001199/2024-2025</t>
+  </si>
+  <si>
+    <t>1994/PD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-I) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001143/2024-2025</t>
+  </si>
+  <si>
+    <t>2297/PD</t>
+  </si>
+  <si>
+    <t>07/10/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (One) nos. 200 mm dia river bed tubewell (Horizontal) at Darakeswar river (Narayangarh Ghat) alongwith laying of 100 mm dia G.I. collecting line with all allied works under Arrah under Purulia W/S Scheme (Northern Sector) under Raghunathpur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001234/2024-2025</t>
+  </si>
+  <si>
+    <t>2012A/PD</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of balanced leftout Distribution System of (Arjun Dhawra, Ahirbari Village) and other allied works for Zone-II of Neturia Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Division, PHE Dte. (Part-E, Mouza- Ranipur Colliery &amp;Deiliya)</t>
+  </si>
+  <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>569/PD</t>
+  </si>
+  <si>
+    <t>06/07/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Kustaur Railway Station to Chas Chandankiyari Road at Ch 0.015 Km at Golkunda Market due to Laying of Pipe Line across the road under Purulia Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00146/2025-2026</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER PURULIA HIGHWAY DIVISION PWD (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for Indian Railways Miscellaneous collection. Northern Phase III. (WL00000000096733)</t>
+  </si>
+  <si>
+    <t>BILL/00734/2025-2026</t>
+  </si>
+  <si>
+    <t>248/42151</t>
+  </si>
+  <si>
+    <t>11/11/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.4</t>
+  </si>
+  <si>
+    <t>BILL/01442/2024-2025</t>
+  </si>
+  <si>
+    <t>108/42156</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.106</t>
+  </si>
+  <si>
+    <t>BILL/00022/2025-2026</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Road after lying of drinking water piep line under Raghunathpur water supply Scheme (German Assist) (Zone - VI- B) on Raghunathpur -Chandankiyari-Chas Road (CH- 4.578 KM TO CH - 5.770 KM ) under Purulia Divison ,P.W.D. in the District of Purulia during the Year 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00142/2025-2026</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.82</t>
+  </si>
+  <si>
+    <t>BILL/01445/2024-2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Napara Koira Road (ODR) from 0.00 Kmp to 6.00 Kmp in Stratches due to damage caused by laying of Pipe Line of Puncha Water supply scheme (Northern Zone) by P.H.E.D under Purulia Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00141/2025-2026</t>
+  </si>
+  <si>
+    <t>Way Leave Bill For Indian Railways Miscellaneous collection.</t>
+  </si>
+  <si>
+    <t>BILL/00801/2025-2026</t>
+  </si>
+  <si>
+    <t>257/42156</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>Restoration of Road after lying of water pipe line under Jal-Jeevan Mission For Surface water based piped water Supply Scheme for Purulia District (Northern sector ) along Raghunathpur-Santuri Road (CH- 12.394 KM to CH- 17.774 KM) under Raghunathpur Sub-Division, PWD under Purulia Division PWD in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>BILL/00143/2025-2026</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for Indian Railways Miscellaneous collection. Northern Phase III. (WL00000000096736)</t>
+  </si>
+  <si>
+    <t>BILL/00733/2025-2026</t>
+  </si>
+  <si>
+    <t>247/42153</t>
+  </si>
+  <si>
+    <t>Restoration of Joypur-Pundag-Karkara Road from Ch: 0.00 km to 0.540 km (BHS) &amp; 0.540 km to 1.040 km (RHS) after laying of drinking water pipe line under West Bengal Piped water Project (Purulia) P.W.D. Purulia Division in the District of Purulia during the year 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00145/2025-2026</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.80</t>
+  </si>
+  <si>
+    <t>BILL/01444/2024-2025</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for South Eastern Railway,Adra Division.</t>
+  </si>
+  <si>
+    <t>BILL/00880/2025-2026</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.9</t>
+  </si>
+  <si>
+    <t>BILL/01440/2024-2025</t>
+  </si>
+  <si>
+    <t>109/42155</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.11</t>
+  </si>
+  <si>
+    <t>BILL/01441/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment for Way leave Facility Charge of Rail Bhoomi Crossing Seva (IR-RBCS) under South Eastern Railway Ranchi Division against Application ID: SER-RNC-2024-WL-84.</t>
+  </si>
+  <si>
+    <t>BILL/00293/2025-2026</t>
+  </si>
+  <si>
+    <t>106/42157</t>
+  </si>
+  <si>
+    <t>Restoration of Baragram Saragora Laharia Road from 6.00 kmp to 8.700 Kmp in Stracthes due to damage caused by laying of Pipe Line of Puncha Water supply scheme for Puncha Block Zone- III and Zone -VIII (Northern Sector) by P.H.E.D under Purulia Highway Division &amp; Restoration of Hura Puncha Road from 13.00 kmp to 15.00 kmp In stratches due to damage caused by laying of Pipe Line of Puncha water supply scheme for Puncha Block Zone -III and Zone -IV (Northern Sector) by by P.H.E.D under Purulia Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00140/2025-2026</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for Indian Railways Miscellaneous collection. Northern Phase III. (WL00000000096731)</t>
+  </si>
+  <si>
+    <t>BILL/00735/2025-2026</t>
+  </si>
+  <si>
+    <t>249/42152</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for Indian Railways Miscellaneous collection. Northern Phase III. (WL00000000096734)</t>
+  </si>
+  <si>
+    <t>BILL/00731/2025-2026</t>
+  </si>
+  <si>
+    <t>245/42154</t>
+  </si>
+  <si>
+    <t>BILL/00390/2025-2026</t>
+  </si>
+  <si>
+    <t>09/07/2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.108</t>
+  </si>
+  <si>
+    <t>BILL/01446/2024-2025</t>
+  </si>
+  <si>
+    <t>111/42158</t>
+  </si>
+  <si>
+    <t>Way Leave Charges for Indian Railways Miscellaneous collection. Northern Phase III. (WL00000000096732)</t>
+  </si>
+  <si>
+    <t>BILL/00732/2025-2026</t>
+  </si>
+  <si>
+    <t>246/42155</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.79</t>
+  </si>
+  <si>
+    <t>BILL/01443/2024-2025</t>
+  </si>
+  <si>
+    <t>Indian Railways Miscellaneous collection against Merchant Reference WL No.110</t>
+  </si>
+  <si>
+    <t>BILL/01439/2024-2025</t>
+  </si>
+  <si>
+    <t>110/42154</t>
+  </si>
+  <si>
+    <t>Restoration of hard shoulder from Ch: 25.20 km to 25.80 km of Purulia Ranchi Road in connection with laying of Pipe line W/S Scheme Jal Jeevan Mission of PHE Dte. under Purulia Division , P.W.D during the year 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00144/2025-2026</t>
+  </si>
+  <si>
+    <t>As per mail dated 11/04/2025 from Executive Purilia Division. Expenditure amount of Rs 1,03,85,298/- ( division received the material 250 mm dia DI K7 4191mtr of Amount 1,03,85,298/- in SM/10048) to SM/18654.The said command distribution area of the puncha block will be subsumed by SM/18654 &amp; urgent fund required for payments of works bill under SM/10048.</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t>TEO Of Material Requisition from SM/18654</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Kashipur (Zone - I &amp; V) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000960/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing ( No:PC-I/OHR/3/2012) with allied works for Zone- IV of Santuri Block under Purulia Piped Water Supply Scheme ( Northern Zone ) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2023-2024</t>
+  </si>
+  <si>
     <t>01/04/2026</t>
   </si>
   <si>
-    <t>KM ENTERPRISES</t>
-[...110 lines deleted...]
-    <t>1497/PD</t>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied Works &amp; Operation &amp; Maintenance of Distribution , Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty six month (36) for Zone- V of Raghunathpur - II block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (SL-22)</t>
+  </si>
+  <si>
+    <t>ORD/000804/2023-2024</t>
+  </si>
+  <si>
+    <t>1422/PD</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Providing FHTC including other allied work of Purulia Piped Water Supply Scheme (Northern Zone )at Purulia I Block (Zone-VIII) for Amandih Under Purulia Divn PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000857/2023-2024</t>
+  </si>
+  <si>
+    <t>1496/PD</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>S PATHAK AND CO</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-XVI of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-6)</t>
+  </si>
+  <si>
+    <t>ORD/000908/2023-2024</t>
+  </si>
+  <si>
+    <t>1577/PD</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution Pipe line and providing Functional Household Tap Connection (FHTC), including other allied work for Zone - IV of Santuri Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte. [Part - E, Mouza - Nimtikuri &amp; Manjuri]</t>
+  </si>
+  <si>
+    <t>ORD/000888/2023-2024</t>
+  </si>
+  <si>
+    <t>1539/PD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) for Zone-III &amp; IV of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No.2)</t>
+  </si>
+  <si>
+    <t>ORD/000911/2023-2024</t>
+  </si>
+  <si>
+    <t>1582/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 250 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-IX of Kashipur Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000912/2023-2024</t>
+  </si>
+  <si>
+    <t>1581/PD</t>
+  </si>
+  <si>
+    <t>22/06/2025</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution Pipe line and other allied work for Zone-I of Purulia-I block for Kalipur Mouza under Purulia Water Supply Scheme (Northern Sector) Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001008/2023-2024</t>
   </si>
   <si>
     <t>1642/PD</t>
   </si>
   <si>
-    <t>DEBANJAN SEAL</t>
-[...1022 lines deleted...]
-    <t>JULI ENTERPRISE</t>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 200 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing Functional Household Tap Connection with allied works for Zone-VI of Santuri Block under Purulia Piped Water Supply Scheme (Northern Sector) under Purulia Divn. PHE Dte.[ Part - A, Mouza- Ledasan (50%)]</t>
+  </si>
+  <si>
+    <t>ORD/001308/2023-2024</t>
+  </si>
+  <si>
+    <t>820/PD</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire &amp; Sinking of 2(Two) nos tubewellat OHR Sites of Zone- XIII &amp; XIV of Para Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total Length of Boundary Wall: 280 m)</t>
+  </si>
+  <si>
+    <t>ORD/001835/2023-2024</t>
+  </si>
+  <si>
+    <t>73/PD</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone- I to XVII of Jhalda-I block and Zone- I to IX &amp; XI TO XIV of Jhalda-II Block under Purulia Piped Water Supply Scheme ( Northern Sector) under Purulia Divn. PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2,Junior Engineer-3,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>1472/PD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>08/04/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Laying of distribution pipe line and other allied work for Zone-III of Santuri Block under Surface water based water supply scheme for Purulia district (Northern Sector) Under Purulia Division PHE. DTE. Part-B Mouza- Brindabanpur</t>
   </si>
   <si>
     <t>ORD/001135/2024-2025</t>
   </si>
   <si>
     <t>2015/PD</t>
   </si>
   <si>
-    <t>22/11/2024</t>
-[...674 lines deleted...]
-    <t>20/12/2025</t>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Jhalda-I (Zone-XII) under Purulia W/S Scheme (Northern sector) of Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001159/2024-2025</t>
+  </si>
+  <si>
+    <t>2311/PD</t>
+  </si>
+  <si>
+    <t>JAHANGIR ANSARI</t>
+  </si>
+  <si>
+    <t>Continuation of work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of Southern Sector of Purulia Water Supply Scheme under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Sector) w.e.f. 13/09/2024 to 14/03/2025</t>
+  </si>
+  <si>
+    <t>ORD/000765/2024-2025</t>
+  </si>
+  <si>
+    <t>431/PSD</t>
+  </si>
+  <si>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector ), Kashipur Block Zone -I within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001320/2024-2025</t>
+  </si>
+  <si>
+    <t>458/PD</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>C0ntinuation work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte. (w.e.f. 01/04/2024 to 30/09/2024)=183 day</t>
+  </si>
+  <si>
+    <t>ORD/004035/2023-2024</t>
+  </si>
+  <si>
+    <t>164/PSD</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XIV &amp; XV of Purulia-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000038/2025-2026</t>
+  </si>
+  <si>
+    <t>688/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XVII &amp; XVIII of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000043/2025-2026</t>
+  </si>
+  <si>
+    <t>696/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IX of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2025-2026</t>
+  </si>
+  <si>
+    <t>705/PD</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-II of NeturiaBlock Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2025-2026</t>
+  </si>
+  <si>
+    <t>711/PD</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-IV under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001276/2024-2025</t>
   </si>
   <si>
     <t>337/PD</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
-    <t>10/05/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>SAZID HOSSEN ANSARI</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Zone-VI, VII of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>702/PD</t>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII &amp; VIII of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2025-2026</t>
+  </si>
+  <si>
+    <t>PARTHASARATHI SAHABABU</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII &amp; VIII of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2025-2026</t>
+  </si>
+  <si>
+    <t>699/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2025-2026</t>
+  </si>
+  <si>
+    <t>703/PD</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Purulia-II,Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001277/2024-2025</t>
   </si>
   <si>
     <t>336/PD</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Zone-I &amp; III of Joypur Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
-[...83 lines deleted...]
-    <t>724/PD</t>
+    <t>Laying of Balance portion parallal HDPE pipeline and other allied work under Purulia Piped water supply Scheme (Northern Sector), Kashipur Block Zone V within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001323/2024-2025</t>
+  </si>
+  <si>
+    <t>472/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Hiring of Euro-4 Diesel car (BS-IV) on daly rate basis having contract carriage permit for plying within West Bengal from Regional Transport Authority for the site visit of JJM work of 13 nos Blocks under Office of the Assistant Engineer, Purulia Sadar Sub-Division, PHE Dte.(Northern Zone) (w.e.f. 01/10/2024 to 31/03/2025)=183 day</t>
+  </si>
+  <si>
+    <t>ORD/001223/2024-2025</t>
+  </si>
+  <si>
+    <t>473/PSD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-XI, XII &amp; XIII of Jhalda-II Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>704/PD</t>
   </si>
   <si>
     <t>Allied work of laying Distribution pipe line and other allied works for Zone-III of Santuri Block Purulia pipe Water Supply Scheme (Northern Sector ) under Purulia Division PHE Dte Part-C ( Mouza- Brindabanpur, Vill.- Asharikand )</t>
   </si>
   <si>
     <t>ORD/000250/2025-2026</t>
   </si>
   <si>
     <t>1117/PD</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
-    <t>07/08/2025</t>
-[...5 lines deleted...]
-    <t>ORD/000218/2025-2026</t>
+    <t>21/09/2025</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-VII of Raghunathpur-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2025-2026</t>
+  </si>
+  <si>
+    <t>714/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Kashipur (Zone - II&amp;III) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2025-2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Raghunathpur-II (Zone - I &amp; IV) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000216/2025-2026</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Left-out Distribution HDPE Pipe line and other allied work for Zone - III of Raghunathpur - I Block under Purulia Pipe Water Supply Scheme (Northern Sector) Under Purulia Division ,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2025-2026</t>
+  </si>
+  <si>
+    <t>1055/PD</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Santuri (Zone - I, VI &amp; VII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000220/2025-2026</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Neturia (Zone - I) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
-[...169 lines deleted...]
-  <si>
     <t>Construction of Scada Room and Chlorine Room at Jhalda-I (Zone - IV &amp; VII) Of Purulia Pipe Water Supply Scheme (Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer-2,Junior Engineer-3</t>
+  </si>
+  <si>
     <t>ORD/000209/2025-2026</t>
   </si>
   <si>
     <t>MANTAJ ANSARI</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Para (Zone - V &amp; VI) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
-[...107 lines deleted...]
-    <t>ORD/000365/2025-2026</t>
+    <t>Construction of Scada Room and Chlorine Room at Hura (Zone - XI &amp; XII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2025-2026</t>
+  </si>
+  <si>
+    <t>1074/PD</t>
+  </si>
+  <si>
+    <t>Construction of PCC approach road, land development and other allied works at Zone-III OHR Campus of Raghunathpur Surface Water based piped water supply scheme for Purulia District(Northern Sector) of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2025-2026</t>
+  </si>
+  <si>
+    <t>1122A/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Zone-IV, of Para Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2025-2026</t>
+  </si>
+  <si>
+    <t>720/PD</t>
+  </si>
+  <si>
+    <t>Construction of Scada Room and Chlorine Room at Joypur (Zone - II &amp; VIII) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2025-2026</t>
   </si>
   <si>
     <t>Construction of Scada Room and Chlorine Room at Zone-I, &amp; III of Manbazar-I Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000366/2025-2026</t>
   </si>
   <si>
-    <t>Construction of Scada Room and Chlorine Room at Zone-I, III of Puncha Block Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte. (Group-B)</t>
-[...164 lines deleted...]
-    <t>07/10/2025</t>
+    <t>Construction of Scada Room and Chlorine Room at Jhalda-II (Zone - VIII &amp; XIV ) Of Purulia Pipe Water Supply Scheme(Northern Sector) within Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2025-2026</t>
+  </si>
+  <si>
+    <t>BIJOY KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Extension part of Construction of Boundary wall and earth filling in low land by carried earth at Bhuiyadi OHR site (Zone-III) at Kashipur Block under surface water based piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.(Total length of Boundary Wall 55 mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/001187/2024-2025</t>
+  </si>
+  <si>
+    <t>2342/PD</t>
+  </si>
+  <si>
+    <t>Supplying fitting and fixing M.S. gate of Jail type and 600 mm (+/- 30 mm) diametre R.B.T (Reinforced Barbed Tape) Concertina fencing work of Zone - IV of Kashipur Block under Surface Water Based Piped Water Supply Scheme for Purulia District (Northern Sector) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000241/2025-2026</t>
+  </si>
+  <si>
+    <t>340/RNP</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>Way Leave charges for South Eastern Railway, Ranchi Division.</t>
+  </si>
+  <si>
+    <t>BILL/01157/2025-2026</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>Way Leave charges for South Eastern Railway, Ranchi Division</t>
+  </si>
+  <si>
+    <t>BILL/01156/2025-2026</t>
+  </si>
+  <si>
+    <t>Way Leave charges for South Eastern Railway, Adra Division.</t>
+  </si>
+  <si>
+    <t>BILL/01154/2025-2026</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>Bill for payment of monthly remuneration of Sri Naba Kumar Singh Deo, Contractual Assistant Engineer (Civil) Posted at Purulia Division PHE Dte. For the month of July-2025,August-2025,Septembar 2025,Octobar 2025.</t>
+  </si>
+  <si>
+    <t>BILL/01152/2025-2026</t>
+  </si>
+  <si>
+    <t>NABA KUMAR SINGH DEO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3630,73 +4296,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W247"/>
+  <dimension ref="A1:W313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="154.390869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -5286,13543 +5952,17557 @@
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P27" s="4">
         <v>94.06</v>
       </c>
       <c r="Q27" s="4">
         <v>85.86</v>
       </c>
       <c r="R27" s="4">
         <v>91.28</v>
       </c>
       <c r="S27" s="4">
         <v>75</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P28" s="4">
         <v>91.79</v>
       </c>
       <c r="Q28" s="4">
         <v>71.12</v>
       </c>
       <c r="R28" s="4">
         <v>77.48</v>
       </c>
       <c r="S28" s="4">
         <v>60</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="P29" s="4">
         <v>49.95</v>
       </c>
       <c r="Q29" s="4">
         <v>31.6</v>
       </c>
       <c r="R29" s="4">
         <v>63.25</v>
       </c>
       <c r="S29" s="4">
         <v>48</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>32</v>
+        <v>167</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P30" s="4">
         <v>32.36</v>
       </c>
       <c r="Q30" s="4">
         <v>23.94</v>
       </c>
       <c r="R30" s="4">
         <v>73.99</v>
       </c>
       <c r="S30" s="4">
         <v>76</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="P31" s="4">
         <v>25.17</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>65</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="P32" s="4">
         <v>95.29</v>
       </c>
       <c r="Q32" s="4">
         <v>74.78</v>
       </c>
       <c r="R32" s="4">
         <v>78.48</v>
       </c>
       <c r="S32" s="4">
         <v>60</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="P33" s="4">
         <v>60.42</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="P34" s="4">
         <v>11.47</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="P35" s="4">
         <v>65.75</v>
       </c>
       <c r="Q35" s="4">
         <v>20.42</v>
       </c>
       <c r="R35" s="4">
         <v>31.05</v>
       </c>
       <c r="S35" s="4">
         <v>55</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="P36" s="4">
         <v>361.35</v>
       </c>
       <c r="Q36" s="4">
         <v>146.87</v>
       </c>
       <c r="R36" s="4">
         <v>40.65</v>
       </c>
       <c r="S36" s="4">
         <v>15</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="P37" s="4">
         <v>1374.87</v>
       </c>
       <c r="Q37" s="4">
         <v>123.81</v>
       </c>
       <c r="R37" s="4">
         <v>9.01</v>
       </c>
       <c r="S37" s="4">
         <v>30</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P38" s="4">
         <v>33.54</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="P39" s="4">
         <v>59.46</v>
       </c>
       <c r="Q39" s="4">
         <v>37.4</v>
       </c>
       <c r="R39" s="4">
         <v>62.91</v>
       </c>
       <c r="S39" s="4">
         <v>60</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>150</v>
       </c>
       <c r="P40" s="4">
         <v>77.29</v>
       </c>
       <c r="Q40" s="4">
         <v>56.4</v>
       </c>
       <c r="R40" s="4">
         <v>72.97</v>
       </c>
       <c r="S40" s="4">
         <v>60</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="P41" s="4">
         <v>52.38</v>
       </c>
       <c r="Q41" s="4">
         <v>33.82</v>
       </c>
       <c r="R41" s="4">
         <v>64.57</v>
       </c>
       <c r="S41" s="4">
         <v>55</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="P42" s="4">
         <v>31.72</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="P43" s="4">
         <v>64.16</v>
       </c>
       <c r="Q43" s="4">
         <v>35.79</v>
       </c>
       <c r="R43" s="4">
         <v>55.77</v>
       </c>
       <c r="S43" s="4">
         <v>55</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="P44" s="4">
         <v>243.33</v>
       </c>
       <c r="Q44" s="4">
         <v>130.89</v>
       </c>
       <c r="R44" s="4">
         <v>53.79</v>
       </c>
       <c r="S44" s="4">
         <v>65</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="P45" s="4">
         <v>413.23</v>
       </c>
       <c r="Q45" s="4">
         <v>31.4</v>
       </c>
       <c r="R45" s="4">
         <v>7.6</v>
       </c>
       <c r="S45" s="4">
         <v>5</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="P46" s="4">
         <v>67.12</v>
       </c>
       <c r="Q46" s="4">
         <v>36.69</v>
       </c>
       <c r="R46" s="4">
         <v>54.66</v>
       </c>
       <c r="S46" s="4">
         <v>60</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P47" s="4">
         <v>51.27</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="I48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="P48" s="4">
         <v>34.94</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P49" s="4">
         <v>84.9</v>
       </c>
       <c r="Q49" s="4">
         <v>67.35</v>
       </c>
       <c r="R49" s="4">
         <v>79.33</v>
       </c>
       <c r="S49" s="4">
         <v>60</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P50" s="4">
         <v>15.46</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="P51" s="4">
         <v>43.25</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="P52" s="4">
         <v>50.19</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J53" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="M53" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N53" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P53" s="4">
         <v>88.91</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P54" s="4">
         <v>22.91</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>0</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>71</v>
+        <v>277</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>72</v>
+        <v>278</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="P55" s="4">
-        <v>22.77</v>
+        <v>38.55</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
         <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-      <c r="J56" s="13"/>
+        <v>280</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>281</v>
+      </c>
       <c r="K56" s="4" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="L56" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="M56" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N56" s="4" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="P56" s="4">
-        <v>38.55</v>
+        <v>22.45</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>10.65</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>47.44</v>
       </c>
       <c r="S56" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>282</v>
+        <v>28</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M57" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="N57" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="N57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O57" s="4" t="s">
-        <v>285</v>
+        <v>134</v>
       </c>
       <c r="P57" s="4">
-        <v>22.45</v>
+        <v>39.78</v>
       </c>
       <c r="Q57" s="4">
-        <v>10.65</v>
+        <v>15.76</v>
       </c>
       <c r="R57" s="4">
-        <v>47.44</v>
+        <v>39.63</v>
       </c>
       <c r="S57" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>286</v>
-[...6 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M58" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="N58" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="N58" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O58" s="4" t="s">
-        <v>134</v>
+        <v>292</v>
       </c>
       <c r="P58" s="4">
-        <v>39.78</v>
+        <v>12.5</v>
       </c>
       <c r="Q58" s="4">
-        <v>15.76</v>
+        <v>0</v>
       </c>
       <c r="R58" s="4">
-        <v>39.63</v>
+        <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="P59" s="4">
-        <v>12.5</v>
+        <v>38.75</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-      <c r="J60" s="13"/>
+        <v>299</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K60" s="4" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="P60" s="4">
-        <v>38.75</v>
+        <v>38.78</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>15.14</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>39.05</v>
       </c>
       <c r="S60" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>28</v>
+        <v>305</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>278</v>
+        <v>308</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="P61" s="4">
-        <v>38.78</v>
+        <v>83.25</v>
       </c>
       <c r="Q61" s="4">
-        <v>15.14</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>39.05</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>303</v>
-[...6 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>310</v>
+        <v>49</v>
       </c>
       <c r="P62" s="4">
-        <v>83.25</v>
+        <v>120.66</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>49</v>
+        <v>193</v>
       </c>
       <c r="P63" s="4">
-        <v>120.66</v>
+        <v>63.99</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-      <c r="J64" s="13"/>
+        <v>321</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K64" s="4" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="P64" s="4">
-        <v>63.99</v>
+        <v>141.19</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>304</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>68</v>
+        <v>326</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>323</v>
+        <v>129</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>65</v>
+        <v>330</v>
       </c>
       <c r="P65" s="4">
-        <v>141.19</v>
+        <v>77.87</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="J66" s="13" t="s">
-        <v>326</v>
+        <v>79</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>129</v>
+        <v>333</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>330</v>
+        <v>150</v>
       </c>
       <c r="P66" s="4">
-        <v>77.87</v>
+        <v>157.44</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>314</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>324</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>150</v>
+        <v>337</v>
       </c>
       <c r="P67" s="4">
-        <v>157.44</v>
+        <v>131.3</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>68</v>
+        <v>141</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>314</v>
+        <v>43</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>324</v>
+        <v>154</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="P68" s="4">
-        <v>131.3</v>
+        <v>71.84</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>70.22</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>97.74</v>
       </c>
       <c r="S68" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="P69" s="4">
-        <v>71.84</v>
+        <v>39.96</v>
       </c>
       <c r="Q69" s="4">
-        <v>70.22</v>
+        <v>39.94</v>
       </c>
       <c r="R69" s="4">
-        <v>97.74</v>
+        <v>99.97</v>
       </c>
       <c r="S69" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="P70" s="4">
-        <v>39.96</v>
+        <v>89.86</v>
       </c>
       <c r="Q70" s="4">
-        <v>39.94</v>
+        <v>83.16</v>
       </c>
       <c r="R70" s="4">
-        <v>99.97</v>
+        <v>92.54</v>
       </c>
       <c r="S70" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>28</v>
+        <v>305</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>71</v>
+        <v>296</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="P71" s="4">
-        <v>89.86</v>
+        <v>38.79</v>
       </c>
       <c r="Q71" s="4">
-        <v>83.16</v>
+        <v>8.96</v>
       </c>
       <c r="R71" s="4">
-        <v>92.54</v>
+        <v>23.1</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>305</v>
+        <v>141</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="P72" s="4">
-        <v>38.79</v>
+        <v>51.94</v>
       </c>
       <c r="Q72" s="4">
-        <v>8.96</v>
+        <v>0</v>
       </c>
       <c r="R72" s="4">
-        <v>23.1</v>
+        <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>141</v>
+        <v>28</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>279</v>
+        <v>324</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="P73" s="4">
-        <v>51.94</v>
+        <v>40.76</v>
       </c>
       <c r="Q73" s="4">
-        <v>0</v>
+        <v>31.17</v>
       </c>
       <c r="R73" s="4">
-        <v>0</v>
+        <v>76.48</v>
       </c>
       <c r="S73" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>296</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>324</v>
+        <v>364</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>360</v>
+        <v>178</v>
       </c>
       <c r="P74" s="4">
-        <v>40.76</v>
+        <v>38.8</v>
       </c>
       <c r="Q74" s="4">
-        <v>31.17</v>
+        <v>36.12</v>
       </c>
       <c r="R74" s="4">
-        <v>76.48</v>
+        <v>93.09</v>
       </c>
       <c r="S74" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>296</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>364</v>
+        <v>297</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>176</v>
+        <v>231</v>
       </c>
       <c r="P75" s="4">
-        <v>38.8</v>
+        <v>39.72</v>
       </c>
       <c r="Q75" s="4">
-        <v>36.12</v>
+        <v>30.17</v>
       </c>
       <c r="R75" s="4">
-        <v>93.09</v>
+        <v>75.96</v>
       </c>
       <c r="S75" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>296</v>
+        <v>371</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>297</v>
+        <v>372</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>228</v>
+        <v>373</v>
       </c>
       <c r="P76" s="4">
-        <v>39.72</v>
+        <v>38.57</v>
       </c>
       <c r="Q76" s="4">
-        <v>30.17</v>
+        <v>37.26</v>
       </c>
       <c r="R76" s="4">
-        <v>75.96</v>
+        <v>96.6</v>
       </c>
       <c r="S76" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>371</v>
+        <v>277</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>372</v>
+        <v>278</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="P77" s="4">
-        <v>38.57</v>
+        <v>38.72</v>
       </c>
       <c r="Q77" s="4">
-        <v>37.26</v>
+        <v>15.37</v>
       </c>
       <c r="R77" s="4">
-        <v>96.6</v>
+        <v>39.69</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J78" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>278</v>
+        <v>381</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>279</v>
+        <v>382</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="P78" s="4">
-        <v>38.72</v>
+        <v>22.85</v>
       </c>
       <c r="Q78" s="4">
-        <v>15.37</v>
+        <v>18.12</v>
       </c>
       <c r="R78" s="4">
-        <v>39.69</v>
+        <v>79.29</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>381</v>
+        <v>319</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>382</v>
+        <v>320</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>383</v>
+        <v>73</v>
       </c>
       <c r="P79" s="4">
-        <v>22.85</v>
+        <v>36.11</v>
       </c>
       <c r="Q79" s="4">
-        <v>18.12</v>
+        <v>31.51</v>
       </c>
       <c r="R79" s="4">
-        <v>79.29</v>
+        <v>87.25</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>319</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>320</v>
+        <v>390</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>73</v>
+        <v>155</v>
       </c>
       <c r="P80" s="4">
-        <v>36.11</v>
+        <v>7.82</v>
       </c>
       <c r="Q80" s="4">
-        <v>31.51</v>
+        <v>7.44</v>
       </c>
       <c r="R80" s="4">
-        <v>87.25</v>
+        <v>95.18</v>
       </c>
       <c r="S80" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="13" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="I81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>28</v>
+        <v>305</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>319</v>
+        <v>394</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>154</v>
+        <v>285</v>
       </c>
       <c r="P81" s="4">
-        <v>7.82</v>
+        <v>5.49</v>
       </c>
       <c r="Q81" s="4">
-        <v>7.44</v>
+        <v>5.38</v>
       </c>
       <c r="R81" s="4">
-        <v>95.18</v>
+        <v>97.98</v>
       </c>
       <c r="S81" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="13" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="I82" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="M82" s="4" t="s">
         <v>394</v>
       </c>
       <c r="N82" s="4" t="s">
         <v>395</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>285</v>
+        <v>400</v>
       </c>
       <c r="P82" s="4">
-        <v>5.49</v>
+        <v>5.08</v>
       </c>
       <c r="Q82" s="4">
-        <v>5.38</v>
+        <v>4.65</v>
       </c>
       <c r="R82" s="4">
-        <v>97.98</v>
+        <v>91.51</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="13" t="s">
-        <v>396</v>
-[...6 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="I83" s="13"/>
+      <c r="J83" s="13"/>
       <c r="K83" s="4" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="P83" s="4">
-        <v>5.08</v>
+        <v>157.32</v>
       </c>
       <c r="Q83" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R83" s="4">
-        <v>91.51</v>
+        <v>0</v>
       </c>
       <c r="S83" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="13" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="I84" s="13"/>
       <c r="J84" s="13"/>
       <c r="K84" s="4" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="P84" s="4">
-        <v>157.32</v>
+        <v>1.06</v>
       </c>
       <c r="Q84" s="4">
         <v>0</v>
       </c>
       <c r="R84" s="4">
         <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>0</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="13" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="I85" s="13"/>
       <c r="J85" s="13"/>
       <c r="K85" s="4" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>409</v>
+        <v>108</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>409</v>
+        <v>108</v>
       </c>
       <c r="O85" s="4" t="s">
         <v>410</v>
       </c>
       <c r="P85" s="4">
         <v>1.06</v>
       </c>
       <c r="Q85" s="4">
         <v>0</v>
       </c>
       <c r="R85" s="4">
         <v>0</v>
       </c>
       <c r="S85" s="4">
         <v>0</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="13" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="I86" s="13"/>
       <c r="J86" s="13"/>
       <c r="K86" s="4" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>108</v>
+        <v>409</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>108</v>
+        <v>409</v>
       </c>
       <c r="O86" s="4" t="s">
         <v>410</v>
       </c>
       <c r="P86" s="4">
         <v>1.06</v>
       </c>
       <c r="Q86" s="4">
         <v>0</v>
       </c>
       <c r="R86" s="4">
         <v>0</v>
       </c>
       <c r="S86" s="4">
         <v>0</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="13" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="I87" s="13"/>
       <c r="J87" s="13"/>
       <c r="K87" s="4" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="P87" s="4">
-        <v>1.06</v>
+        <v>47.28</v>
       </c>
       <c r="Q87" s="4">
         <v>0</v>
       </c>
       <c r="R87" s="4">
         <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>0</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="13" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="I88" s="13"/>
       <c r="J88" s="13"/>
       <c r="K88" s="4" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="O88" s="4" t="s">
         <v>421</v>
       </c>
       <c r="P88" s="4">
         <v>47.28</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
         <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M89" s="4" t="s">
         <v>409</v>
       </c>
       <c r="N89" s="4" t="s">
         <v>409</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="P89" s="4">
-        <v>47.28</v>
+        <v>1.06</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>427</v>
+        <v>124</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>409</v>
+        <v>431</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>410</v>
+        <v>432</v>
       </c>
       <c r="P90" s="4">
-        <v>1.06</v>
+        <v>0</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
-      <c r="R90" s="4">
-        <v>0</v>
+      <c r="R90" s="4" t="s">
+        <v>433</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-      <c r="J91" s="13"/>
+        <v>434</v>
+      </c>
+      <c r="I91" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J91" s="13" t="s">
+        <v>141</v>
+      </c>
       <c r="K91" s="4" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>124</v>
+        <v>436</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>430</v>
+        <v>93</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="P91" s="4">
-        <v>0</v>
+        <v>95.06</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
-      <c r="R91" s="4" t="s">
-        <v>433</v>
+      <c r="R91" s="4">
+        <v>0</v>
       </c>
       <c r="S91" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="I92" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>141</v>
+        <v>440</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="P92" s="4">
-        <v>95.06</v>
+        <v>51.36</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="I93" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>440</v>
+        <v>28</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="M93" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>444</v>
+        <v>95</v>
       </c>
       <c r="P93" s="4">
-        <v>51.36</v>
+        <v>71.26</v>
       </c>
       <c r="Q93" s="4">
-        <v>0</v>
+        <v>35.85</v>
       </c>
       <c r="R93" s="4">
-        <v>0</v>
+        <v>50.31</v>
       </c>
       <c r="S93" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J94" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>95</v>
+        <v>231</v>
       </c>
       <c r="P94" s="4">
-        <v>71.26</v>
+        <v>94.37</v>
       </c>
       <c r="Q94" s="4">
-        <v>35.85</v>
+        <v>32.79</v>
       </c>
       <c r="R94" s="4">
-        <v>50.31</v>
+        <v>34.75</v>
       </c>
       <c r="S94" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>228</v>
+        <v>457</v>
       </c>
       <c r="P95" s="4">
-        <v>94.37</v>
+        <v>888.48</v>
       </c>
       <c r="Q95" s="4">
-        <v>32.79</v>
+        <v>247.84</v>
       </c>
       <c r="R95" s="4">
-        <v>34.75</v>
+        <v>27.9</v>
       </c>
       <c r="S95" s="4">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="I96" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="P96" s="4">
-        <v>888.48</v>
+        <v>863.77</v>
       </c>
       <c r="Q96" s="4">
-        <v>247.84</v>
+        <v>145.1</v>
       </c>
       <c r="R96" s="4">
-        <v>27.9</v>
+        <v>16.8</v>
       </c>
       <c r="S96" s="4">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="I97" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J97" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="P97" s="4">
-        <v>863.77</v>
+        <v>1479.87</v>
       </c>
       <c r="Q97" s="4">
-        <v>145.1</v>
+        <v>248.04</v>
       </c>
       <c r="R97" s="4">
-        <v>16.8</v>
+        <v>16.76</v>
       </c>
       <c r="S97" s="4">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="I98" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>28</v>
+        <v>397</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>466</v>
+        <v>241</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="P98" s="4">
-        <v>1479.87</v>
+        <v>117.63</v>
       </c>
       <c r="Q98" s="4">
-        <v>248.04</v>
+        <v>0</v>
       </c>
       <c r="R98" s="4">
-        <v>16.76</v>
+        <v>0</v>
       </c>
       <c r="S98" s="4">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="J99" s="13"/>
       <c r="K99" s="4" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>238</v>
+        <v>475</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>471</v>
+        <v>95</v>
       </c>
       <c r="P99" s="4">
-        <v>117.63</v>
+        <v>41.55</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="I100" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="J100" s="13"/>
+      <c r="J100" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K100" s="4" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>95</v>
+        <v>236</v>
       </c>
       <c r="P100" s="4">
-        <v>41.55</v>
+        <v>81.93</v>
       </c>
       <c r="Q100" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R100" s="4">
-        <v>0</v>
+        <v>7.39</v>
       </c>
       <c r="S100" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J101" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>180</v>
+        <v>63</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>233</v>
+        <v>457</v>
       </c>
       <c r="P101" s="4">
-        <v>81.93</v>
+        <v>1398.36</v>
       </c>
       <c r="Q101" s="4">
-        <v>6.05</v>
+        <v>102.6</v>
       </c>
       <c r="R101" s="4">
-        <v>7.39</v>
+        <v>7.34</v>
       </c>
       <c r="S101" s="4">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H102" s="13" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J102" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>63</v>
+        <v>191</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>457</v>
+        <v>488</v>
       </c>
       <c r="P102" s="4">
-        <v>1398.36</v>
+        <v>63.56</v>
       </c>
       <c r="Q102" s="4">
-        <v>102.6</v>
+        <v>0</v>
       </c>
       <c r="R102" s="4">
-        <v>7.34</v>
+        <v>0</v>
       </c>
       <c r="S102" s="4">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>68</v>
+        <v>440</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>487</v>
+        <v>64</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>488</v>
+        <v>65</v>
       </c>
       <c r="P103" s="4">
-        <v>63.56</v>
+        <v>692.19</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>440</v>
+        <v>305</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>64</v>
+        <v>475</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>65</v>
+        <v>495</v>
       </c>
       <c r="P104" s="4">
-        <v>692.19</v>
+        <v>40.95</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>71</v>
+        <v>499</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>475</v>
+        <v>500</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="P105" s="4">
-        <v>40.95</v>
+        <v>5517.66</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>397</v>
+        <v>79</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>499</v>
+        <v>63</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="P106" s="4">
-        <v>5517.66</v>
+        <v>973.78</v>
       </c>
       <c r="Q106" s="4">
         <v>0</v>
       </c>
       <c r="R106" s="4">
         <v>0</v>
       </c>
       <c r="S106" s="4">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="I107" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>63</v>
+        <v>510</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>506</v>
+        <v>155</v>
       </c>
       <c r="P107" s="4">
-        <v>973.78</v>
+        <v>81.76</v>
       </c>
       <c r="Q107" s="4">
-        <v>0</v>
+        <v>22.18</v>
       </c>
       <c r="R107" s="4">
-        <v>0</v>
+        <v>27.12</v>
       </c>
       <c r="S107" s="4">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="I108" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>510</v>
+        <v>82</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>154</v>
+        <v>53</v>
       </c>
       <c r="P108" s="4">
-        <v>81.76</v>
+        <v>144.2</v>
       </c>
       <c r="Q108" s="4">
-        <v>22.18</v>
+        <v>0</v>
       </c>
       <c r="R108" s="4">
-        <v>27.12</v>
+        <v>0</v>
       </c>
       <c r="S108" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>83</v>
+        <v>519</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>53</v>
+        <v>520</v>
       </c>
       <c r="P109" s="4">
-        <v>144.2</v>
+        <v>70.4</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H110" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="I110" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J110" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K110" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="L110" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="M110" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N110" s="4" t="s">
         <v>515</v>
       </c>
-      <c r="I110" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O110" s="4" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="P110" s="4">
-        <v>70.4</v>
+        <v>535.9</v>
       </c>
       <c r="Q110" s="4">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="R110" s="4">
-        <v>0</v>
+        <v>14.35</v>
       </c>
       <c r="S110" s="4">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="I111" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>28</v>
+        <v>526</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>82</v>
+        <v>197</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>524</v>
+        <v>145</v>
       </c>
       <c r="P111" s="4">
-        <v>535.9</v>
+        <v>296.95</v>
       </c>
       <c r="Q111" s="4">
-        <v>76.91</v>
+        <v>12.04</v>
       </c>
       <c r="R111" s="4">
-        <v>14.35</v>
+        <v>4.05</v>
       </c>
       <c r="S111" s="4">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>28</v>
+        <v>326</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>145</v>
+        <v>534</v>
       </c>
       <c r="P112" s="4">
-        <v>296.95</v>
+        <v>112.33</v>
       </c>
       <c r="Q112" s="4">
-        <v>12.04</v>
+        <v>0</v>
       </c>
       <c r="R112" s="4">
-        <v>4.05</v>
+        <v>0</v>
       </c>
       <c r="S112" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="J113" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J113" s="13"/>
       <c r="K113" s="4" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="P113" s="4">
-        <v>112.33</v>
+        <v>49.52</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
         <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="I114" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J114" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J114" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K114" s="4" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>71</v>
+        <v>197</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="P114" s="4">
-        <v>49.52</v>
+        <v>1240.82</v>
       </c>
       <c r="Q114" s="4">
-        <v>0</v>
+        <v>218.91</v>
       </c>
       <c r="R114" s="4">
-        <v>0</v>
+        <v>17.64</v>
       </c>
       <c r="S114" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="I115" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J115" s="13" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>63</v>
+        <v>499</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>505</v>
+        <v>431</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>506</v>
+        <v>432</v>
       </c>
       <c r="P115" s="4">
-        <v>787.54</v>
+        <v>295.01</v>
       </c>
       <c r="Q115" s="4">
-        <v>0</v>
+        <v>41.46</v>
       </c>
       <c r="R115" s="4">
-        <v>0</v>
+        <v>14.05</v>
       </c>
       <c r="S115" s="4">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" s="3">
         <v>114</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="13" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="I116" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>195</v>
+        <v>499</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="P116" s="4">
-        <v>1240.82</v>
+        <v>574.33</v>
       </c>
       <c r="Q116" s="4">
-        <v>218.91</v>
+        <v>136.14</v>
       </c>
       <c r="R116" s="4">
-        <v>17.64</v>
+        <v>23.7</v>
       </c>
       <c r="S116" s="4">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" s="3">
         <v>115</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H117" s="13" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J117" s="13" t="s">
-        <v>28</v>
+        <v>397</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="M117" s="4" t="s">
         <v>499</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>431</v>
+        <v>505</v>
       </c>
       <c r="O117" s="4" t="s">
-        <v>432</v>
+        <v>506</v>
       </c>
       <c r="P117" s="4">
-        <v>295.01</v>
+        <v>404.59</v>
       </c>
       <c r="Q117" s="4">
-        <v>41.46</v>
+        <v>0</v>
       </c>
       <c r="R117" s="4">
-        <v>14.05</v>
+        <v>0</v>
       </c>
       <c r="S117" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" s="3">
         <v>116</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F118" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H118" s="13" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="I118" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J118" s="13" t="s">
-        <v>28</v>
+        <v>397</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="M118" s="4" t="s">
         <v>499</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="P118" s="4">
-        <v>574.33</v>
+        <v>769.41</v>
       </c>
       <c r="Q118" s="4">
-        <v>136.14</v>
+        <v>0</v>
       </c>
       <c r="R118" s="4">
-        <v>23.7</v>
+        <v>0</v>
       </c>
       <c r="S118" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" s="3">
         <v>117</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F119" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="13" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="I119" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J119" s="13" t="s">
         <v>397</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>499</v>
+        <v>240</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>505</v>
+        <v>562</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>506</v>
+        <v>159</v>
       </c>
       <c r="P119" s="4">
-        <v>404.59</v>
+        <v>277.73</v>
       </c>
       <c r="Q119" s="4">
-        <v>0</v>
+        <v>93.24</v>
       </c>
       <c r="R119" s="4">
-        <v>0</v>
+        <v>33.57</v>
       </c>
       <c r="S119" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" s="3">
         <v>118</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="13" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="I120" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="13" t="s">
-        <v>397</v>
+        <v>68</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>499</v>
+        <v>566</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>553</v>
+        <v>33</v>
       </c>
       <c r="P120" s="4">
-        <v>769.41</v>
+        <v>0.88</v>
       </c>
       <c r="Q120" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R120" s="4">
-        <v>0</v>
+        <v>158.93</v>
       </c>
       <c r="S120" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" s="3">
         <v>119</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F121" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H121" s="13" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="I121" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J121" s="13" t="s">
-        <v>397</v>
+        <v>68</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>237</v>
+        <v>571</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>158</v>
+        <v>573</v>
       </c>
       <c r="P121" s="4">
-        <v>277.73</v>
+        <v>3673.24</v>
       </c>
       <c r="Q121" s="4">
-        <v>93.24</v>
+        <v>132.14</v>
       </c>
       <c r="R121" s="4">
-        <v>33.57</v>
+        <v>3.6</v>
       </c>
       <c r="S121" s="4">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" s="3">
         <v>120</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F122" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H122" s="13" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="I122" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>33</v>
+        <v>579</v>
       </c>
       <c r="P122" s="4">
-        <v>0.88</v>
+        <v>5304.39</v>
       </c>
       <c r="Q122" s="4">
-        <v>1.4</v>
+        <v>243.05</v>
       </c>
       <c r="R122" s="4">
-        <v>158.93</v>
+        <v>4.58</v>
       </c>
       <c r="S122" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" s="3">
         <v>121</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F123" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H123" s="13" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="I123" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="P123" s="4">
-        <v>3673.24</v>
+        <v>0.9</v>
       </c>
       <c r="Q123" s="4">
-        <v>132.14</v>
+        <v>0</v>
       </c>
       <c r="R123" s="4">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="S123" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" s="3">
         <v>122</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F124" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H124" s="13" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="I124" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="O124" s="4" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="P124" s="4">
-        <v>5304.39</v>
+        <v>7701.69</v>
       </c>
       <c r="Q124" s="4">
-        <v>243.05</v>
+        <v>1226.82</v>
       </c>
       <c r="R124" s="4">
-        <v>4.58</v>
+        <v>15.93</v>
       </c>
       <c r="S124" s="4">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" s="3">
         <v>123</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F125" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H125" s="13" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="I125" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J125" s="13" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>585</v>
+        <v>296</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>586</v>
+        <v>192</v>
       </c>
       <c r="O125" s="4" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="P125" s="4">
-        <v>0.9</v>
+        <v>36.76</v>
       </c>
       <c r="Q125" s="4">
-        <v>0</v>
+        <v>5.35</v>
       </c>
       <c r="R125" s="4">
-        <v>0</v>
+        <v>14.54</v>
       </c>
       <c r="S125" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" s="3">
         <v>124</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H126" s="13" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="I126" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J126" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K126" s="4" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>591</v>
+        <v>277</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="P126" s="4">
-        <v>7701.69</v>
+        <v>70.28</v>
       </c>
       <c r="Q126" s="4">
-        <v>1226.82</v>
+        <v>53.5</v>
       </c>
       <c r="R126" s="4">
-        <v>15.93</v>
+        <v>76.12</v>
       </c>
       <c r="S126" s="4">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" s="3">
         <v>125</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F127" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H127" s="13" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="I127" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J127" s="13" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="K127" s="4" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>190</v>
+        <v>604</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>597</v>
+        <v>400</v>
       </c>
       <c r="P127" s="4">
-        <v>36.76</v>
+        <v>43.63</v>
       </c>
       <c r="Q127" s="4">
-        <v>5.35</v>
+        <v>0</v>
       </c>
       <c r="R127" s="4">
-        <v>14.54</v>
+        <v>0</v>
       </c>
       <c r="S127" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" s="3">
         <v>126</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F128" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H128" s="13" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="I128" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J128" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K128" s="4" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="M128" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="N128" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="N128" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O128" s="4" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="P128" s="4">
-        <v>70.28</v>
+        <v>45.63</v>
       </c>
       <c r="Q128" s="4">
-        <v>53.5</v>
+        <v>4.11</v>
       </c>
       <c r="R128" s="4">
-        <v>76.12</v>
+        <v>9</v>
       </c>
       <c r="S128" s="4">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" s="3">
         <v>127</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F129" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="13" t="s">
-        <v>603</v>
-[...6 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="I129" s="13"/>
+      <c r="J129" s="13"/>
       <c r="K129" s="4" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>278</v>
+        <v>612</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>606</v>
+        <v>324</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>400</v>
+        <v>613</v>
       </c>
       <c r="P129" s="4">
-        <v>43.63</v>
+        <v>30.06</v>
       </c>
       <c r="Q129" s="4">
         <v>0</v>
       </c>
       <c r="R129" s="4">
         <v>0</v>
       </c>
       <c r="S129" s="4">
         <v>0</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1"/>
       <c r="W129" s="1"/>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" s="3">
         <v>128</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F130" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="13" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="I130" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J130" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K130" s="4" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>278</v>
+        <v>612</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>279</v>
+        <v>617</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>610</v>
+        <v>383</v>
       </c>
       <c r="P130" s="4">
-        <v>45.63</v>
+        <v>33.11</v>
       </c>
       <c r="Q130" s="4">
-        <v>4.11</v>
+        <v>0</v>
       </c>
       <c r="R130" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="S130" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1"/>
       <c r="W130" s="1"/>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" s="3">
         <v>129</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F131" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H131" s="13" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-      <c r="J131" s="13"/>
+        <v>618</v>
+      </c>
+      <c r="I131" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J131" s="13" t="s">
+        <v>326</v>
+      </c>
       <c r="K131" s="4" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>324</v>
+        <v>622</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="P131" s="4">
-        <v>30.06</v>
+        <v>0.9</v>
       </c>
       <c r="Q131" s="4">
         <v>0</v>
       </c>
       <c r="R131" s="4">
         <v>0</v>
       </c>
       <c r="S131" s="4">
         <v>0</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1"/>
       <c r="W131" s="1"/>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" s="3">
         <v>130</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F132" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="13" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="4" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>620</v>
+        <v>324</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>139</v>
+        <v>627</v>
       </c>
       <c r="P132" s="4">
-        <v>17.47</v>
+        <v>34.06</v>
       </c>
       <c r="Q132" s="4">
         <v>0</v>
       </c>
       <c r="R132" s="4">
         <v>0</v>
       </c>
       <c r="S132" s="4">
         <v>0</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1"/>
       <c r="W132" s="1"/>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" s="3">
         <v>131</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F133" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="13" t="s">
-        <v>621</v>
-[...6 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="I133" s="13"/>
+      <c r="J133" s="13"/>
       <c r="K133" s="4" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>592</v>
+        <v>324</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>383</v>
+        <v>631</v>
       </c>
       <c r="P133" s="4">
-        <v>33.11</v>
+        <v>34.09</v>
       </c>
       <c r="Q133" s="4">
         <v>0</v>
       </c>
       <c r="R133" s="4">
         <v>0</v>
       </c>
       <c r="S133" s="4">
         <v>0</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" s="3">
         <v>132</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F134" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H134" s="13" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="I134" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J134" s="13" t="s">
-        <v>326</v>
+        <v>68</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>629</v>
+        <v>159</v>
       </c>
       <c r="P134" s="4">
-        <v>0.9</v>
+        <v>3.49</v>
       </c>
       <c r="Q134" s="4">
         <v>0</v>
       </c>
       <c r="R134" s="4">
         <v>0</v>
       </c>
       <c r="S134" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1"/>
       <c r="W134" s="1"/>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" s="3">
         <v>133</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F135" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H135" s="13" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="I135" s="13"/>
       <c r="J135" s="13"/>
       <c r="K135" s="4" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N135" s="4" t="s">
         <v>324</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>633</v>
+        <v>130</v>
       </c>
       <c r="P135" s="4">
-        <v>34.06</v>
+        <v>34.03</v>
       </c>
       <c r="Q135" s="4">
         <v>0</v>
       </c>
       <c r="R135" s="4">
         <v>0</v>
       </c>
       <c r="S135" s="4">
         <v>0</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" s="3">
         <v>134</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F136" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H136" s="13" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="I136" s="13"/>
-      <c r="J136" s="13"/>
+      <c r="J136" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K136" s="4" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>324</v>
+        <v>394</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>637</v>
+        <v>33</v>
       </c>
       <c r="P136" s="4">
-        <v>34.09</v>
+        <v>0.88</v>
       </c>
       <c r="Q136" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R136" s="4">
-        <v>0</v>
+        <v>250.55</v>
       </c>
       <c r="S136" s="4">
         <v>0</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1"/>
       <c r="W136" s="1"/>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" s="3">
         <v>135</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F137" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H137" s="13" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="I137" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J137" s="13" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="K137" s="4" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>619</v>
+        <v>647</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>158</v>
+        <v>585</v>
       </c>
       <c r="P137" s="4">
-        <v>3.49</v>
+        <v>1.76</v>
       </c>
       <c r="Q137" s="4">
         <v>0</v>
       </c>
       <c r="R137" s="4">
         <v>0</v>
       </c>
       <c r="S137" s="4">
         <v>100</v>
       </c>
       <c r="T137" s="1"/>
       <c r="U137" s="1"/>
       <c r="V137" s="1"/>
       <c r="W137" s="1"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" s="3">
         <v>136</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F138" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H138" s="13" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="I138" s="13"/>
       <c r="J138" s="13"/>
       <c r="K138" s="4" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N138" s="4" t="s">
         <v>324</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>130</v>
+        <v>652</v>
       </c>
       <c r="P138" s="4">
-        <v>34.03</v>
+        <v>29.89</v>
       </c>
       <c r="Q138" s="4">
         <v>0</v>
       </c>
       <c r="R138" s="4">
         <v>0</v>
       </c>
       <c r="S138" s="4">
         <v>0</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" s="3">
         <v>137</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F139" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H139" s="13" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="I139" s="13"/>
-      <c r="J139" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J139" s="13"/>
       <c r="K139" s="4" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>648</v>
+        <v>612</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>394</v>
+        <v>324</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>33</v>
+        <v>656</v>
       </c>
       <c r="P139" s="4">
-        <v>0.88</v>
+        <v>32.38</v>
       </c>
       <c r="Q139" s="4">
-        <v>2.21</v>
+        <v>0</v>
       </c>
       <c r="R139" s="4">
-        <v>250.55</v>
+        <v>0</v>
       </c>
       <c r="S139" s="4">
         <v>0</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" s="3">
         <v>138</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F140" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H140" s="13" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="I140" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J140" s="13" t="s">
-        <v>28</v>
+        <v>658</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>652</v>
+        <v>612</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>587</v>
+        <v>662</v>
       </c>
       <c r="P140" s="4">
-        <v>1.76</v>
+        <v>34</v>
       </c>
       <c r="Q140" s="4">
         <v>0</v>
       </c>
       <c r="R140" s="4">
         <v>0</v>
       </c>
       <c r="S140" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1"/>
       <c r="W140" s="1"/>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" s="3">
         <v>139</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F141" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H141" s="13" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-      <c r="J141" s="13"/>
+        <v>663</v>
+      </c>
+      <c r="I141" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J141" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K141" s="4" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>614</v>
+        <v>666</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>324</v>
+        <v>203</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>657</v>
+        <v>33</v>
       </c>
       <c r="P141" s="4">
-        <v>29.89</v>
+        <v>0.88</v>
       </c>
       <c r="Q141" s="4">
         <v>0</v>
       </c>
       <c r="R141" s="4">
         <v>0</v>
       </c>
       <c r="S141" s="4">
         <v>0</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1"/>
       <c r="W141" s="1"/>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" s="3">
         <v>140</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F142" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H142" s="13" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="4" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N142" s="4" t="s">
         <v>324</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>661</v>
+        <v>126</v>
       </c>
       <c r="P142" s="4">
-        <v>32.38</v>
+        <v>31.96</v>
       </c>
       <c r="Q142" s="4">
         <v>0</v>
       </c>
       <c r="R142" s="4">
         <v>0</v>
       </c>
       <c r="S142" s="4">
         <v>0</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" s="3">
         <v>141</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F143" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H143" s="13" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="I143" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J143" s="13" t="s">
-        <v>663</v>
+        <v>397</v>
       </c>
       <c r="K143" s="4" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>614</v>
+        <v>673</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>666</v>
+        <v>533</v>
       </c>
       <c r="O143" s="4" t="s">
-        <v>667</v>
+        <v>285</v>
       </c>
       <c r="P143" s="4">
-        <v>34</v>
+        <v>22.64</v>
       </c>
       <c r="Q143" s="4">
         <v>0</v>
       </c>
       <c r="R143" s="4">
         <v>0</v>
       </c>
       <c r="S143" s="4">
         <v>0</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1"/>
       <c r="W143" s="1"/>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" s="3">
         <v>142</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F144" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H144" s="13" t="s">
-        <v>668</v>
-[...3 lines deleted...]
-      </c>
+        <v>674</v>
+      </c>
+      <c r="I144" s="13"/>
       <c r="J144" s="13" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>201</v>
+        <v>678</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>33</v>
+        <v>623</v>
       </c>
       <c r="P144" s="4">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="Q144" s="4">
         <v>0</v>
       </c>
       <c r="R144" s="4">
         <v>0</v>
       </c>
       <c r="S144" s="4">
         <v>0</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1"/>
       <c r="W144" s="1"/>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" s="3">
         <v>143</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F145" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H145" s="13" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="I145" s="13"/>
-      <c r="J145" s="13"/>
+      <c r="J145" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K145" s="4" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>614</v>
+        <v>197</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>324</v>
+        <v>682</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="P145" s="4">
-        <v>31.96</v>
+        <v>0.9</v>
       </c>
       <c r="Q145" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R145" s="4">
-        <v>0</v>
+        <v>205.99</v>
       </c>
       <c r="S145" s="4">
         <v>0</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1"/>
       <c r="W145" s="1"/>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" s="3">
         <v>144</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H146" s="13" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      </c>
+        <v>683</v>
+      </c>
+      <c r="I146" s="13"/>
       <c r="J146" s="13" t="s">
-        <v>397</v>
+        <v>68</v>
       </c>
       <c r="K146" s="4" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>678</v>
+        <v>643</v>
       </c>
       <c r="N146" s="4" t="s">
-        <v>532</v>
+        <v>686</v>
       </c>
       <c r="O146" s="4" t="s">
-        <v>285</v>
+        <v>585</v>
       </c>
       <c r="P146" s="4">
-        <v>22.64</v>
+        <v>0.9</v>
       </c>
       <c r="Q146" s="4">
-        <v>0</v>
+        <v>1.17</v>
       </c>
       <c r="R146" s="4">
-        <v>0</v>
+        <v>129.95</v>
       </c>
       <c r="S146" s="4">
         <v>0</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1"/>
       <c r="W146" s="1"/>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" s="3">
         <v>145</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H147" s="13" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="I147" s="13"/>
+        <v>687</v>
+      </c>
+      <c r="I147" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J147" s="13" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="O147" s="4" t="s">
-        <v>629</v>
+        <v>692</v>
       </c>
       <c r="P147" s="4">
-        <v>0.9</v>
+        <v>14.37</v>
       </c>
       <c r="Q147" s="4">
         <v>0</v>
       </c>
       <c r="R147" s="4">
         <v>0</v>
       </c>
       <c r="S147" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1"/>
       <c r="W147" s="1"/>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" s="3">
         <v>146</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F148" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H148" s="13" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="I148" s="13"/>
+        <v>693</v>
+      </c>
+      <c r="I148" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J148" s="13" t="s">
-        <v>68</v>
+        <v>397</v>
       </c>
       <c r="K148" s="4" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>195</v>
+        <v>696</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>53</v>
+        <v>698</v>
       </c>
       <c r="P148" s="4">
-        <v>0.9</v>
+        <v>1.76</v>
       </c>
       <c r="Q148" s="4">
-        <v>1.85</v>
+        <v>2.33</v>
       </c>
       <c r="R148" s="4">
-        <v>205.99</v>
+        <v>132.34</v>
       </c>
       <c r="S148" s="4">
         <v>0</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1"/>
       <c r="W148" s="1"/>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" s="3">
         <v>147</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F149" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="13" t="s">
-        <v>688</v>
+        <v>699</v>
       </c>
       <c r="I149" s="13"/>
-      <c r="J149" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J149" s="13"/>
       <c r="K149" s="4" t="s">
-        <v>689</v>
+        <v>700</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>648</v>
+        <v>612</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>691</v>
+        <v>324</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>587</v>
+        <v>702</v>
       </c>
       <c r="P149" s="4">
-        <v>0.9</v>
+        <v>34.25</v>
       </c>
       <c r="Q149" s="4">
-        <v>1.17</v>
+        <v>0</v>
       </c>
       <c r="R149" s="4">
-        <v>129.95</v>
+        <v>0</v>
       </c>
       <c r="S149" s="4">
         <v>0</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1"/>
       <c r="W149" s="1"/>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" s="3">
         <v>148</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F150" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="13" t="s">
-        <v>692</v>
-[...6 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="I150" s="13"/>
+      <c r="J150" s="13"/>
       <c r="K150" s="4" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>695</v>
+        <v>612</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>696</v>
+        <v>324</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="P150" s="4">
-        <v>14.37</v>
+        <v>29.14</v>
       </c>
       <c r="Q150" s="4">
         <v>0</v>
       </c>
       <c r="R150" s="4">
         <v>0</v>
       </c>
       <c r="S150" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1"/>
       <c r="W150" s="1"/>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" s="3">
         <v>149</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F151" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H151" s="13" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="I151" s="13" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="J151" s="13" t="s">
-        <v>397</v>
+        <v>305</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>701</v>
+        <v>314</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>703</v>
+        <v>585</v>
       </c>
       <c r="P151" s="4">
-        <v>1.76</v>
+        <v>148.36</v>
       </c>
       <c r="Q151" s="4">
-        <v>2.33</v>
+        <v>0</v>
       </c>
       <c r="R151" s="4">
-        <v>132.34</v>
+        <v>0</v>
       </c>
       <c r="S151" s="4">
         <v>0</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1"/>
       <c r="W151" s="1"/>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" s="3">
         <v>150</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F152" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H152" s="13" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-      <c r="J152" s="13"/>
+        <v>711</v>
+      </c>
+      <c r="I152" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="J152" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K152" s="4" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>614</v>
+        <v>314</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>324</v>
+        <v>714</v>
       </c>
       <c r="O152" s="4" t="s">
-        <v>707</v>
+        <v>330</v>
       </c>
       <c r="P152" s="4">
-        <v>34.25</v>
+        <v>113.07</v>
       </c>
       <c r="Q152" s="4">
-        <v>0</v>
+        <v>52.44</v>
       </c>
       <c r="R152" s="4">
-        <v>0</v>
+        <v>46.38</v>
       </c>
       <c r="S152" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" s="3">
         <v>151</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F153" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H153" s="13" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-      <c r="J153" s="13"/>
+        <v>715</v>
+      </c>
+      <c r="I153" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J153" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K153" s="4" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>324</v>
+        <v>431</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="P153" s="4">
-        <v>29.14</v>
+        <v>37.61</v>
       </c>
       <c r="Q153" s="4">
         <v>0</v>
       </c>
       <c r="R153" s="4">
         <v>0</v>
       </c>
       <c r="S153" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" s="3">
         <v>152</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F154" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H154" s="13" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="I154" s="13" t="s">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="J154" s="13" t="s">
-        <v>305</v>
+        <v>68</v>
       </c>
       <c r="K154" s="4" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>714</v>
+        <v>603</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>314</v>
+        <v>721</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>715</v>
+        <v>590</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>587</v>
+        <v>113</v>
       </c>
       <c r="P154" s="4">
-        <v>148.36</v>
+        <v>31.36</v>
       </c>
       <c r="Q154" s="4">
         <v>0</v>
       </c>
       <c r="R154" s="4">
         <v>0</v>
       </c>
       <c r="S154" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1"/>
       <c r="W154" s="1"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" s="3">
         <v>153</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F155" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H155" s="13" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="I155" s="13" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J155" s="13"/>
       <c r="K155" s="4" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>314</v>
+        <v>612</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>330</v>
+        <v>726</v>
       </c>
       <c r="P155" s="4">
-        <v>113.07</v>
+        <v>29.24</v>
       </c>
       <c r="Q155" s="4">
-        <v>52.44</v>
+        <v>0</v>
       </c>
       <c r="R155" s="4">
-        <v>46.38</v>
+        <v>0</v>
       </c>
       <c r="S155" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1"/>
       <c r="W155" s="1"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" s="3">
         <v>154</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F156" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H156" s="13" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="I156" s="13" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="J156" s="13" t="s">
-        <v>305</v>
+        <v>326</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>431</v>
+        <v>622</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="P156" s="4">
-        <v>37.61</v>
+        <v>0.9</v>
       </c>
       <c r="Q156" s="4">
         <v>0</v>
       </c>
       <c r="R156" s="4">
         <v>0</v>
       </c>
       <c r="S156" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1"/>
       <c r="W156" s="1"/>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" s="3">
         <v>155</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F157" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H157" s="13" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J157" s="13" t="s">
-        <v>68</v>
+        <v>305</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>605</v>
+        <v>733</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>726</v>
+        <v>612</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>592</v>
+        <v>533</v>
       </c>
       <c r="O157" s="4" t="s">
-        <v>113</v>
+        <v>734</v>
       </c>
       <c r="P157" s="4">
-        <v>31.36</v>
+        <v>30.63</v>
       </c>
       <c r="Q157" s="4">
         <v>0</v>
       </c>
       <c r="R157" s="4">
         <v>0</v>
       </c>
       <c r="S157" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1"/>
       <c r="W157" s="1"/>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" s="3">
         <v>156</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F158" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H158" s="13" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="I158" s="13"/>
       <c r="J158" s="13"/>
       <c r="K158" s="4" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="L158" s="4" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="M158" s="4" t="s">
-        <v>614</v>
+        <v>738</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="O158" s="4" t="s">
-        <v>731</v>
+        <v>613</v>
       </c>
       <c r="P158" s="4">
-        <v>29.24</v>
+        <v>33.35</v>
       </c>
       <c r="Q158" s="4">
         <v>0</v>
       </c>
       <c r="R158" s="4">
         <v>0</v>
       </c>
       <c r="S158" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1"/>
       <c r="W158" s="1"/>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" s="3">
         <v>157</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F159" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H159" s="13" t="s">
-        <v>732</v>
-[...6 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="I159" s="13"/>
+      <c r="J159" s="13"/>
       <c r="K159" s="4" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>627</v>
+        <v>738</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>628</v>
+        <v>739</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="P159" s="4">
-        <v>0.9</v>
+        <v>50.06</v>
       </c>
       <c r="Q159" s="4">
         <v>0</v>
       </c>
       <c r="R159" s="4">
         <v>0</v>
       </c>
       <c r="S159" s="4">
         <v>0</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" s="3">
         <v>158</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F160" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H160" s="13" t="s">
-        <v>736</v>
-[...6 lines deleted...]
-      </c>
+        <v>743</v>
+      </c>
+      <c r="I160" s="13"/>
+      <c r="J160" s="13"/>
       <c r="K160" s="4" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>532</v>
+        <v>324</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="P160" s="4">
-        <v>30.63</v>
+        <v>29.87</v>
       </c>
       <c r="Q160" s="4">
         <v>0</v>
       </c>
       <c r="R160" s="4">
         <v>0</v>
       </c>
       <c r="S160" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1"/>
       <c r="W160" s="1"/>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" s="3">
         <v>159</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F161" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H161" s="13" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-      <c r="J161" s="13"/>
+        <v>747</v>
+      </c>
+      <c r="I161" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J161" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K161" s="4" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>615</v>
+        <v>285</v>
       </c>
       <c r="P161" s="4">
-        <v>33.35</v>
+        <v>16</v>
       </c>
       <c r="Q161" s="4">
         <v>0</v>
       </c>
       <c r="R161" s="4">
         <v>0</v>
       </c>
       <c r="S161" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1"/>
       <c r="W161" s="1"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" s="3">
         <v>160</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F162" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H162" s="13" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="I162" s="13"/>
       <c r="J162" s="13"/>
       <c r="K162" s="4" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>723</v>
+        <v>755</v>
       </c>
       <c r="P162" s="4">
-        <v>50.06</v>
+        <v>49.74</v>
       </c>
       <c r="Q162" s="4">
         <v>0</v>
       </c>
       <c r="R162" s="4">
         <v>0</v>
       </c>
       <c r="S162" s="4">
         <v>0</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1"/>
       <c r="W162" s="1"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" s="3">
         <v>161</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H163" s="13" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-      <c r="J163" s="13"/>
+        <v>756</v>
+      </c>
+      <c r="I163" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J163" s="13" t="s">
+        <v>757</v>
+      </c>
       <c r="K163" s="4" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>324</v>
+        <v>760</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="P163" s="4">
-        <v>29.87</v>
+        <v>30.46</v>
       </c>
       <c r="Q163" s="4">
         <v>0</v>
       </c>
       <c r="R163" s="4">
         <v>0</v>
       </c>
       <c r="S163" s="4">
         <v>0</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" s="3">
         <v>162</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H164" s="13" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="I164" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J164" s="13" t="s">
-        <v>79</v>
+        <v>305</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>232</v>
+        <v>766</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>285</v>
+        <v>767</v>
       </c>
       <c r="P164" s="4">
-        <v>16</v>
+        <v>3.86</v>
       </c>
       <c r="Q164" s="4">
         <v>0</v>
       </c>
       <c r="R164" s="4">
         <v>0</v>
       </c>
       <c r="S164" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1"/>
       <c r="W164" s="1"/>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" s="3">
         <v>163</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F165" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H165" s="13" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-      <c r="J165" s="13"/>
+        <v>768</v>
+      </c>
+      <c r="I165" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J165" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K165" s="4" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>744</v>
+        <v>771</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>759</v>
+        <v>145</v>
       </c>
       <c r="P165" s="4">
-        <v>49.74</v>
+        <v>33.04</v>
       </c>
       <c r="Q165" s="4">
         <v>0</v>
       </c>
       <c r="R165" s="4">
         <v>0</v>
       </c>
       <c r="S165" s="4">
         <v>0</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1"/>
       <c r="W165" s="1"/>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" s="3">
         <v>164</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F166" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H166" s="13" t="s">
-        <v>760</v>
-[...3 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="I166" s="13"/>
       <c r="J166" s="13"/>
       <c r="K166" s="4" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>762</v>
+        <v>774</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>614</v>
+        <v>738</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="O166" s="4" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="P166" s="4">
-        <v>30.46</v>
+        <v>33.33</v>
       </c>
       <c r="Q166" s="4">
         <v>0</v>
       </c>
       <c r="R166" s="4">
         <v>0</v>
       </c>
       <c r="S166" s="4">
         <v>0</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1"/>
       <c r="W166" s="1"/>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" s="3">
         <v>165</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F167" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H167" s="13" t="s">
-        <v>764</v>
-[...6 lines deleted...]
-      </c>
+        <v>776</v>
+      </c>
+      <c r="I167" s="13"/>
+      <c r="J167" s="13"/>
       <c r="K167" s="4" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>620</v>
+        <v>738</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>767</v>
+        <v>739</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>768</v>
+        <v>551</v>
       </c>
       <c r="P167" s="4">
-        <v>3.86</v>
+        <v>49.72</v>
       </c>
       <c r="Q167" s="4">
         <v>0</v>
       </c>
       <c r="R167" s="4">
         <v>0</v>
       </c>
       <c r="S167" s="4">
         <v>0</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" s="3">
         <v>166</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F168" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H168" s="13" t="s">
-        <v>769</v>
-[...6 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="I168" s="13"/>
+      <c r="J168" s="13"/>
       <c r="K168" s="4" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>772</v>
+        <v>739</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>145</v>
+        <v>627</v>
       </c>
       <c r="P168" s="4">
-        <v>33.04</v>
+        <v>33.19</v>
       </c>
       <c r="Q168" s="4">
         <v>0</v>
       </c>
       <c r="R168" s="4">
         <v>0</v>
       </c>
       <c r="S168" s="4">
         <v>0</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" s="3">
         <v>167</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F169" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H169" s="13" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="I169" s="13"/>
       <c r="J169" s="13"/>
       <c r="K169" s="4" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="P169" s="4">
-        <v>33.33</v>
+        <v>16.68</v>
       </c>
       <c r="Q169" s="4">
         <v>0</v>
       </c>
       <c r="R169" s="4">
         <v>0</v>
       </c>
       <c r="S169" s="4">
         <v>0</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1"/>
       <c r="W169" s="1"/>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" s="3">
         <v>168</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F170" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H170" s="13" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-      <c r="J170" s="13"/>
+        <v>786</v>
+      </c>
+      <c r="I170" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J170" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K170" s="4" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>743</v>
+        <v>678</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>744</v>
+        <v>789</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>553</v>
+        <v>623</v>
       </c>
       <c r="P170" s="4">
-        <v>49.72</v>
+        <v>0.9</v>
       </c>
       <c r="Q170" s="4">
         <v>0</v>
       </c>
       <c r="R170" s="4">
         <v>0</v>
       </c>
       <c r="S170" s="4">
         <v>0</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" s="3">
         <v>169</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F171" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H171" s="13" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-      <c r="J171" s="13"/>
+        <v>790</v>
+      </c>
+      <c r="I171" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J171" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K171" s="4" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>743</v>
+        <v>686</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>744</v>
+        <v>714</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>633</v>
+        <v>33</v>
       </c>
       <c r="P171" s="4">
-        <v>33.19</v>
+        <v>0.88</v>
       </c>
       <c r="Q171" s="4">
         <v>0</v>
       </c>
       <c r="R171" s="4">
         <v>0</v>
       </c>
       <c r="S171" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1"/>
       <c r="W171" s="1"/>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" s="3">
         <v>170</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F172" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H172" s="13" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="I172" s="13"/>
       <c r="J172" s="13"/>
       <c r="K172" s="4" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>743</v>
+        <v>612</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>744</v>
+        <v>324</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="P172" s="4">
-        <v>16.68</v>
+        <v>31.62</v>
       </c>
       <c r="Q172" s="4">
         <v>0</v>
       </c>
       <c r="R172" s="4">
         <v>0</v>
       </c>
       <c r="S172" s="4">
         <v>0</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1"/>
       <c r="W172" s="1"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" s="3">
         <v>171</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F173" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H173" s="13" t="s">
-        <v>787</v>
-[...6 lines deleted...]
-      </c>
+        <v>797</v>
+      </c>
+      <c r="I173" s="13"/>
+      <c r="J173" s="13"/>
       <c r="K173" s="4" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>789</v>
+        <v>436</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>683</v>
+        <v>738</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>790</v>
+        <v>739</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>629</v>
+        <v>799</v>
       </c>
       <c r="P173" s="4">
-        <v>0.9</v>
+        <v>16.69</v>
       </c>
       <c r="Q173" s="4">
         <v>0</v>
       </c>
       <c r="R173" s="4">
         <v>0</v>
       </c>
       <c r="S173" s="4">
         <v>0</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" s="3">
         <v>172</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F174" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H174" s="13" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="I174" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J174" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>719</v>
+        <v>789</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>33</v>
+        <v>730</v>
       </c>
       <c r="P174" s="4">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="Q174" s="4">
         <v>0</v>
       </c>
       <c r="R174" s="4">
         <v>0</v>
       </c>
       <c r="S174" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1"/>
       <c r="W174" s="1"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" s="3">
         <v>173</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F175" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H175" s="13" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-      <c r="J175" s="13"/>
+        <v>803</v>
+      </c>
+      <c r="I175" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J175" s="13" t="s">
+        <v>804</v>
+      </c>
       <c r="K175" s="4" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>614</v>
+        <v>738</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>324</v>
+        <v>604</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="P175" s="4">
-        <v>31.62</v>
+        <v>16.7</v>
       </c>
       <c r="Q175" s="4">
         <v>0</v>
       </c>
       <c r="R175" s="4">
         <v>0</v>
       </c>
       <c r="S175" s="4">
         <v>0</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" s="3">
         <v>174</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F176" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H176" s="13" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="I176" s="13"/>
       <c r="J176" s="13"/>
       <c r="K176" s="4" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>436</v>
+        <v>810</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="P176" s="4">
-        <v>16.69</v>
+        <v>33.38</v>
       </c>
       <c r="Q176" s="4">
         <v>0</v>
       </c>
       <c r="R176" s="4">
         <v>0</v>
       </c>
       <c r="S176" s="4">
         <v>0</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1"/>
       <c r="W176" s="1"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" s="3">
         <v>175</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F177" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H177" s="13" t="s">
-        <v>801</v>
-[...6 lines deleted...]
-      </c>
+        <v>811</v>
+      </c>
+      <c r="I177" s="13"/>
+      <c r="J177" s="13"/>
       <c r="K177" s="4" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>683</v>
+        <v>612</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>790</v>
+        <v>324</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>735</v>
+        <v>814</v>
       </c>
       <c r="P177" s="4">
-        <v>0.9</v>
+        <v>29.19</v>
       </c>
       <c r="Q177" s="4">
         <v>0</v>
       </c>
       <c r="R177" s="4">
         <v>0</v>
       </c>
       <c r="S177" s="4">
         <v>0</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1"/>
       <c r="W177" s="1"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" s="3">
         <v>176</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F178" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H178" s="13" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="I178" s="13" t="s">
-        <v>27</v>
+        <v>304</v>
       </c>
       <c r="J178" s="13" t="s">
-        <v>805</v>
+        <v>68</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>743</v>
+        <v>818</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>232</v>
+        <v>819</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>808</v>
+        <v>95</v>
       </c>
       <c r="P178" s="4">
-        <v>16.7</v>
+        <v>64.02</v>
       </c>
       <c r="Q178" s="4">
         <v>0</v>
       </c>
       <c r="R178" s="4">
         <v>0</v>
       </c>
       <c r="S178" s="4">
         <v>0</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1"/>
       <c r="W178" s="1"/>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" s="3">
         <v>177</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F179" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H179" s="13" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-      <c r="J179" s="13"/>
+        <v>820</v>
+      </c>
+      <c r="I179" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J179" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K179" s="4" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>744</v>
+        <v>604</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>786</v>
+        <v>824</v>
       </c>
       <c r="P179" s="4">
-        <v>33.38</v>
+        <v>38.68</v>
       </c>
       <c r="Q179" s="4">
         <v>0</v>
       </c>
       <c r="R179" s="4">
         <v>0</v>
       </c>
       <c r="S179" s="4">
         <v>0</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" s="3">
         <v>178</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F180" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H180" s="13" t="s">
-        <v>812</v>
+        <v>825</v>
       </c>
       <c r="I180" s="13"/>
-      <c r="J180" s="13"/>
+      <c r="J180" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K180" s="4" t="s">
-        <v>813</v>
+        <v>826</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>614</v>
+        <v>828</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>324</v>
+        <v>829</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>274</v>
+        <v>33</v>
       </c>
       <c r="P180" s="4">
-        <v>29.19</v>
+        <v>0.88</v>
       </c>
       <c r="Q180" s="4">
         <v>0</v>
       </c>
       <c r="R180" s="4">
         <v>0</v>
       </c>
       <c r="S180" s="4">
         <v>0</v>
       </c>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" s="3">
         <v>179</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F181" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H181" s="13" t="s">
-        <v>815</v>
-[...6 lines deleted...]
-      </c>
+        <v>830</v>
+      </c>
+      <c r="I181" s="13"/>
+      <c r="J181" s="13"/>
       <c r="K181" s="4" t="s">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>818</v>
+        <v>738</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>819</v>
+        <v>739</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>95</v>
+        <v>833</v>
       </c>
       <c r="P181" s="4">
-        <v>64.02</v>
+        <v>33.04</v>
       </c>
       <c r="Q181" s="4">
         <v>0</v>
       </c>
       <c r="R181" s="4">
         <v>0</v>
       </c>
       <c r="S181" s="4">
         <v>0</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1"/>
       <c r="W181" s="1"/>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" s="3">
         <v>180</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="13" t="s">
-        <v>820</v>
-[...6 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="I182" s="13"/>
+      <c r="J182" s="13"/>
       <c r="K182" s="4" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>822</v>
+        <v>836</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>823</v>
+        <v>738</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>606</v>
+        <v>739</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="P182" s="4">
-        <v>38.68</v>
+        <v>33.21</v>
       </c>
       <c r="Q182" s="4">
         <v>0</v>
       </c>
       <c r="R182" s="4">
         <v>0</v>
       </c>
       <c r="S182" s="4">
         <v>0</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1"/>
       <c r="W182" s="1"/>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" s="3">
         <v>181</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="13" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="I183" s="13"/>
-      <c r="J183" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J183" s="13"/>
       <c r="K183" s="4" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>828</v>
+        <v>738</v>
       </c>
       <c r="N183" s="4" t="s">
-        <v>829</v>
+        <v>739</v>
       </c>
       <c r="O183" s="4" t="s">
-        <v>33</v>
+        <v>631</v>
       </c>
       <c r="P183" s="4">
-        <v>0.88</v>
+        <v>33.39</v>
       </c>
       <c r="Q183" s="4">
         <v>0</v>
       </c>
       <c r="R183" s="4">
         <v>0</v>
       </c>
       <c r="S183" s="4">
         <v>0</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1"/>
       <c r="W183" s="1"/>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" s="3">
         <v>182</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H184" s="13" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-      <c r="J184" s="13"/>
+        <v>841</v>
+      </c>
+      <c r="I184" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J184" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K184" s="4" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>744</v>
+        <v>844</v>
       </c>
       <c r="O184" s="4" t="s">
-        <v>833</v>
+        <v>45</v>
       </c>
       <c r="P184" s="4">
-        <v>33.04</v>
+        <v>33.34</v>
       </c>
       <c r="Q184" s="4">
         <v>0</v>
       </c>
       <c r="R184" s="4">
         <v>0</v>
       </c>
       <c r="S184" s="4">
         <v>0</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1"/>
       <c r="W184" s="1"/>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" s="3">
         <v>183</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F185" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H185" s="13" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="I185" s="13"/>
       <c r="J185" s="13"/>
       <c r="K185" s="4" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>837</v>
+        <v>726</v>
       </c>
       <c r="P185" s="4">
-        <v>33.21</v>
+        <v>33.33</v>
       </c>
       <c r="Q185" s="4">
         <v>0</v>
       </c>
       <c r="R185" s="4">
         <v>0</v>
       </c>
       <c r="S185" s="4">
         <v>0</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1"/>
       <c r="W185" s="1"/>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" s="3">
         <v>184</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H186" s="13" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="I186" s="13"/>
       <c r="J186" s="13"/>
       <c r="K186" s="4" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>637</v>
+        <v>851</v>
       </c>
       <c r="P186" s="4">
-        <v>33.39</v>
+        <v>16.6</v>
       </c>
       <c r="Q186" s="4">
         <v>0</v>
       </c>
       <c r="R186" s="4">
         <v>0</v>
       </c>
       <c r="S186" s="4">
         <v>0</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1"/>
       <c r="W186" s="1"/>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" s="3">
         <v>185</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F187" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="13" t="s">
-        <v>841</v>
-[...6 lines deleted...]
-      </c>
+        <v>852</v>
+      </c>
+      <c r="I187" s="13"/>
+      <c r="J187" s="13"/>
       <c r="K187" s="4" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>844</v>
+        <v>739</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>45</v>
+        <v>855</v>
       </c>
       <c r="P187" s="4">
-        <v>33.34</v>
+        <v>16.58</v>
       </c>
       <c r="Q187" s="4">
         <v>0</v>
       </c>
       <c r="R187" s="4">
         <v>0</v>
       </c>
       <c r="S187" s="4">
         <v>0</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" s="3">
         <v>186</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F188" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H188" s="13" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="I188" s="13"/>
       <c r="J188" s="13"/>
       <c r="K188" s="4" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>848</v>
+        <v>738</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>849</v>
+        <v>739</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>850</v>
+        <v>109</v>
       </c>
       <c r="P188" s="4">
-        <v>24.7</v>
+        <v>33.16</v>
       </c>
       <c r="Q188" s="4">
         <v>0</v>
       </c>
       <c r="R188" s="4">
         <v>0</v>
       </c>
       <c r="S188" s="4">
         <v>0</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1"/>
       <c r="W188" s="1"/>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" s="3">
         <v>187</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H189" s="13" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="I189" s="13"/>
       <c r="J189" s="13"/>
       <c r="K189" s="4" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>731</v>
+        <v>353</v>
       </c>
       <c r="P189" s="4">
         <v>33.33</v>
       </c>
       <c r="Q189" s="4">
         <v>0</v>
       </c>
       <c r="R189" s="4">
         <v>0</v>
       </c>
       <c r="S189" s="4">
         <v>0</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1"/>
       <c r="W189" s="1"/>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" s="3">
         <v>188</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H190" s="13" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="I190" s="13"/>
       <c r="J190" s="13"/>
       <c r="K190" s="4" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>857</v>
+        <v>734</v>
       </c>
       <c r="P190" s="4">
-        <v>16.6</v>
+        <v>16.55</v>
       </c>
       <c r="Q190" s="4">
         <v>0</v>
       </c>
       <c r="R190" s="4">
         <v>0</v>
       </c>
       <c r="S190" s="4">
         <v>0</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" s="3">
         <v>189</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F191" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H191" s="13" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="I191" s="13"/>
       <c r="J191" s="13"/>
       <c r="K191" s="4" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>861</v>
+        <v>353</v>
       </c>
       <c r="P191" s="4">
-        <v>16.58</v>
+        <v>33.33</v>
       </c>
       <c r="Q191" s="4">
         <v>0</v>
       </c>
       <c r="R191" s="4">
         <v>0</v>
       </c>
       <c r="S191" s="4">
         <v>0</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1"/>
       <c r="W191" s="1"/>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" s="3">
         <v>190</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F192" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H192" s="13" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="I192" s="13"/>
       <c r="J192" s="13"/>
       <c r="K192" s="4" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>109</v>
+        <v>871</v>
       </c>
       <c r="P192" s="4">
-        <v>33.16</v>
+        <v>16.7</v>
       </c>
       <c r="Q192" s="4">
         <v>0</v>
       </c>
       <c r="R192" s="4">
         <v>0</v>
       </c>
       <c r="S192" s="4">
         <v>0</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1"/>
       <c r="W192" s="1"/>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" s="3">
         <v>191</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F193" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H193" s="13" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="I193" s="13"/>
       <c r="J193" s="13"/>
       <c r="K193" s="4" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="L193" s="4" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="M193" s="4" t="s">
-        <v>868</v>
+        <v>738</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>869</v>
+        <v>739</v>
       </c>
       <c r="O193" s="4" t="s">
-        <v>850</v>
+        <v>444</v>
       </c>
       <c r="P193" s="4">
-        <v>24.78</v>
+        <v>50.03</v>
       </c>
       <c r="Q193" s="4">
         <v>0</v>
       </c>
       <c r="R193" s="4">
         <v>0</v>
       </c>
       <c r="S193" s="4">
         <v>0</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1"/>
       <c r="W193" s="1"/>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" s="3">
         <v>192</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F194" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H194" s="13" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-      <c r="J194" s="13"/>
+        <v>875</v>
+      </c>
+      <c r="I194" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J194" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K194" s="4" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="M194" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O194" s="4" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="P194" s="4">
-        <v>33.33</v>
+        <v>16.66</v>
       </c>
       <c r="Q194" s="4">
         <v>0</v>
       </c>
       <c r="R194" s="4">
         <v>0</v>
       </c>
       <c r="S194" s="4">
         <v>0</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1"/>
       <c r="W194" s="1"/>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" s="3">
         <v>193</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F195" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H195" s="13" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-      <c r="J195" s="13"/>
+        <v>878</v>
+      </c>
+      <c r="I195" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J195" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K195" s="4" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>744</v>
+        <v>533</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>739</v>
+        <v>534</v>
       </c>
       <c r="P195" s="4">
-        <v>16.55</v>
+        <v>64.98</v>
       </c>
       <c r="Q195" s="4">
         <v>0</v>
       </c>
       <c r="R195" s="4">
         <v>0</v>
       </c>
       <c r="S195" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1"/>
       <c r="W195" s="1"/>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" s="3">
         <v>194</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H196" s="13" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="I196" s="13"/>
       <c r="J196" s="13"/>
       <c r="K196" s="4" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="M196" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>353</v>
+        <v>884</v>
       </c>
       <c r="P196" s="4">
-        <v>33.33</v>
+        <v>16.62</v>
       </c>
       <c r="Q196" s="4">
         <v>0</v>
       </c>
       <c r="R196" s="4">
         <v>0</v>
       </c>
       <c r="S196" s="4">
         <v>0</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1"/>
       <c r="W196" s="1"/>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" s="3">
         <v>195</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F197" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H197" s="13" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="I197" s="13"/>
       <c r="J197" s="13"/>
       <c r="K197" s="4" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O197" s="4" t="s">
-        <v>882</v>
+        <v>302</v>
       </c>
       <c r="P197" s="4">
-        <v>16.7</v>
+        <v>50.1</v>
       </c>
       <c r="Q197" s="4">
         <v>0</v>
       </c>
       <c r="R197" s="4">
         <v>0</v>
       </c>
       <c r="S197" s="4">
         <v>0</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" s="3">
         <v>196</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F198" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H198" s="13" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-      <c r="J198" s="13"/>
+        <v>888</v>
+      </c>
+      <c r="I198" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J198" s="13" t="s">
+        <v>804</v>
+      </c>
       <c r="K198" s="4" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>885</v>
+        <v>340</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>744</v>
+        <v>890</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>444</v>
+        <v>145</v>
       </c>
       <c r="P198" s="4">
-        <v>50.03</v>
+        <v>28.7</v>
       </c>
       <c r="Q198" s="4">
         <v>0</v>
       </c>
       <c r="R198" s="4">
         <v>0</v>
       </c>
       <c r="S198" s="4">
         <v>0</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1"/>
       <c r="W198" s="1"/>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" s="3">
         <v>197</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F199" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H199" s="13" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="I199" s="13"/>
       <c r="J199" s="13"/>
       <c r="K199" s="4" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>744</v>
+        <v>894</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>360</v>
+        <v>895</v>
       </c>
       <c r="P199" s="4">
-        <v>16.66</v>
+        <v>14.4</v>
       </c>
       <c r="Q199" s="4">
         <v>0</v>
       </c>
       <c r="R199" s="4">
         <v>0</v>
       </c>
       <c r="S199" s="4">
         <v>0</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1"/>
       <c r="W199" s="1"/>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" s="3">
         <v>198</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F200" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H200" s="13" t="s">
-        <v>889</v>
-[...6 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="I200" s="13"/>
+      <c r="J200" s="13"/>
       <c r="K200" s="4" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>891</v>
+        <v>177</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>755</v>
+        <v>430</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>532</v>
+        <v>894</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>533</v>
+        <v>898</v>
       </c>
       <c r="P200" s="4">
-        <v>64.98</v>
+        <v>28.63</v>
       </c>
       <c r="Q200" s="4">
         <v>0</v>
       </c>
       <c r="R200" s="4">
         <v>0</v>
       </c>
       <c r="S200" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1"/>
       <c r="W200" s="1"/>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" s="3">
         <v>199</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F201" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H201" s="13" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="I201" s="13"/>
       <c r="J201" s="13"/>
       <c r="K201" s="4" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="L201" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M201" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N201" s="4" t="s">
         <v>894</v>
       </c>
-      <c r="M201" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O201" s="4" t="s">
-        <v>895</v>
+        <v>706</v>
       </c>
       <c r="P201" s="4">
-        <v>16.62</v>
+        <v>43.05</v>
       </c>
       <c r="Q201" s="4">
         <v>0</v>
       </c>
       <c r="R201" s="4">
         <v>0</v>
       </c>
       <c r="S201" s="4">
         <v>0</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1"/>
       <c r="W201" s="1"/>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" s="3">
         <v>200</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D202" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F202" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H202" s="13" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-      <c r="J202" s="13"/>
+        <v>901</v>
+      </c>
+      <c r="I202" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J202" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K202" s="4" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>302</v>
+        <v>373</v>
       </c>
       <c r="P202" s="4">
-        <v>50.1</v>
+        <v>50.08</v>
       </c>
       <c r="Q202" s="4">
         <v>0</v>
       </c>
       <c r="R202" s="4">
         <v>0</v>
       </c>
       <c r="S202" s="4">
         <v>0</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1"/>
       <c r="W202" s="1"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" s="3">
         <v>201</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D203" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E203" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F203" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H203" s="13" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-      <c r="J203" s="13"/>
+        <v>904</v>
+      </c>
+      <c r="I203" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J203" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K203" s="4" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="L203" s="4" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>902</v>
+        <v>738</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>139</v>
+        <v>908</v>
       </c>
       <c r="P203" s="4">
-        <v>55.57</v>
+        <v>50.09</v>
       </c>
       <c r="Q203" s="4">
         <v>0</v>
       </c>
       <c r="R203" s="4">
         <v>0</v>
       </c>
       <c r="S203" s="4">
         <v>0</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1"/>
       <c r="W203" s="1"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" s="3">
         <v>202</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F204" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H204" s="13" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="I204" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J204" s="13" t="s">
-        <v>397</v>
+        <v>804</v>
       </c>
       <c r="K204" s="4" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>340</v>
+        <v>911</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>430</v>
+        <v>738</v>
       </c>
       <c r="N204" s="4" t="s">
-        <v>906</v>
+        <v>604</v>
       </c>
       <c r="O204" s="4" t="s">
-        <v>145</v>
+        <v>807</v>
       </c>
       <c r="P204" s="4">
-        <v>28.7</v>
+        <v>50.11</v>
       </c>
       <c r="Q204" s="4">
         <v>0</v>
       </c>
       <c r="R204" s="4">
         <v>0</v>
       </c>
       <c r="S204" s="4">
         <v>0</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1"/>
       <c r="W204" s="1"/>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" s="3">
         <v>203</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D205" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E205" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F205" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H205" s="13" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="I205" s="13"/>
       <c r="J205" s="13"/>
       <c r="K205" s="4" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>430</v>
+        <v>738</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>910</v>
+        <v>739</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="P205" s="4">
-        <v>14.4</v>
+        <v>16.66</v>
       </c>
       <c r="Q205" s="4">
         <v>0</v>
       </c>
       <c r="R205" s="4">
         <v>0</v>
       </c>
       <c r="S205" s="4">
         <v>0</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" s="3">
         <v>204</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D206" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F206" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H206" s="13" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-      <c r="J206" s="13"/>
+        <v>428</v>
+      </c>
+      <c r="I206" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J206" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K206" s="4" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>914</v>
+        <v>124</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>744</v>
+        <v>533</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>360</v>
+        <v>432</v>
       </c>
       <c r="P206" s="4">
-        <v>16.65</v>
+        <v>23.25</v>
       </c>
       <c r="Q206" s="4">
         <v>0</v>
       </c>
       <c r="R206" s="4">
         <v>0</v>
       </c>
       <c r="S206" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1"/>
       <c r="W206" s="1"/>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" s="3">
         <v>205</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F207" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H207" s="13" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="I207" s="13"/>
       <c r="J207" s="13"/>
       <c r="K207" s="4" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>175</v>
+        <v>919</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>430</v>
+        <v>738</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>910</v>
+        <v>739</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="P207" s="4">
-        <v>28.63</v>
+        <v>33.38</v>
       </c>
       <c r="Q207" s="4">
         <v>0</v>
       </c>
       <c r="R207" s="4">
         <v>0</v>
       </c>
       <c r="S207" s="4">
         <v>0</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1"/>
       <c r="W207" s="1"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" s="3">
         <v>206</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F208" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H208" s="13" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="I208" s="13"/>
       <c r="J208" s="13"/>
       <c r="K208" s="4" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="L208" s="4" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="M208" s="4" t="s">
         <v>430</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>711</v>
+        <v>126</v>
       </c>
       <c r="P208" s="4">
-        <v>43.05</v>
+        <v>28.7</v>
       </c>
       <c r="Q208" s="4">
         <v>0</v>
       </c>
       <c r="R208" s="4">
         <v>0</v>
       </c>
       <c r="S208" s="4">
         <v>0</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" s="3">
         <v>207</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D209" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E209" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F209" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H209" s="13" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="I209" s="13"/>
       <c r="J209" s="13"/>
       <c r="K209" s="4" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="L209" s="4" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="M209" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>744</v>
+        <v>894</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>373</v>
+        <v>926</v>
       </c>
       <c r="P209" s="4">
-        <v>50.08</v>
+        <v>28.69</v>
       </c>
       <c r="Q209" s="4">
         <v>0</v>
       </c>
       <c r="R209" s="4">
         <v>0</v>
       </c>
       <c r="S209" s="4">
         <v>0</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1"/>
       <c r="W209" s="1"/>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" s="3">
         <v>208</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D210" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F210" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H210" s="13" t="s">
-        <v>923</v>
-[...6 lines deleted...]
-      </c>
+        <v>927</v>
+      </c>
+      <c r="I210" s="13"/>
+      <c r="J210" s="13"/>
       <c r="K210" s="4" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>926</v>
+        <v>894</v>
       </c>
       <c r="O210" s="4" t="s">
-        <v>927</v>
+        <v>49</v>
       </c>
       <c r="P210" s="4">
-        <v>50.09</v>
+        <v>28.8</v>
       </c>
       <c r="Q210" s="4">
         <v>0</v>
       </c>
       <c r="R210" s="4">
         <v>0</v>
       </c>
       <c r="S210" s="4">
         <v>0</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" s="3">
         <v>209</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D211" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E211" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F211" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H211" s="13" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="I211" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J211" s="13" t="s">
-        <v>805</v>
+        <v>305</v>
       </c>
       <c r="K211" s="4" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>743</v>
+        <v>933</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>232</v>
+        <v>533</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>808</v>
+        <v>208</v>
       </c>
       <c r="P211" s="4">
-        <v>50.11</v>
+        <v>13.1</v>
       </c>
       <c r="Q211" s="4">
         <v>0</v>
       </c>
       <c r="R211" s="4">
         <v>0</v>
       </c>
       <c r="S211" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" s="3">
         <v>210</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D212" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E212" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F212" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H212" s="13" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="I212" s="13"/>
       <c r="J212" s="13"/>
       <c r="K212" s="4" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="M212" s="4" t="s">
-        <v>743</v>
+        <v>937</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>744</v>
+        <v>938</v>
       </c>
       <c r="O212" s="4" t="s">
-        <v>934</v>
+        <v>59</v>
       </c>
       <c r="P212" s="4">
-        <v>16.66</v>
+        <v>28.4</v>
       </c>
       <c r="Q212" s="4">
         <v>0</v>
       </c>
       <c r="R212" s="4">
         <v>0</v>
       </c>
       <c r="S212" s="4">
         <v>0</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1"/>
       <c r="W212" s="1"/>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" s="3">
         <v>211</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D213" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H213" s="13" t="s">
-        <v>428</v>
+        <v>939</v>
       </c>
       <c r="I213" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J213" s="13" t="s">
         <v>305</v>
       </c>
       <c r="K213" s="4" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>124</v>
+        <v>941</v>
       </c>
       <c r="M213" s="4" t="s">
         <v>430</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>532</v>
+        <v>942</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>432</v>
+        <v>285</v>
       </c>
       <c r="P213" s="4">
-        <v>23.25</v>
+        <v>16.97</v>
       </c>
       <c r="Q213" s="4">
         <v>0</v>
       </c>
       <c r="R213" s="4">
         <v>0</v>
       </c>
       <c r="S213" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1"/>
       <c r="W213" s="1"/>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" s="3">
         <v>212</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D214" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E214" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F214" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H214" s="13" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="I214" s="13"/>
       <c r="J214" s="13"/>
       <c r="K214" s="4" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>744</v>
+        <v>894</v>
       </c>
       <c r="O214" s="4" t="s">
-        <v>939</v>
+        <v>627</v>
       </c>
       <c r="P214" s="4">
-        <v>33.38</v>
+        <v>28.66</v>
       </c>
       <c r="Q214" s="4">
         <v>0</v>
       </c>
       <c r="R214" s="4">
         <v>0</v>
       </c>
       <c r="S214" s="4">
         <v>0</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1"/>
       <c r="W214" s="1"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" s="3">
         <v>213</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D215" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E215" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F215" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H215" s="13" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="I215" s="13"/>
       <c r="J215" s="13"/>
       <c r="K215" s="4" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>161</v>
+        <v>948</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>430</v>
+        <v>738</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>910</v>
+        <v>739</v>
       </c>
       <c r="O215" s="4" t="s">
-        <v>126</v>
+        <v>949</v>
       </c>
       <c r="P215" s="4">
-        <v>28.7</v>
+        <v>49.86</v>
       </c>
       <c r="Q215" s="4">
         <v>0</v>
       </c>
       <c r="R215" s="4">
         <v>0</v>
       </c>
       <c r="S215" s="4">
         <v>0</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1"/>
       <c r="W215" s="1"/>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" s="3">
         <v>214</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E216" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F216" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H216" s="13" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="I216" s="13"/>
       <c r="J216" s="13"/>
       <c r="K216" s="4" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="M216" s="4" t="s">
-        <v>430</v>
+        <v>738</v>
       </c>
       <c r="N216" s="4" t="s">
-        <v>910</v>
+        <v>739</v>
       </c>
       <c r="O216" s="4" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="P216" s="4">
-        <v>28.69</v>
+        <v>33.24</v>
       </c>
       <c r="Q216" s="4">
         <v>0</v>
       </c>
       <c r="R216" s="4">
         <v>0</v>
       </c>
       <c r="S216" s="4">
         <v>0</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" s="3">
         <v>215</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D217" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E217" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F217" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H217" s="13" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="I217" s="13"/>
       <c r="J217" s="13"/>
       <c r="K217" s="4" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>430</v>
+        <v>738</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>910</v>
+        <v>739</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>49</v>
+        <v>956</v>
       </c>
       <c r="P217" s="4">
-        <v>28.8</v>
+        <v>16.54</v>
       </c>
       <c r="Q217" s="4">
         <v>0</v>
       </c>
       <c r="R217" s="4">
         <v>0</v>
       </c>
       <c r="S217" s="4">
         <v>0</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" s="3">
         <v>216</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D218" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E218" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F218" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H218" s="13" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="I218" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J218" s="13" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="K218" s="4" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="N218" s="4" t="s">
-        <v>532</v>
+        <v>604</v>
       </c>
       <c r="O218" s="4" t="s">
-        <v>206</v>
+        <v>824</v>
       </c>
       <c r="P218" s="4">
-        <v>13.1</v>
+        <v>38.68</v>
       </c>
       <c r="Q218" s="4">
         <v>0</v>
       </c>
       <c r="R218" s="4">
         <v>0</v>
       </c>
       <c r="S218" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1"/>
       <c r="W218" s="1"/>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" s="3">
         <v>217</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D219" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E219" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F219" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H219" s="13" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="I219" s="13"/>
       <c r="J219" s="13"/>
       <c r="K219" s="4" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="L219" s="4" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="M219" s="4" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>957</v>
+        <v>519</v>
       </c>
       <c r="O219" s="4" t="s">
-        <v>59</v>
+        <v>965</v>
       </c>
       <c r="P219" s="4">
-        <v>28.4</v>
+        <v>28.83</v>
       </c>
       <c r="Q219" s="4">
         <v>0</v>
       </c>
       <c r="R219" s="4">
         <v>0</v>
       </c>
       <c r="S219" s="4">
         <v>0</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1"/>
       <c r="W219" s="1"/>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" s="3">
         <v>218</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D220" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F220" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H220" s="13" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="I220" s="13"/>
       <c r="J220" s="13"/>
       <c r="K220" s="4" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>157</v>
+        <v>968</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>430</v>
+        <v>964</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>910</v>
+        <v>519</v>
       </c>
       <c r="O220" s="4" t="s">
-        <v>154</v>
+        <v>969</v>
       </c>
       <c r="P220" s="4">
-        <v>43.27</v>
+        <v>28.69</v>
       </c>
       <c r="Q220" s="4">
         <v>0</v>
       </c>
       <c r="R220" s="4">
         <v>0</v>
       </c>
       <c r="S220" s="4">
         <v>0</v>
       </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" s="3">
         <v>219</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D221" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F221" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H221" s="13" t="s">
-        <v>960</v>
-[...6 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="I221" s="13"/>
+      <c r="J221" s="13"/>
       <c r="K221" s="4" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>430</v>
+        <v>973</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>963</v>
+        <v>974</v>
       </c>
       <c r="O221" s="4" t="s">
-        <v>285</v>
+        <v>231</v>
       </c>
       <c r="P221" s="4">
-        <v>16.97</v>
+        <v>16.61</v>
       </c>
       <c r="Q221" s="4">
         <v>0</v>
       </c>
       <c r="R221" s="4">
         <v>0</v>
       </c>
       <c r="S221" s="4">
         <v>0</v>
       </c>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" s="3">
         <v>220</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F222" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H222" s="13" t="s">
-        <v>964</v>
-[...6 lines deleted...]
-      </c>
+        <v>975</v>
+      </c>
+      <c r="I222" s="13"/>
+      <c r="J222" s="13"/>
       <c r="K222" s="4" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>120</v>
+        <v>977</v>
       </c>
       <c r="M222" s="4" t="s">
-        <v>430</v>
+        <v>973</v>
       </c>
       <c r="N222" s="4" t="s">
-        <v>910</v>
+        <v>974</v>
       </c>
       <c r="O222" s="4" t="s">
-        <v>966</v>
+        <v>706</v>
       </c>
       <c r="P222" s="4">
-        <v>28.8</v>
+        <v>49.86</v>
       </c>
       <c r="Q222" s="4">
         <v>0</v>
       </c>
       <c r="R222" s="4">
         <v>0</v>
       </c>
       <c r="S222" s="4">
         <v>0</v>
       </c>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1"/>
       <c r="W222" s="1"/>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" s="3">
         <v>221</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D223" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E223" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F223" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H223" s="13" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="I223" s="13"/>
       <c r="J223" s="13"/>
       <c r="K223" s="4" t="s">
-        <v>968</v>
+        <v>979</v>
       </c>
       <c r="L223" s="4" t="s">
-        <v>969</v>
+        <v>532</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>430</v>
+        <v>973</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>910</v>
+        <v>974</v>
       </c>
       <c r="O223" s="4" t="s">
-        <v>633</v>
+        <v>59</v>
       </c>
       <c r="P223" s="4">
-        <v>28.66</v>
+        <v>16.33</v>
       </c>
       <c r="Q223" s="4">
         <v>0</v>
       </c>
       <c r="R223" s="4">
         <v>0</v>
       </c>
       <c r="S223" s="4">
         <v>0</v>
       </c>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" s="3">
         <v>222</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D224" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E224" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F224" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="13" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-      <c r="J224" s="13"/>
+        <v>980</v>
+      </c>
+      <c r="I224" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J224" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K224" s="4" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="L224" s="4" t="s">
-        <v>972</v>
+        <v>486</v>
       </c>
       <c r="M224" s="4" t="s">
-        <v>743</v>
+        <v>973</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>744</v>
+        <v>974</v>
       </c>
       <c r="O224" s="4" t="s">
-        <v>973</v>
+        <v>213</v>
       </c>
       <c r="P224" s="4">
-        <v>49.86</v>
+        <v>32.99</v>
       </c>
       <c r="Q224" s="4">
         <v>0</v>
       </c>
       <c r="R224" s="4">
         <v>0</v>
       </c>
       <c r="S224" s="4">
         <v>0</v>
       </c>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1"/>
       <c r="W224" s="1"/>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" s="3">
         <v>223</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D225" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F225" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H225" s="13" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="I225" s="13"/>
       <c r="J225" s="13"/>
       <c r="K225" s="4" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>976</v>
+        <v>137</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>743</v>
+        <v>430</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>744</v>
+        <v>894</v>
       </c>
       <c r="O225" s="4" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="P225" s="4">
-        <v>33.24</v>
+        <v>28.8</v>
       </c>
       <c r="Q225" s="4">
         <v>0</v>
       </c>
       <c r="R225" s="4">
         <v>0</v>
       </c>
       <c r="S225" s="4">
         <v>0</v>
       </c>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" s="3">
         <v>224</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D226" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F226" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="13" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="I226" s="13"/>
       <c r="J226" s="13"/>
       <c r="K226" s="4" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="L226" s="4" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>743</v>
+        <v>988</v>
       </c>
       <c r="N226" s="4" t="s">
-        <v>744</v>
+        <v>989</v>
       </c>
       <c r="O226" s="4" t="s">
-        <v>980</v>
+        <v>706</v>
       </c>
       <c r="P226" s="4">
-        <v>16.54</v>
+        <v>28.7</v>
       </c>
       <c r="Q226" s="4">
         <v>0</v>
       </c>
       <c r="R226" s="4">
         <v>0</v>
       </c>
       <c r="S226" s="4">
         <v>0</v>
       </c>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1"/>
       <c r="W226" s="1"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" s="3">
         <v>225</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D227" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F227" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H227" s="13" t="s">
-        <v>981</v>
-[...6 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="I227" s="13"/>
+      <c r="J227" s="13"/>
       <c r="K227" s="4" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
       <c r="L227" s="4" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
       <c r="M227" s="4" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>606</v>
+        <v>974</v>
       </c>
       <c r="O227" s="4" t="s">
-        <v>824</v>
+        <v>993</v>
       </c>
       <c r="P227" s="4">
-        <v>38.68</v>
+        <v>50.06</v>
       </c>
       <c r="Q227" s="4">
         <v>0</v>
       </c>
       <c r="R227" s="4">
         <v>0</v>
       </c>
       <c r="S227" s="4">
         <v>0</v>
       </c>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1"/>
       <c r="W227" s="1"/>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" s="3">
         <v>226</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D228" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F228" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H228" s="13" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="I228" s="13"/>
       <c r="J228" s="13"/>
       <c r="K228" s="4" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="L228" s="4" t="s">
-        <v>987</v>
+        <v>447</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>988</v>
+        <v>430</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>518</v>
+        <v>894</v>
       </c>
       <c r="O228" s="4" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="P228" s="4">
-        <v>28.83</v>
+        <v>13.81</v>
       </c>
       <c r="Q228" s="4">
         <v>0</v>
       </c>
       <c r="R228" s="4">
         <v>0</v>
       </c>
       <c r="S228" s="4">
         <v>0</v>
       </c>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1"/>
       <c r="W228" s="1"/>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" s="3">
         <v>227</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D229" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F229" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H229" s="13" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="I229" s="13"/>
       <c r="J229" s="13"/>
       <c r="K229" s="4" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="L229" s="4" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>988</v>
+        <v>964</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="O229" s="4" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="P229" s="4">
-        <v>28.69</v>
+        <v>28.56</v>
       </c>
       <c r="Q229" s="4">
         <v>0</v>
       </c>
       <c r="R229" s="4">
         <v>0</v>
       </c>
       <c r="S229" s="4">
         <v>0</v>
       </c>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1"/>
       <c r="W229" s="1"/>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" s="3">
         <v>228</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D230" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E230" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F230" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H230" s="13" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="I230" s="13"/>
       <c r="J230" s="13"/>
       <c r="K230" s="4" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>997</v>
+        <v>964</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>998</v>
+        <v>519</v>
       </c>
       <c r="O230" s="4" t="s">
-        <v>228</v>
+        <v>1004</v>
       </c>
       <c r="P230" s="4">
-        <v>16.61</v>
+        <v>28.27</v>
       </c>
       <c r="Q230" s="4">
         <v>0</v>
       </c>
       <c r="R230" s="4">
         <v>0</v>
       </c>
       <c r="S230" s="4">
         <v>0</v>
       </c>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1"/>
       <c r="W230" s="1"/>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" s="3">
         <v>229</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E231" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F231" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H231" s="13" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-      <c r="J231" s="13"/>
+        <v>1005</v>
+      </c>
+      <c r="I231" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J231" s="13" t="s">
+        <v>526</v>
+      </c>
       <c r="K231" s="4" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="L231" s="4" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="M231" s="4" t="s">
-        <v>997</v>
+        <v>1008</v>
       </c>
       <c r="N231" s="4" t="s">
-        <v>998</v>
+        <v>1009</v>
       </c>
       <c r="O231" s="4" t="s">
-        <v>711</v>
+        <v>1010</v>
       </c>
       <c r="P231" s="4">
-        <v>49.86</v>
+        <v>2.56</v>
       </c>
       <c r="Q231" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R231" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S231" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1"/>
       <c r="W231" s="1"/>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" s="3">
         <v>230</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E232" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F232" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H232" s="13" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-      <c r="J232" s="13"/>
+        <v>1011</v>
+      </c>
+      <c r="I232" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J232" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K232" s="4" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="L232" s="4" t="s">
-        <v>531</v>
+        <v>1013</v>
       </c>
       <c r="M232" s="4" t="s">
-        <v>997</v>
+        <v>296</v>
       </c>
       <c r="N232" s="4" t="s">
-        <v>998</v>
+        <v>1014</v>
       </c>
       <c r="O232" s="4" t="s">
-        <v>59</v>
+        <v>1015</v>
       </c>
       <c r="P232" s="4">
-        <v>16.33</v>
+        <v>40.82</v>
       </c>
       <c r="Q232" s="4">
         <v>0</v>
       </c>
       <c r="R232" s="4">
         <v>0</v>
       </c>
       <c r="S232" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1"/>
       <c r="W232" s="1"/>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" s="3">
         <v>231</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D233" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E233" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F233" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H233" s="13" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-      <c r="J233" s="13"/>
+        <v>1016</v>
+      </c>
+      <c r="I233" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J233" s="13" t="s">
+        <v>305</v>
+      </c>
       <c r="K233" s="4" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="L233" s="4" t="s">
-        <v>221</v>
+        <v>1018</v>
       </c>
       <c r="M233" s="4" t="s">
-        <v>997</v>
+        <v>296</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>998</v>
+        <v>1019</v>
       </c>
       <c r="O233" s="4" t="s">
-        <v>850</v>
+        <v>1020</v>
       </c>
       <c r="P233" s="4">
-        <v>33.38</v>
+        <v>39.58</v>
       </c>
       <c r="Q233" s="4">
         <v>0</v>
       </c>
       <c r="R233" s="4">
         <v>0</v>
       </c>
       <c r="S233" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1"/>
       <c r="W233" s="1"/>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" s="3">
         <v>232</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D234" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E234" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F234" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H234" s="13" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-      <c r="J234" s="13"/>
+        <v>1021</v>
+      </c>
+      <c r="I234" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J234" s="13" t="s">
+        <v>170</v>
+      </c>
       <c r="K234" s="4" t="s">
-        <v>1007</v>
+        <v>1022</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>486</v>
+        <v>1023</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>997</v>
+        <v>371</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>998</v>
+        <v>1024</v>
       </c>
       <c r="O234" s="4" t="s">
-        <v>210</v>
+        <v>613</v>
       </c>
       <c r="P234" s="4">
-        <v>32.99</v>
+        <v>36.69</v>
       </c>
       <c r="Q234" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R234" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S234" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1"/>
       <c r="W234" s="1"/>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" s="3">
         <v>233</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D235" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E235" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F235" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="13" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-      <c r="J235" s="13"/>
+        <v>1025</v>
+      </c>
+      <c r="I235" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J235" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K235" s="4" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>137</v>
+        <v>1027</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>430</v>
+        <v>1028</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>910</v>
+        <v>1029</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>1010</v>
+        <v>1030</v>
       </c>
       <c r="P235" s="4">
-        <v>28.8</v>
+        <v>4.83</v>
       </c>
       <c r="Q235" s="4">
         <v>0</v>
       </c>
       <c r="R235" s="4">
         <v>0</v>
       </c>
       <c r="S235" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1"/>
       <c r="W235" s="1"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" s="3">
         <v>234</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D236" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E236" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F236" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H236" s="13" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-      <c r="J236" s="13"/>
+        <v>1031</v>
+      </c>
+      <c r="I236" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J236" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K236" s="4" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>1014</v>
+        <v>612</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>1015</v>
+        <v>1034</v>
       </c>
       <c r="O236" s="4" t="s">
-        <v>711</v>
+        <v>377</v>
       </c>
       <c r="P236" s="4">
-        <v>28.7</v>
+        <v>29.31</v>
       </c>
       <c r="Q236" s="4">
         <v>0</v>
       </c>
       <c r="R236" s="4">
         <v>0</v>
       </c>
       <c r="S236" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1"/>
       <c r="W236" s="1"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" s="3">
         <v>235</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D237" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F237" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H237" s="13" t="s">
-        <v>1016</v>
-[...2 lines deleted...]
-      <c r="J237" s="13"/>
+        <v>1035</v>
+      </c>
+      <c r="I237" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J237" s="13" t="s">
+        <v>397</v>
+      </c>
       <c r="K237" s="4" t="s">
-        <v>1017</v>
+        <v>1036</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>1018</v>
+        <v>1037</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>997</v>
+        <v>635</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>998</v>
+        <v>1038</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>1019</v>
+        <v>126</v>
       </c>
       <c r="P237" s="4">
-        <v>50.06</v>
+        <v>7.2</v>
       </c>
       <c r="Q237" s="4">
         <v>0</v>
       </c>
       <c r="R237" s="4">
         <v>0</v>
       </c>
       <c r="S237" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1"/>
       <c r="W237" s="1"/>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" s="3">
         <v>236</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D238" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E238" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F238" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H238" s="13" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-      <c r="J238" s="13"/>
+        <v>1039</v>
+      </c>
+      <c r="I238" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J238" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K238" s="4" t="s">
-        <v>1021</v>
+        <v>1040</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>447</v>
+        <v>1041</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>430</v>
+        <v>823</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>910</v>
+        <v>1042</v>
       </c>
       <c r="O238" s="4" t="s">
-        <v>1022</v>
+        <v>341</v>
       </c>
       <c r="P238" s="4">
-        <v>13.81</v>
+        <v>74.91</v>
       </c>
       <c r="Q238" s="4">
         <v>0</v>
       </c>
       <c r="R238" s="4">
         <v>0</v>
       </c>
       <c r="S238" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1"/>
       <c r="W238" s="1"/>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" s="3">
         <v>237</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D239" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E239" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F239" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H239" s="13" t="s">
-        <v>1023</v>
+        <v>1043</v>
       </c>
       <c r="I239" s="13"/>
       <c r="J239" s="13"/>
       <c r="K239" s="4" t="s">
-        <v>1024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1044</v>
+      </c>
+      <c r="L239" s="4"/>
       <c r="M239" s="4" t="s">
-        <v>988</v>
+        <v>138</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>518</v>
+        <v>138</v>
       </c>
       <c r="O239" s="4" t="s">
-        <v>1026</v>
+        <v>1045</v>
       </c>
       <c r="P239" s="4">
-        <v>28.56</v>
+        <v>1.11</v>
       </c>
       <c r="Q239" s="4">
         <v>0</v>
       </c>
       <c r="R239" s="4">
         <v>0</v>
       </c>
       <c r="S239" s="4">
         <v>0</v>
       </c>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1"/>
       <c r="W239" s="1"/>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" s="3">
         <v>238</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D240" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E240" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F240" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H240" s="13" t="s">
-        <v>1027</v>
+        <v>1046</v>
       </c>
       <c r="I240" s="13"/>
       <c r="J240" s="13"/>
       <c r="K240" s="4" t="s">
-        <v>1028</v>
+        <v>1047</v>
       </c>
       <c r="L240" s="4" t="s">
-        <v>1029</v>
+        <v>1048</v>
       </c>
       <c r="M240" s="4" t="s">
-        <v>988</v>
+        <v>1049</v>
       </c>
       <c r="N240" s="4" t="s">
-        <v>518</v>
+        <v>1049</v>
       </c>
       <c r="O240" s="4" t="s">
-        <v>1030</v>
+        <v>410</v>
       </c>
       <c r="P240" s="4">
-        <v>28.27</v>
+        <v>0</v>
       </c>
       <c r="Q240" s="4">
         <v>0</v>
       </c>
       <c r="R240" s="4">
         <v>0</v>
       </c>
       <c r="S240" s="4">
         <v>0</v>
       </c>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1"/>
       <c r="W240" s="1"/>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" s="3">
         <v>239</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D241" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F241" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H241" s="13" t="s">
-        <v>1031</v>
-[...6 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="I241" s="13"/>
+      <c r="J241" s="13"/>
       <c r="K241" s="4" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
       <c r="L241" s="4" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="M241" s="4" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="N241" s="4" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
       <c r="O241" s="4" t="s">
-        <v>1037</v>
+        <v>410</v>
       </c>
       <c r="P241" s="4">
-        <v>2.56</v>
+        <v>5.97</v>
       </c>
       <c r="Q241" s="4">
-        <v>2.56</v>
+        <v>0</v>
       </c>
       <c r="R241" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S241" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1"/>
       <c r="W241" s="1"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" s="3">
         <v>240</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D242" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E242" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F242" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H242" s="13" t="s">
-        <v>1038</v>
-[...6 lines deleted...]
-      </c>
+        <v>1054</v>
+      </c>
+      <c r="I242" s="13"/>
+      <c r="J242" s="13"/>
       <c r="K242" s="4" t="s">
-        <v>1039</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="L242" s="4"/>
       <c r="M242" s="4" t="s">
-        <v>296</v>
+        <v>1056</v>
       </c>
       <c r="N242" s="4" t="s">
-        <v>1041</v>
+        <v>1056</v>
       </c>
       <c r="O242" s="4" t="s">
-        <v>1042</v>
+        <v>410</v>
       </c>
       <c r="P242" s="4">
-        <v>40.82</v>
+        <v>5.51</v>
       </c>
       <c r="Q242" s="4">
         <v>0</v>
       </c>
       <c r="R242" s="4">
         <v>0</v>
       </c>
       <c r="S242" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1"/>
       <c r="W242" s="1"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" s="3">
         <v>241</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D243" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F243" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H243" s="13" t="s">
-        <v>1043</v>
-[...6 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="I243" s="13"/>
+      <c r="J243" s="13"/>
       <c r="K243" s="4" t="s">
-        <v>1044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1058</v>
+      </c>
+      <c r="L243" s="4"/>
       <c r="M243" s="4" t="s">
-        <v>296</v>
+        <v>138</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>1046</v>
+        <v>138</v>
       </c>
       <c r="O243" s="4" t="s">
-        <v>1047</v>
+        <v>421</v>
       </c>
       <c r="P243" s="4">
-        <v>39.58</v>
+        <v>38.25</v>
       </c>
       <c r="Q243" s="4">
         <v>0</v>
       </c>
       <c r="R243" s="4">
         <v>0</v>
       </c>
       <c r="S243" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1"/>
       <c r="W243" s="1"/>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" s="3">
         <v>242</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D244" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E244" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F244" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H244" s="13" t="s">
-        <v>1048</v>
-[...6 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="I244" s="13"/>
+      <c r="J244" s="13"/>
       <c r="K244" s="4" t="s">
-        <v>1049</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="L244" s="4"/>
       <c r="M244" s="4" t="s">
-        <v>371</v>
+        <v>1061</v>
       </c>
       <c r="N244" s="4" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="O244" s="4" t="s">
-        <v>615</v>
+        <v>410</v>
       </c>
       <c r="P244" s="4">
-        <v>36.69</v>
+        <v>0.12</v>
       </c>
       <c r="Q244" s="4">
-        <v>9.17</v>
+        <v>0</v>
       </c>
       <c r="R244" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S244" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1"/>
       <c r="W244" s="1"/>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" s="3">
         <v>243</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D245" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F245" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H245" s="13" t="s">
-        <v>1052</v>
-[...6 lines deleted...]
-      </c>
+        <v>1062</v>
+      </c>
+      <c r="I245" s="13"/>
+      <c r="J245" s="13"/>
       <c r="K245" s="4" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>1063</v>
+      </c>
+      <c r="L245" s="4"/>
       <c r="M245" s="4" t="s">
-        <v>1055</v>
+        <v>138</v>
       </c>
       <c r="N245" s="4" t="s">
-        <v>1056</v>
+        <v>138</v>
       </c>
       <c r="O245" s="4" t="s">
-        <v>1057</v>
+        <v>1045</v>
       </c>
       <c r="P245" s="4">
-        <v>4.83</v>
+        <v>26.46</v>
       </c>
       <c r="Q245" s="4">
         <v>0</v>
       </c>
       <c r="R245" s="4">
         <v>0</v>
       </c>
       <c r="S245" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1"/>
       <c r="W245" s="1"/>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" s="3">
         <v>244</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D246" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F246" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H246" s="13" t="s">
-        <v>1058</v>
-[...6 lines deleted...]
-      </c>
+        <v>1064</v>
+      </c>
+      <c r="I246" s="13"/>
+      <c r="J246" s="13"/>
       <c r="K246" s="4" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="L246" s="4" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="M246" s="4" t="s">
-        <v>614</v>
+        <v>1067</v>
       </c>
       <c r="N246" s="4" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="O246" s="4" t="s">
-        <v>377</v>
+        <v>410</v>
       </c>
       <c r="P246" s="4">
-        <v>29.31</v>
+        <v>5.01</v>
       </c>
       <c r="Q246" s="4">
         <v>0</v>
       </c>
       <c r="R246" s="4">
         <v>0</v>
       </c>
       <c r="S246" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1"/>
       <c r="W246" s="1"/>
     </row>
     <row r="247" spans="1:23">
-      <c r="A247" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S247" s="8"/>
+      <c r="A247" s="3">
+        <v>245</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H247" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I247" s="13"/>
+      <c r="J247" s="13"/>
+      <c r="K247" s="4" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L247" s="4"/>
+      <c r="M247" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N247" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O247" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="P247" s="4">
+        <v>46.71</v>
+      </c>
+      <c r="Q247" s="4">
+        <v>0</v>
+      </c>
+      <c r="R247" s="4">
+        <v>0</v>
+      </c>
+      <c r="S247" s="4">
+        <v>0</v>
+      </c>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1"/>
       <c r="W247" s="1"/>
     </row>
+    <row r="248" spans="1:23">
+      <c r="A248" s="3">
+        <v>246</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E248" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H248" s="13" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I248" s="13"/>
+      <c r="J248" s="13"/>
+      <c r="K248" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L248" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="M248" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N248" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="O248" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P248" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="Q248" s="4">
+        <v>0</v>
+      </c>
+      <c r="R248" s="4">
+        <v>0</v>
+      </c>
+      <c r="S248" s="4">
+        <v>0</v>
+      </c>
+      <c r="T248" s="1"/>
+      <c r="U248" s="1"/>
+      <c r="V248" s="1"/>
+      <c r="W248" s="1"/>
+    </row>
+    <row r="249" spans="1:23">
+      <c r="A249" s="3">
+        <v>247</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H249" s="13" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I249" s="13"/>
+      <c r="J249" s="13"/>
+      <c r="K249" s="4" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L249" s="4"/>
+      <c r="M249" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N249" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O249" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="P249" s="4">
+        <v>35.73</v>
+      </c>
+      <c r="Q249" s="4">
+        <v>0</v>
+      </c>
+      <c r="R249" s="4">
+        <v>0</v>
+      </c>
+      <c r="S249" s="4">
+        <v>0</v>
+      </c>
+      <c r="T249" s="1"/>
+      <c r="U249" s="1"/>
+      <c r="V249" s="1"/>
+      <c r="W249" s="1"/>
+    </row>
+    <row r="250" spans="1:23">
+      <c r="A250" s="3">
+        <v>248</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H250" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I250" s="13"/>
+      <c r="J250" s="13"/>
+      <c r="K250" s="4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L250" s="4"/>
+      <c r="M250" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N250" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="O250" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P250" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q250" s="4">
+        <v>0</v>
+      </c>
+      <c r="R250" s="4">
+        <v>0</v>
+      </c>
+      <c r="S250" s="4">
+        <v>0</v>
+      </c>
+      <c r="T250" s="1"/>
+      <c r="U250" s="1"/>
+      <c r="V250" s="1"/>
+      <c r="W250" s="1"/>
+    </row>
+    <row r="251" spans="1:23">
+      <c r="A251" s="3">
+        <v>249</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G251" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H251" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I251" s="13"/>
+      <c r="J251" s="13"/>
+      <c r="K251" s="4" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L251" s="4"/>
+      <c r="M251" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N251" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="O251" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P251" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="Q251" s="4">
+        <v>0</v>
+      </c>
+      <c r="R251" s="4">
+        <v>0</v>
+      </c>
+      <c r="S251" s="4">
+        <v>0</v>
+      </c>
+      <c r="T251" s="1"/>
+      <c r="U251" s="1"/>
+      <c r="V251" s="1"/>
+      <c r="W251" s="1"/>
+    </row>
+    <row r="252" spans="1:23">
+      <c r="A252" s="3">
+        <v>250</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F252" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H252" s="13" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I252" s="13"/>
+      <c r="J252" s="13"/>
+      <c r="K252" s="4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L252" s="4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="M252" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N252" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="O252" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P252" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q252" s="4">
+        <v>0</v>
+      </c>
+      <c r="R252" s="4">
+        <v>0</v>
+      </c>
+      <c r="S252" s="4">
+        <v>0</v>
+      </c>
+      <c r="T252" s="1"/>
+      <c r="U252" s="1"/>
+      <c r="V252" s="1"/>
+      <c r="W252" s="1"/>
+    </row>
+    <row r="253" spans="1:23">
+      <c r="A253" s="3">
+        <v>251</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E253" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H253" s="13" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I253" s="13"/>
+      <c r="J253" s="13"/>
+      <c r="K253" s="4" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L253" s="4"/>
+      <c r="M253" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N253" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="O253" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P253" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q253" s="4">
+        <v>0</v>
+      </c>
+      <c r="R253" s="4">
+        <v>0</v>
+      </c>
+      <c r="S253" s="4">
+        <v>0</v>
+      </c>
+      <c r="T253" s="1"/>
+      <c r="U253" s="1"/>
+      <c r="V253" s="1"/>
+      <c r="W253" s="1"/>
+    </row>
+    <row r="254" spans="1:23">
+      <c r="A254" s="3">
+        <v>252</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H254" s="13" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I254" s="13"/>
+      <c r="J254" s="13"/>
+      <c r="K254" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L254" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="M254" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N254" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="O254" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P254" s="4">
+        <v>1.06</v>
+      </c>
+      <c r="Q254" s="4">
+        <v>0</v>
+      </c>
+      <c r="R254" s="4">
+        <v>0</v>
+      </c>
+      <c r="S254" s="4">
+        <v>0</v>
+      </c>
+      <c r="T254" s="1"/>
+      <c r="U254" s="1"/>
+      <c r="V254" s="1"/>
+      <c r="W254" s="1"/>
+    </row>
+    <row r="255" spans="1:23">
+      <c r="A255" s="3">
+        <v>253</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E255" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H255" s="13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I255" s="13"/>
+      <c r="J255" s="13"/>
+      <c r="K255" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="L255" s="4"/>
+      <c r="M255" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N255" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O255" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="P255" s="4">
+        <v>32.03</v>
+      </c>
+      <c r="Q255" s="4">
+        <v>0</v>
+      </c>
+      <c r="R255" s="4">
+        <v>0</v>
+      </c>
+      <c r="S255" s="4">
+        <v>0</v>
+      </c>
+      <c r="T255" s="1"/>
+      <c r="U255" s="1"/>
+      <c r="V255" s="1"/>
+      <c r="W255" s="1"/>
+    </row>
+    <row r="256" spans="1:23">
+      <c r="A256" s="3">
+        <v>254</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H256" s="13" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I256" s="13"/>
+      <c r="J256" s="13"/>
+      <c r="K256" s="4" t="s">
+        <v>1091</v>
+      </c>
+      <c r="L256" s="4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="M256" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N256" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="O256" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P256" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q256" s="4">
+        <v>0</v>
+      </c>
+      <c r="R256" s="4">
+        <v>0</v>
+      </c>
+      <c r="S256" s="4">
+        <v>0</v>
+      </c>
+      <c r="T256" s="1"/>
+      <c r="U256" s="1"/>
+      <c r="V256" s="1"/>
+      <c r="W256" s="1"/>
+    </row>
+    <row r="257" spans="1:23">
+      <c r="A257" s="3">
+        <v>255</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H257" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I257" s="13"/>
+      <c r="J257" s="13"/>
+      <c r="K257" s="4" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L257" s="4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M257" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N257" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="O257" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P257" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q257" s="4">
+        <v>0</v>
+      </c>
+      <c r="R257" s="4">
+        <v>0</v>
+      </c>
+      <c r="S257" s="4">
+        <v>0</v>
+      </c>
+      <c r="T257" s="1"/>
+      <c r="U257" s="1"/>
+      <c r="V257" s="1"/>
+      <c r="W257" s="1"/>
+    </row>
+    <row r="258" spans="1:23">
+      <c r="A258" s="3">
+        <v>256</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E258" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F258" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H258" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="I258" s="13"/>
+      <c r="J258" s="13"/>
+      <c r="K258" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="L258" s="4"/>
+      <c r="M258" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="N258" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="O258" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P258" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q258" s="4">
+        <v>0</v>
+      </c>
+      <c r="R258" s="4">
+        <v>0</v>
+      </c>
+      <c r="S258" s="4">
+        <v>0</v>
+      </c>
+      <c r="T258" s="1"/>
+      <c r="U258" s="1"/>
+      <c r="V258" s="1"/>
+      <c r="W258" s="1"/>
+    </row>
+    <row r="259" spans="1:23">
+      <c r="A259" s="3">
+        <v>257</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H259" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="I259" s="13"/>
+      <c r="J259" s="13"/>
+      <c r="K259" s="4" t="s">
+        <v>1099</v>
+      </c>
+      <c r="L259" s="4" t="s">
+        <v>1100</v>
+      </c>
+      <c r="M259" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N259" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="O259" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P259" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q259" s="4">
+        <v>0</v>
+      </c>
+      <c r="R259" s="4">
+        <v>0</v>
+      </c>
+      <c r="S259" s="4">
+        <v>0</v>
+      </c>
+      <c r="T259" s="1"/>
+      <c r="U259" s="1"/>
+      <c r="V259" s="1"/>
+      <c r="W259" s="1"/>
+    </row>
+    <row r="260" spans="1:23">
+      <c r="A260" s="3">
+        <v>258</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H260" s="13" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I260" s="13"/>
+      <c r="J260" s="13"/>
+      <c r="K260" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L260" s="4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="M260" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N260" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="O260" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P260" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q260" s="4">
+        <v>0</v>
+      </c>
+      <c r="R260" s="4">
+        <v>0</v>
+      </c>
+      <c r="S260" s="4">
+        <v>0</v>
+      </c>
+      <c r="T260" s="1"/>
+      <c r="U260" s="1"/>
+      <c r="V260" s="1"/>
+      <c r="W260" s="1"/>
+    </row>
+    <row r="261" spans="1:23">
+      <c r="A261" s="3">
+        <v>259</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H261" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I261" s="13"/>
+      <c r="J261" s="13"/>
+      <c r="K261" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L261" s="4"/>
+      <c r="M261" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N261" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="O261" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P261" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q261" s="4">
+        <v>0</v>
+      </c>
+      <c r="R261" s="4">
+        <v>0</v>
+      </c>
+      <c r="S261" s="4">
+        <v>0</v>
+      </c>
+      <c r="T261" s="1"/>
+      <c r="U261" s="1"/>
+      <c r="V261" s="1"/>
+      <c r="W261" s="1"/>
+    </row>
+    <row r="262" spans="1:23">
+      <c r="A262" s="3">
+        <v>260</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H262" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I262" s="13"/>
+      <c r="J262" s="13"/>
+      <c r="K262" s="4" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L262" s="4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="M262" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="N262" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="O262" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P262" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q262" s="4">
+        <v>0</v>
+      </c>
+      <c r="R262" s="4">
+        <v>0</v>
+      </c>
+      <c r="S262" s="4">
+        <v>0</v>
+      </c>
+      <c r="T262" s="1"/>
+      <c r="U262" s="1"/>
+      <c r="V262" s="1"/>
+      <c r="W262" s="1"/>
+    </row>
+    <row r="263" spans="1:23">
+      <c r="A263" s="3">
+        <v>261</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H263" s="13" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I263" s="13"/>
+      <c r="J263" s="13"/>
+      <c r="K263" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L263" s="4"/>
+      <c r="M263" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N263" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O263" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="P263" s="4">
+        <v>11.35</v>
+      </c>
+      <c r="Q263" s="4">
+        <v>0</v>
+      </c>
+      <c r="R263" s="4">
+        <v>0</v>
+      </c>
+      <c r="S263" s="4">
+        <v>0</v>
+      </c>
+      <c r="T263" s="1"/>
+      <c r="U263" s="1"/>
+      <c r="V263" s="1"/>
+      <c r="W263" s="1"/>
+    </row>
+    <row r="264" spans="1:23">
+      <c r="A264" s="3">
+        <v>262</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E264" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H264" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I264" s="13"/>
+      <c r="J264" s="13"/>
+      <c r="K264" s="4">
+        <v>202504140001</v>
+      </c>
+      <c r="L264" s="4">
+        <v>202504140001</v>
+      </c>
+      <c r="M264" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N264" s="4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="O264" s="4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="P264" s="4">
+        <v>103.85</v>
+      </c>
+      <c r="Q264" s="4">
+        <v>0</v>
+      </c>
+      <c r="R264" s="4">
+        <v>0</v>
+      </c>
+      <c r="S264" s="4">
+        <v>0</v>
+      </c>
+      <c r="T264" s="1"/>
+      <c r="U264" s="1"/>
+      <c r="V264" s="1"/>
+      <c r="W264" s="1"/>
+    </row>
+    <row r="265" spans="1:23">
+      <c r="A265" s="3">
+        <v>263</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E265" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H265" s="13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I265" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J265" s="13"/>
+      <c r="K265" s="4" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L265" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M265" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N265" s="4" t="s">
+        <v>894</v>
+      </c>
+      <c r="O265" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="P265" s="4">
+        <v>28.85</v>
+      </c>
+      <c r="Q265" s="4">
+        <v>0</v>
+      </c>
+      <c r="R265" s="4">
+        <v>0</v>
+      </c>
+      <c r="S265" s="4">
+        <v>0</v>
+      </c>
+      <c r="T265" s="1"/>
+      <c r="U265" s="1"/>
+      <c r="V265" s="1"/>
+      <c r="W265" s="1"/>
+    </row>
+    <row r="266" spans="1:23">
+      <c r="A266" s="3">
+        <v>264</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E266" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H266" s="13" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I266" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J266" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K266" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="L266" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="M266" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N266" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="O266" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P266" s="4">
+        <v>87.8</v>
+      </c>
+      <c r="Q266" s="4">
+        <v>0</v>
+      </c>
+      <c r="R266" s="4">
+        <v>0</v>
+      </c>
+      <c r="S266" s="4">
+        <v>95</v>
+      </c>
+      <c r="T266" s="1"/>
+      <c r="U266" s="1"/>
+      <c r="V266" s="1"/>
+      <c r="W266" s="1"/>
+    </row>
+    <row r="267" spans="1:23">
+      <c r="A267" s="3">
+        <v>265</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E267" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H267" s="13" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I267" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J267" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K267" s="4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L267" s="4" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M267" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="N267" s="4" t="s">
+        <v>1122</v>
+      </c>
+      <c r="O267" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="P267" s="4">
+        <v>207.13</v>
+      </c>
+      <c r="Q267" s="4">
+        <v>22.43</v>
+      </c>
+      <c r="R267" s="4">
+        <v>10.83</v>
+      </c>
+      <c r="S267" s="4">
+        <v>20</v>
+      </c>
+      <c r="T267" s="1"/>
+      <c r="U267" s="1"/>
+      <c r="V267" s="1"/>
+      <c r="W267" s="1"/>
+    </row>
+    <row r="268" spans="1:23">
+      <c r="A268" s="3">
+        <v>266</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E268" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H268" s="13" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I268" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J268" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K268" s="4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L268" s="4" t="s">
+        <v>1125</v>
+      </c>
+      <c r="M268" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N268" s="4" t="s">
+        <v>1126</v>
+      </c>
+      <c r="O268" s="4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="P268" s="4">
+        <v>12.6</v>
+      </c>
+      <c r="Q268" s="4">
+        <v>0</v>
+      </c>
+      <c r="R268" s="4">
+        <v>0</v>
+      </c>
+      <c r="S268" s="4">
+        <v>0</v>
+      </c>
+      <c r="T268" s="1"/>
+      <c r="U268" s="1"/>
+      <c r="V268" s="1"/>
+      <c r="W268" s="1"/>
+    </row>
+    <row r="269" spans="1:23">
+      <c r="A269" s="3">
+        <v>267</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E269" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H269" s="13" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I269" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J269" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K269" s="4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="L269" s="4" t="s">
+        <v>1130</v>
+      </c>
+      <c r="M269" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N269" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="O269" s="4" t="s">
+        <v>1131</v>
+      </c>
+      <c r="P269" s="4">
+        <v>498.9</v>
+      </c>
+      <c r="Q269" s="4">
+        <v>0</v>
+      </c>
+      <c r="R269" s="4">
+        <v>0</v>
+      </c>
+      <c r="S269" s="4">
+        <v>20</v>
+      </c>
+      <c r="T269" s="1"/>
+      <c r="U269" s="1"/>
+      <c r="V269" s="1"/>
+      <c r="W269" s="1"/>
+    </row>
+    <row r="270" spans="1:23">
+      <c r="A270" s="3">
+        <v>268</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E270" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H270" s="13" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I270" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J270" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K270" s="4" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L270" s="4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M270" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N270" s="4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="O270" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="P270" s="4">
+        <v>47.96</v>
+      </c>
+      <c r="Q270" s="4">
+        <v>0</v>
+      </c>
+      <c r="R270" s="4">
+        <v>0</v>
+      </c>
+      <c r="S270" s="4">
+        <v>80</v>
+      </c>
+      <c r="T270" s="1"/>
+      <c r="U270" s="1"/>
+      <c r="V270" s="1"/>
+      <c r="W270" s="1"/>
+    </row>
+    <row r="271" spans="1:23">
+      <c r="A271" s="3">
+        <v>269</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E271" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H271" s="13" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I271" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J271" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K271" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="L271" s="4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="M271" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N271" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="O271" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="P271" s="4">
+        <v>787.54</v>
+      </c>
+      <c r="Q271" s="4">
+        <v>0</v>
+      </c>
+      <c r="R271" s="4">
+        <v>0</v>
+      </c>
+      <c r="S271" s="4">
+        <v>10</v>
+      </c>
+      <c r="T271" s="1"/>
+      <c r="U271" s="1"/>
+      <c r="V271" s="1"/>
+      <c r="W271" s="1"/>
+    </row>
+    <row r="272" spans="1:23">
+      <c r="A272" s="3">
+        <v>270</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H272" s="13" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I272" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J272" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K272" s="4" t="s">
+        <v>1140</v>
+      </c>
+      <c r="L272" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="M272" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N272" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="O272" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="P272" s="4">
+        <v>458.06</v>
+      </c>
+      <c r="Q272" s="4">
+        <v>0</v>
+      </c>
+      <c r="R272" s="4">
+        <v>0</v>
+      </c>
+      <c r="S272" s="4">
+        <v>20</v>
+      </c>
+      <c r="T272" s="1"/>
+      <c r="U272" s="1"/>
+      <c r="V272" s="1"/>
+      <c r="W272" s="1"/>
+    </row>
+    <row r="273" spans="1:23">
+      <c r="A273" s="3">
+        <v>271</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H273" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I273" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J273" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="K273" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L273" s="4" t="s">
+        <v>1146</v>
+      </c>
+      <c r="M273" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N273" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O273" s="4" t="s">
+        <v>814</v>
+      </c>
+      <c r="P273" s="4">
+        <v>22.77</v>
+      </c>
+      <c r="Q273" s="4">
+        <v>0</v>
+      </c>
+      <c r="R273" s="4">
+        <v>0</v>
+      </c>
+      <c r="S273" s="4">
+        <v>0</v>
+      </c>
+      <c r="T273" s="1"/>
+      <c r="U273" s="1"/>
+      <c r="V273" s="1"/>
+      <c r="W273" s="1"/>
+    </row>
+    <row r="274" spans="1:23">
+      <c r="A274" s="3">
+        <v>272</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E274" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H274" s="13" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I274" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J274" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K274" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="L274" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="M274" s="4" t="s">
+        <v>1150</v>
+      </c>
+      <c r="N274" s="4" t="s">
+        <v>1151</v>
+      </c>
+      <c r="O274" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="P274" s="4">
+        <v>93.14</v>
+      </c>
+      <c r="Q274" s="4">
+        <v>0</v>
+      </c>
+      <c r="R274" s="4">
+        <v>0</v>
+      </c>
+      <c r="S274" s="4">
+        <v>20</v>
+      </c>
+      <c r="T274" s="1"/>
+      <c r="U274" s="1"/>
+      <c r="V274" s="1"/>
+      <c r="W274" s="1"/>
+    </row>
+    <row r="275" spans="1:23">
+      <c r="A275" s="3">
+        <v>273</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E275" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G275" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H275" s="13" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I275" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J275" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="K275" s="4" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L275" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M275" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N275" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="O275" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="P275" s="4">
+        <v>38.6</v>
+      </c>
+      <c r="Q275" s="4">
+        <v>3.64</v>
+      </c>
+      <c r="R275" s="4">
+        <v>9.43</v>
+      </c>
+      <c r="S275" s="4">
+        <v>80</v>
+      </c>
+      <c r="T275" s="1"/>
+      <c r="U275" s="1"/>
+      <c r="V275" s="1"/>
+      <c r="W275" s="1"/>
+    </row>
+    <row r="276" spans="1:23">
+      <c r="A276" s="3">
+        <v>274</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E276" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H276" s="13" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I276" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J276" s="13" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K276" s="4" t="s">
+        <v>1157</v>
+      </c>
+      <c r="L276" s="4" t="s">
+        <v>1158</v>
+      </c>
+      <c r="M276" s="4" t="s">
+        <v>1159</v>
+      </c>
+      <c r="N276" s="4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="O276" s="4" t="s">
+        <v>1161</v>
+      </c>
+      <c r="P276" s="4">
+        <v>11958.7</v>
+      </c>
+      <c r="Q276" s="4">
+        <v>0</v>
+      </c>
+      <c r="R276" s="4">
+        <v>0</v>
+      </c>
+      <c r="S276" s="4">
+        <v>11</v>
+      </c>
+      <c r="T276" s="1"/>
+      <c r="U276" s="1"/>
+      <c r="V276" s="1"/>
+      <c r="W276" s="1"/>
+    </row>
+    <row r="277" spans="1:23">
+      <c r="A277" s="3">
+        <v>275</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E277" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H277" s="13" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I277" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J277" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K277" s="4" t="s">
+        <v>1163</v>
+      </c>
+      <c r="L277" s="4" t="s">
+        <v>1164</v>
+      </c>
+      <c r="M277" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="N277" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O277" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P277" s="4">
+        <v>17.47</v>
+      </c>
+      <c r="Q277" s="4">
+        <v>0</v>
+      </c>
+      <c r="R277" s="4">
+        <v>0</v>
+      </c>
+      <c r="S277" s="4">
+        <v>0</v>
+      </c>
+      <c r="T277" s="1"/>
+      <c r="U277" s="1"/>
+      <c r="V277" s="1"/>
+      <c r="W277" s="1"/>
+    </row>
+    <row r="278" spans="1:23">
+      <c r="A278" s="3">
+        <v>276</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E278" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H278" s="13" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I278" s="13"/>
+      <c r="J278" s="13"/>
+      <c r="K278" s="4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L278" s="4" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M278" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="N278" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="O278" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="P278" s="4">
+        <v>32.55</v>
+      </c>
+      <c r="Q278" s="4">
+        <v>0</v>
+      </c>
+      <c r="R278" s="4">
+        <v>0</v>
+      </c>
+      <c r="S278" s="4">
+        <v>0</v>
+      </c>
+      <c r="T278" s="1"/>
+      <c r="U278" s="1"/>
+      <c r="V278" s="1"/>
+      <c r="W278" s="1"/>
+    </row>
+    <row r="279" spans="1:23">
+      <c r="A279" s="3">
+        <v>277</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E279" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G279" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H279" s="13" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I279" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J279" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K279" s="4" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L279" s="4" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M279" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="N279" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="O279" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="P279" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q279" s="4">
+        <v>0</v>
+      </c>
+      <c r="R279" s="4">
+        <v>0</v>
+      </c>
+      <c r="S279" s="4">
+        <v>100</v>
+      </c>
+      <c r="T279" s="1"/>
+      <c r="U279" s="1"/>
+      <c r="V279" s="1"/>
+      <c r="W279" s="1"/>
+    </row>
+    <row r="280" spans="1:23">
+      <c r="A280" s="3">
+        <v>278</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E280" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F280" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G280" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H280" s="13" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I280" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J280" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="K280" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="L280" s="4" t="s">
+        <v>1174</v>
+      </c>
+      <c r="M280" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="N280" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="O280" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="P280" s="4">
+        <v>70.43</v>
+      </c>
+      <c r="Q280" s="4">
+        <v>0</v>
+      </c>
+      <c r="R280" s="4">
+        <v>0</v>
+      </c>
+      <c r="S280" s="4">
+        <v>50</v>
+      </c>
+      <c r="T280" s="1"/>
+      <c r="U280" s="1"/>
+      <c r="V280" s="1"/>
+      <c r="W280" s="1"/>
+    </row>
+    <row r="281" spans="1:23">
+      <c r="A281" s="3">
+        <v>279</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G281" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H281" s="13" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I281" s="13"/>
+      <c r="J281" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K281" s="4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L281" s="4" t="s">
+        <v>1178</v>
+      </c>
+      <c r="M281" s="4" t="s">
+        <v>1179</v>
+      </c>
+      <c r="N281" s="4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="O281" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P281" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q281" s="4">
+        <v>0</v>
+      </c>
+      <c r="R281" s="4">
+        <v>0</v>
+      </c>
+      <c r="S281" s="4">
+        <v>0</v>
+      </c>
+      <c r="T281" s="1"/>
+      <c r="U281" s="1"/>
+      <c r="V281" s="1"/>
+      <c r="W281" s="1"/>
+    </row>
+    <row r="282" spans="1:23">
+      <c r="A282" s="3">
+        <v>280</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E282" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G282" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H282" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I282" s="13"/>
+      <c r="J282" s="13"/>
+      <c r="K282" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="L282" s="4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M282" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N282" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="O282" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="P282" s="4">
+        <v>33.09</v>
+      </c>
+      <c r="Q282" s="4">
+        <v>0</v>
+      </c>
+      <c r="R282" s="4">
+        <v>0</v>
+      </c>
+      <c r="S282" s="4">
+        <v>0</v>
+      </c>
+      <c r="T282" s="1"/>
+      <c r="U282" s="1"/>
+      <c r="V282" s="1"/>
+      <c r="W282" s="1"/>
+    </row>
+    <row r="283" spans="1:23">
+      <c r="A283" s="3">
+        <v>281</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H283" s="13" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I283" s="13"/>
+      <c r="J283" s="13"/>
+      <c r="K283" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="L283" s="4" t="s">
+        <v>1186</v>
+      </c>
+      <c r="M283" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N283" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="O283" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="P283" s="4">
+        <v>33.23</v>
+      </c>
+      <c r="Q283" s="4">
+        <v>0</v>
+      </c>
+      <c r="R283" s="4">
+        <v>0</v>
+      </c>
+      <c r="S283" s="4">
+        <v>0</v>
+      </c>
+      <c r="T283" s="1"/>
+      <c r="U283" s="1"/>
+      <c r="V283" s="1"/>
+      <c r="W283" s="1"/>
+    </row>
+    <row r="284" spans="1:23">
+      <c r="A284" s="3">
+        <v>282</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H284" s="13" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I284" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J284" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K284" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="L284" s="4" t="s">
+        <v>1189</v>
+      </c>
+      <c r="M284" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N284" s="4" t="s">
+        <v>1190</v>
+      </c>
+      <c r="O284" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="P284" s="4">
+        <v>16.61</v>
+      </c>
+      <c r="Q284" s="4">
+        <v>0</v>
+      </c>
+      <c r="R284" s="4">
+        <v>0</v>
+      </c>
+      <c r="S284" s="4">
+        <v>0</v>
+      </c>
+      <c r="T284" s="1"/>
+      <c r="U284" s="1"/>
+      <c r="V284" s="1"/>
+      <c r="W284" s="1"/>
+    </row>
+    <row r="285" spans="1:23">
+      <c r="A285" s="3">
+        <v>283</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E285" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G285" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H285" s="13" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I285" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J285" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K285" s="4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L285" s="4" t="s">
+        <v>1193</v>
+      </c>
+      <c r="M285" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N285" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="O285" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="P285" s="4">
+        <v>16.59</v>
+      </c>
+      <c r="Q285" s="4">
+        <v>0</v>
+      </c>
+      <c r="R285" s="4">
+        <v>0</v>
+      </c>
+      <c r="S285" s="4">
+        <v>0</v>
+      </c>
+      <c r="T285" s="1"/>
+      <c r="U285" s="1"/>
+      <c r="V285" s="1"/>
+      <c r="W285" s="1"/>
+    </row>
+    <row r="286" spans="1:23">
+      <c r="A286" s="3">
+        <v>284</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G286" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H286" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I286" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J286" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K286" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L286" s="4" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M286" s="4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="N286" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="O286" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="P286" s="4">
+        <v>24.7</v>
+      </c>
+      <c r="Q286" s="4">
+        <v>0</v>
+      </c>
+      <c r="R286" s="4">
+        <v>0</v>
+      </c>
+      <c r="S286" s="4">
+        <v>0</v>
+      </c>
+      <c r="T286" s="1"/>
+      <c r="U286" s="1"/>
+      <c r="V286" s="1"/>
+      <c r="W286" s="1"/>
+    </row>
+    <row r="287" spans="1:23">
+      <c r="A287" s="3">
+        <v>285</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E287" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H287" s="13" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I287" s="13"/>
+      <c r="J287" s="13"/>
+      <c r="K287" s="4" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L287" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M287" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N287" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="O287" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="P287" s="4">
+        <v>33.16</v>
+      </c>
+      <c r="Q287" s="4">
+        <v>0</v>
+      </c>
+      <c r="R287" s="4">
+        <v>0</v>
+      </c>
+      <c r="S287" s="4">
+        <v>0</v>
+      </c>
+      <c r="T287" s="1"/>
+      <c r="U287" s="1"/>
+      <c r="V287" s="1"/>
+      <c r="W287" s="1"/>
+    </row>
+    <row r="288" spans="1:23">
+      <c r="A288" s="3">
+        <v>286</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E288" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G288" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H288" s="13" t="s">
+        <v>1202</v>
+      </c>
+      <c r="I288" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J288" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K288" s="4" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L288" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="M288" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N288" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="O288" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="P288" s="4">
+        <v>33.38</v>
+      </c>
+      <c r="Q288" s="4">
+        <v>0</v>
+      </c>
+      <c r="R288" s="4">
+        <v>0</v>
+      </c>
+      <c r="S288" s="4">
+        <v>0</v>
+      </c>
+      <c r="T288" s="1"/>
+      <c r="U288" s="1"/>
+      <c r="V288" s="1"/>
+      <c r="W288" s="1"/>
+    </row>
+    <row r="289" spans="1:23">
+      <c r="A289" s="3">
+        <v>287</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E289" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F289" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G289" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H289" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I289" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J289" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K289" s="4" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L289" s="4" t="s">
+        <v>1207</v>
+      </c>
+      <c r="M289" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N289" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="O289" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="P289" s="4">
+        <v>16.6</v>
+      </c>
+      <c r="Q289" s="4">
+        <v>0</v>
+      </c>
+      <c r="R289" s="4">
+        <v>0</v>
+      </c>
+      <c r="S289" s="4">
+        <v>0</v>
+      </c>
+      <c r="T289" s="1"/>
+      <c r="U289" s="1"/>
+      <c r="V289" s="1"/>
+      <c r="W289" s="1"/>
+    </row>
+    <row r="290" spans="1:23">
+      <c r="A290" s="3">
+        <v>288</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E290" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G290" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H290" s="13" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I290" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J290" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K290" s="4" t="s">
+        <v>1209</v>
+      </c>
+      <c r="L290" s="4" t="s">
+        <v>1210</v>
+      </c>
+      <c r="M290" s="4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="N290" s="4" t="s">
+        <v>1212</v>
+      </c>
+      <c r="O290" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="P290" s="4">
+        <v>24.78</v>
+      </c>
+      <c r="Q290" s="4">
+        <v>0</v>
+      </c>
+      <c r="R290" s="4">
+        <v>0</v>
+      </c>
+      <c r="S290" s="4">
+        <v>0</v>
+      </c>
+      <c r="T290" s="1"/>
+      <c r="U290" s="1"/>
+      <c r="V290" s="1"/>
+      <c r="W290" s="1"/>
+    </row>
+    <row r="291" spans="1:23">
+      <c r="A291" s="3">
+        <v>289</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E291" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H291" s="13" t="s">
+        <v>1213</v>
+      </c>
+      <c r="I291" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J291" s="13" t="s">
+        <v>804</v>
+      </c>
+      <c r="K291" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="L291" s="4" t="s">
+        <v>1215</v>
+      </c>
+      <c r="M291" s="4" t="s">
+        <v>1216</v>
+      </c>
+      <c r="N291" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="O291" s="4" t="s">
+        <v>807</v>
+      </c>
+      <c r="P291" s="4">
+        <v>94.83</v>
+      </c>
+      <c r="Q291" s="4">
+        <v>0</v>
+      </c>
+      <c r="R291" s="4">
+        <v>0</v>
+      </c>
+      <c r="S291" s="4">
+        <v>50</v>
+      </c>
+      <c r="T291" s="1"/>
+      <c r="U291" s="1"/>
+      <c r="V291" s="1"/>
+      <c r="W291" s="1"/>
+    </row>
+    <row r="292" spans="1:23">
+      <c r="A292" s="3">
+        <v>290</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E292" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F292" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G292" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H292" s="13" t="s">
+        <v>1217</v>
+      </c>
+      <c r="I292" s="13"/>
+      <c r="J292" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K292" s="4" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L292" s="4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M292" s="4" t="s">
+        <v>1180</v>
+      </c>
+      <c r="N292" s="4" t="s">
+        <v>1019</v>
+      </c>
+      <c r="O292" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P292" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q292" s="4">
+        <v>0</v>
+      </c>
+      <c r="R292" s="4">
+        <v>0</v>
+      </c>
+      <c r="S292" s="4">
+        <v>0</v>
+      </c>
+      <c r="T292" s="1"/>
+      <c r="U292" s="1"/>
+      <c r="V292" s="1"/>
+      <c r="W292" s="1"/>
+    </row>
+    <row r="293" spans="1:23">
+      <c r="A293" s="3">
+        <v>291</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F293" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G293" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H293" s="13" t="s">
+        <v>1220</v>
+      </c>
+      <c r="I293" s="13"/>
+      <c r="J293" s="13"/>
+      <c r="K293" s="4" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L293" s="4" t="s">
+        <v>1222</v>
+      </c>
+      <c r="M293" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N293" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="O293" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="P293" s="4">
+        <v>49.74</v>
+      </c>
+      <c r="Q293" s="4">
+        <v>0</v>
+      </c>
+      <c r="R293" s="4">
+        <v>0</v>
+      </c>
+      <c r="S293" s="4">
+        <v>0</v>
+      </c>
+      <c r="T293" s="1"/>
+      <c r="U293" s="1"/>
+      <c r="V293" s="1"/>
+      <c r="W293" s="1"/>
+    </row>
+    <row r="294" spans="1:23">
+      <c r="A294" s="3">
+        <v>292</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G294" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H294" s="13" t="s">
+        <v>1223</v>
+      </c>
+      <c r="I294" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J294" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K294" s="4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="L294" s="4" t="s">
+        <v>1225</v>
+      </c>
+      <c r="M294" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="N294" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="O294" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P294" s="4">
+        <v>55.57</v>
+      </c>
+      <c r="Q294" s="4">
+        <v>0</v>
+      </c>
+      <c r="R294" s="4">
+        <v>0</v>
+      </c>
+      <c r="S294" s="4">
+        <v>0</v>
+      </c>
+      <c r="T294" s="1"/>
+      <c r="U294" s="1"/>
+      <c r="V294" s="1"/>
+      <c r="W294" s="1"/>
+    </row>
+    <row r="295" spans="1:23">
+      <c r="A295" s="3">
+        <v>293</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E295" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F295" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G295" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H295" s="13" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I295" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J295" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K295" s="4" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L295" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="M295" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N295" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="O295" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="P295" s="4">
+        <v>16.65</v>
+      </c>
+      <c r="Q295" s="4">
+        <v>0</v>
+      </c>
+      <c r="R295" s="4">
+        <v>0</v>
+      </c>
+      <c r="S295" s="4">
+        <v>0</v>
+      </c>
+      <c r="T295" s="1"/>
+      <c r="U295" s="1"/>
+      <c r="V295" s="1"/>
+      <c r="W295" s="1"/>
+    </row>
+    <row r="296" spans="1:23">
+      <c r="A296" s="3">
+        <v>294</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G296" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H296" s="13" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I296" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J296" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K296" s="4" t="s">
+        <v>1232</v>
+      </c>
+      <c r="L296" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="M296" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N296" s="4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="O296" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="P296" s="4">
+        <v>28.84</v>
+      </c>
+      <c r="Q296" s="4">
+        <v>0</v>
+      </c>
+      <c r="R296" s="4">
+        <v>0</v>
+      </c>
+      <c r="S296" s="4">
+        <v>0</v>
+      </c>
+      <c r="T296" s="1"/>
+      <c r="U296" s="1"/>
+      <c r="V296" s="1"/>
+      <c r="W296" s="1"/>
+    </row>
+    <row r="297" spans="1:23">
+      <c r="A297" s="3">
+        <v>295</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E297" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H297" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="I297" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J297" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K297" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L297" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M297" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N297" s="4" t="s">
+        <v>1236</v>
+      </c>
+      <c r="O297" s="4" t="s">
+        <v>1237</v>
+      </c>
+      <c r="P297" s="4">
+        <v>28.69</v>
+      </c>
+      <c r="Q297" s="4">
+        <v>0</v>
+      </c>
+      <c r="R297" s="4">
+        <v>0</v>
+      </c>
+      <c r="S297" s="4">
+        <v>0</v>
+      </c>
+      <c r="T297" s="1"/>
+      <c r="U297" s="1"/>
+      <c r="V297" s="1"/>
+      <c r="W297" s="1"/>
+    </row>
+    <row r="298" spans="1:23">
+      <c r="A298" s="3">
+        <v>296</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E298" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G298" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H298" s="13" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I298" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J298" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K298" s="4" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L298" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="M298" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N298" s="4" t="s">
+        <v>1241</v>
+      </c>
+      <c r="O298" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="P298" s="4">
+        <v>48.34</v>
+      </c>
+      <c r="Q298" s="4">
+        <v>0</v>
+      </c>
+      <c r="R298" s="4">
+        <v>0</v>
+      </c>
+      <c r="S298" s="4">
+        <v>100</v>
+      </c>
+      <c r="T298" s="1"/>
+      <c r="U298" s="1"/>
+      <c r="V298" s="1"/>
+      <c r="W298" s="1"/>
+    </row>
+    <row r="299" spans="1:23">
+      <c r="A299" s="3">
+        <v>297</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E299" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H299" s="13" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I299" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J299" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K299" s="4" t="s">
+        <v>1243</v>
+      </c>
+      <c r="L299" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M299" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N299" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="O299" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="P299" s="4">
+        <v>43.27</v>
+      </c>
+      <c r="Q299" s="4">
+        <v>0</v>
+      </c>
+      <c r="R299" s="4">
+        <v>0</v>
+      </c>
+      <c r="S299" s="4">
+        <v>0</v>
+      </c>
+      <c r="T299" s="1"/>
+      <c r="U299" s="1"/>
+      <c r="V299" s="1"/>
+      <c r="W299" s="1"/>
+    </row>
+    <row r="300" spans="1:23">
+      <c r="A300" s="3">
+        <v>298</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H300" s="13" t="s">
+        <v>1245</v>
+      </c>
+      <c r="I300" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J300" s="13" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K300" s="4" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L300" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M300" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N300" s="4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="O300" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="P300" s="4">
+        <v>28.8</v>
+      </c>
+      <c r="Q300" s="4">
+        <v>0</v>
+      </c>
+      <c r="R300" s="4">
+        <v>0</v>
+      </c>
+      <c r="S300" s="4">
+        <v>0</v>
+      </c>
+      <c r="T300" s="1"/>
+      <c r="U300" s="1"/>
+      <c r="V300" s="1"/>
+      <c r="W300" s="1"/>
+    </row>
+    <row r="301" spans="1:23">
+      <c r="A301" s="3">
+        <v>299</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E301" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H301" s="13" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I301" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J301" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="K301" s="4" t="s">
+        <v>1250</v>
+      </c>
+      <c r="L301" s="4" t="s">
+        <v>1251</v>
+      </c>
+      <c r="M301" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N301" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="O301" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="P301" s="4">
+        <v>28.7</v>
+      </c>
+      <c r="Q301" s="4">
+        <v>0</v>
+      </c>
+      <c r="R301" s="4">
+        <v>0</v>
+      </c>
+      <c r="S301" s="4">
+        <v>0</v>
+      </c>
+      <c r="T301" s="1"/>
+      <c r="U301" s="1"/>
+      <c r="V301" s="1"/>
+      <c r="W301" s="1"/>
+    </row>
+    <row r="302" spans="1:23">
+      <c r="A302" s="3">
+        <v>300</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E302" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H302" s="13" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I302" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J302" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K302" s="4" t="s">
+        <v>1253</v>
+      </c>
+      <c r="L302" s="4" t="s">
+        <v>1254</v>
+      </c>
+      <c r="M302" s="4" t="s">
+        <v>1226</v>
+      </c>
+      <c r="N302" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="O302" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="P302" s="4">
+        <v>8.44</v>
+      </c>
+      <c r="Q302" s="4">
+        <v>0</v>
+      </c>
+      <c r="R302" s="4">
+        <v>0</v>
+      </c>
+      <c r="S302" s="4">
+        <v>0</v>
+      </c>
+      <c r="T302" s="1"/>
+      <c r="U302" s="1"/>
+      <c r="V302" s="1"/>
+      <c r="W302" s="1"/>
+    </row>
+    <row r="303" spans="1:23">
+      <c r="A303" s="3">
+        <v>301</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E303" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H303" s="13" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I303" s="13"/>
+      <c r="J303" s="13"/>
+      <c r="K303" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="L303" s="4" t="s">
+        <v>1257</v>
+      </c>
+      <c r="M303" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="N303" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="O303" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="P303" s="4">
+        <v>16.59</v>
+      </c>
+      <c r="Q303" s="4">
+        <v>0</v>
+      </c>
+      <c r="R303" s="4">
+        <v>0</v>
+      </c>
+      <c r="S303" s="4">
+        <v>0</v>
+      </c>
+      <c r="T303" s="1"/>
+      <c r="U303" s="1"/>
+      <c r="V303" s="1"/>
+      <c r="W303" s="1"/>
+    </row>
+    <row r="304" spans="1:23">
+      <c r="A304" s="3">
+        <v>302</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E304" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H304" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I304" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J304" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K304" s="4" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L304" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M304" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N304" s="4" t="s">
+        <v>1233</v>
+      </c>
+      <c r="O304" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="P304" s="4">
+        <v>28.82</v>
+      </c>
+      <c r="Q304" s="4">
+        <v>0</v>
+      </c>
+      <c r="R304" s="4">
+        <v>0</v>
+      </c>
+      <c r="S304" s="4">
+        <v>0</v>
+      </c>
+      <c r="T304" s="1"/>
+      <c r="U304" s="1"/>
+      <c r="V304" s="1"/>
+      <c r="W304" s="1"/>
+    </row>
+    <row r="305" spans="1:23">
+      <c r="A305" s="3">
+        <v>303</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E305" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H305" s="13" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I305" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J305" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K305" s="4" t="s">
+        <v>1261</v>
+      </c>
+      <c r="L305" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="M305" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="N305" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="O305" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="P305" s="4">
+        <v>33.38</v>
+      </c>
+      <c r="Q305" s="4">
+        <v>0</v>
+      </c>
+      <c r="R305" s="4">
+        <v>0</v>
+      </c>
+      <c r="S305" s="4">
+        <v>0</v>
+      </c>
+      <c r="T305" s="1"/>
+      <c r="U305" s="1"/>
+      <c r="V305" s="1"/>
+      <c r="W305" s="1"/>
+    </row>
+    <row r="306" spans="1:23">
+      <c r="A306" s="3">
+        <v>304</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E306" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H306" s="13" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I306" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J306" s="13" t="s">
+        <v>757</v>
+      </c>
+      <c r="K306" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="L306" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M306" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N306" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="O306" s="4" t="s">
+        <v>1264</v>
+      </c>
+      <c r="P306" s="4">
+        <v>28.81</v>
+      </c>
+      <c r="Q306" s="4">
+        <v>0</v>
+      </c>
+      <c r="R306" s="4">
+        <v>0</v>
+      </c>
+      <c r="S306" s="4">
+        <v>0</v>
+      </c>
+      <c r="T306" s="1"/>
+      <c r="U306" s="1"/>
+      <c r="V306" s="1"/>
+      <c r="W306" s="1"/>
+    </row>
+    <row r="307" spans="1:23">
+      <c r="A307" s="3">
+        <v>305</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E307" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G307" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H307" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I307" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J307" s="13"/>
+      <c r="K307" s="4" t="s">
+        <v>1266</v>
+      </c>
+      <c r="L307" s="4" t="s">
+        <v>1267</v>
+      </c>
+      <c r="M307" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="N307" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="O307" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="P307" s="4">
+        <v>48.64</v>
+      </c>
+      <c r="Q307" s="4">
+        <v>0</v>
+      </c>
+      <c r="R307" s="4">
+        <v>0</v>
+      </c>
+      <c r="S307" s="4">
+        <v>100</v>
+      </c>
+      <c r="T307" s="1"/>
+      <c r="U307" s="1"/>
+      <c r="V307" s="1"/>
+      <c r="W307" s="1"/>
+    </row>
+    <row r="308" spans="1:23">
+      <c r="A308" s="3">
+        <v>306</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E308" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H308" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I308" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J308" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="K308" s="4" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L308" s="4" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M308" s="4" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N308" s="4" t="s">
+        <v>1272</v>
+      </c>
+      <c r="O308" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="P308" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q308" s="4">
+        <v>0</v>
+      </c>
+      <c r="R308" s="4">
+        <v>0</v>
+      </c>
+      <c r="S308" s="4">
+        <v>98</v>
+      </c>
+      <c r="T308" s="1"/>
+      <c r="U308" s="1"/>
+      <c r="V308" s="1"/>
+      <c r="W308" s="1"/>
+    </row>
+    <row r="309" spans="1:23">
+      <c r="A309" s="3">
+        <v>307</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G309" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H309" s="13" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I309" s="13"/>
+      <c r="J309" s="13"/>
+      <c r="K309" s="4" t="s">
+        <v>1274</v>
+      </c>
+      <c r="L309" s="4"/>
+      <c r="M309" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N309" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="O309" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P309" s="4">
+        <v>5.44</v>
+      </c>
+      <c r="Q309" s="4">
+        <v>0</v>
+      </c>
+      <c r="R309" s="4">
+        <v>0</v>
+      </c>
+      <c r="S309" s="4">
+        <v>0</v>
+      </c>
+      <c r="T309" s="1"/>
+      <c r="U309" s="1"/>
+      <c r="V309" s="1"/>
+      <c r="W309" s="1"/>
+    </row>
+    <row r="310" spans="1:23">
+      <c r="A310" s="3">
+        <v>308</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H310" s="13" t="s">
+        <v>1276</v>
+      </c>
+      <c r="I310" s="13"/>
+      <c r="J310" s="13"/>
+      <c r="K310" s="4" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L310" s="4"/>
+      <c r="M310" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N310" s="4" t="s">
+        <v>1275</v>
+      </c>
+      <c r="O310" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P310" s="4">
+        <v>5.07</v>
+      </c>
+      <c r="Q310" s="4">
+        <v>0</v>
+      </c>
+      <c r="R310" s="4">
+        <v>0</v>
+      </c>
+      <c r="S310" s="4">
+        <v>0</v>
+      </c>
+      <c r="T310" s="1"/>
+      <c r="U310" s="1"/>
+      <c r="V310" s="1"/>
+      <c r="W310" s="1"/>
+    </row>
+    <row r="311" spans="1:23">
+      <c r="A311" s="3">
+        <v>309</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G311" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H311" s="13" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I311" s="13"/>
+      <c r="J311" s="13"/>
+      <c r="K311" s="4" t="s">
+        <v>1279</v>
+      </c>
+      <c r="L311" s="4"/>
+      <c r="M311" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="N311" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="O311" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="P311" s="4">
+        <v>6.48</v>
+      </c>
+      <c r="Q311" s="4">
+        <v>0</v>
+      </c>
+      <c r="R311" s="4">
+        <v>0</v>
+      </c>
+      <c r="S311" s="4">
+        <v>0</v>
+      </c>
+      <c r="T311" s="1"/>
+      <c r="U311" s="1"/>
+      <c r="V311" s="1"/>
+      <c r="W311" s="1"/>
+    </row>
+    <row r="312" spans="1:23">
+      <c r="A312" s="3">
+        <v>310</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E312" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H312" s="13" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I312" s="13"/>
+      <c r="J312" s="13"/>
+      <c r="K312" s="4" t="s">
+        <v>1282</v>
+      </c>
+      <c r="L312" s="4"/>
+      <c r="M312" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="N312" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="O312" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P312" s="4">
+        <v>1.12</v>
+      </c>
+      <c r="Q312" s="4">
+        <v>0</v>
+      </c>
+      <c r="R312" s="4">
+        <v>0</v>
+      </c>
+      <c r="S312" s="4">
+        <v>0</v>
+      </c>
+      <c r="T312" s="1"/>
+      <c r="U312" s="1"/>
+      <c r="V312" s="1"/>
+      <c r="W312" s="1"/>
+    </row>
+    <row r="313" spans="1:23">
+      <c r="A313" s="7" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B313" s="7"/>
+      <c r="C313" s="7"/>
+      <c r="D313" s="7"/>
+      <c r="E313" s="11"/>
+      <c r="F313" s="7"/>
+      <c r="G313" s="7"/>
+      <c r="H313" s="14"/>
+      <c r="I313" s="14"/>
+      <c r="J313" s="14"/>
+      <c r="K313" s="8"/>
+      <c r="L313" s="8"/>
+      <c r="M313" s="8"/>
+      <c r="N313" s="8"/>
+      <c r="O313" s="8">
+        <v>61614.82</v>
+      </c>
+      <c r="P313" s="8">
+        <v>5157.88</v>
+      </c>
+      <c r="Q313" s="8">
+        <v>8.37</v>
+      </c>
+      <c r="R313" s="8"/>
+      <c r="S313" s="8"/>
+      <c r="T313" s="1"/>
+      <c r="U313" s="1"/>
+      <c r="V313" s="1"/>
+      <c r="W313" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A247:N247"/>
+    <mergeCell ref="A313:N313"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>