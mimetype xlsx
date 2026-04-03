--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>1128/PD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-X &amp; XI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 7)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000763/2023-2024</t>
   </si>
   <si>
     <t>1369/PD</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
-    <t>07/12/2025</t>
+    <t>05/06/2026</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-V &amp; VI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 4)</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000761/2023-2024</t>
   </si>
   <si>
     <t>1367/PD</t>
   </si>
   <si>
     <t>20/07/2025</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 150 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Opearation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- XV of Bandwan Block under Purulia Piped Water Supply Scheme (southern Sector ) under Purulia Divn. PHE Dte. (SL-11)</t>
   </si>
   <si>
     <t>ORD/000777/2023-2024</t>
   </si>
@@ -578,90 +578,69 @@
   <si>
     <t>1371/PD</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-XVI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 12)</t>
   </si>
   <si>
     <t>ORD/000762/2023-2024</t>
   </si>
   <si>
     <t>1368/PD</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-XIII of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (2nd Call)(SL - 4)</t>
   </si>
   <si>
     <t>ORD/000764/2023-2024</t>
   </si>
   <si>
     <t>1370/PD</t>
   </si>
   <si>
-    <t>02/04/2025</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>SAMAN KUMAR MAHATO</t>
   </si>
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-XIV of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Divn. PHE Dte. (3rd Call)</t>
   </si>
   <si>
     <t>ORD/002260/2023-2024</t>
   </si>
   <si>
     <t>146/PD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>12/12/2032</t>
-  </si>
-[...19 lines deleted...]
-    <t>WPIL LIMITED</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-II) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte. (Ajodhya Hill Area)</t>
   </si>
   <si>
     <t>ORD/000230/2024-2025</t>
   </si>
   <si>
     <t>1065/PD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>VIVEKANANDA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II, Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
@@ -1143,51 +1122,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3503,313 +3482,313 @@
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>195</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J39" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K39" s="4" t="s">
         <v>196</v>
       </c>
-      <c r="K39" s="4" t="s">
+      <c r="L39" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="L39" s="4" t="s">
+      <c r="M39" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N39" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="M39" s="4" t="s">
+      <c r="O39" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="N39" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P39" s="4">
-        <v>32180</v>
+        <v>94.95</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M40" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="O40" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="M40" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P40" s="4">
-        <v>94.95</v>
+        <v>20.13</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O41" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P41" s="4">
-        <v>20.13</v>
+        <v>31.23</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O42" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="I42" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P42" s="4">
-        <v>31.23</v>
+        <v>3.88</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L43" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K43" s="4" t="s">
+      <c r="M43" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="N43" s="4" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>219</v>
       </c>
       <c r="P43" s="4">
-        <v>3.88</v>
+        <v>0.86</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
@@ -3825,170 +3804,107 @@
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>220</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>221</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>222</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>223</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>224</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>225</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="P44" s="4">
         <v>0.86</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" s="3">
-[...41 lines deleted...]
-      <c r="O45" s="4" t="s">
+      <c r="A45" s="7" t="s">
         <v>226</v>
       </c>
-      <c r="P45" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="8"/>
+      <c r="O45" s="8">
+        <v>30184.23</v>
+      </c>
+      <c r="P45" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="8">
+        <v>0</v>
+      </c>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
-    <row r="46" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A45:N45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>