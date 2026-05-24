--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -674,66 +674,81 @@
   <si>
     <t>S. PATHAK &amp; CO.</t>
   </si>
   <si>
     <t>Hiring of One no. inspection vehicle for Office of the Driller-in-Charge, PMSD (Drilling) under Purulia Mechanical Division PHE Dte. (w.e.f 01/11/24 to 30/04/25)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in,JUNIOR ENGINEER (MECHANICAL)</t>
   </si>
   <si>
     <t>ORD/000779/2024-2025</t>
   </si>
   <si>
     <t>473/PMSD(Drilling)</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>Continuation Work Order for "Hiring of One no. inspection vehicle for Office of the Driller-in-Charge, PMSD (Drilling) under Purulia Mechanical Division PHE Dte. (w.e.f 01/05/25 to 28/10/25)"</t>
-[...14 lines deleted...]
-    <t>26/10/2025</t>
+    <t>Laying of branch pipeline &amp; parallel pipeline over existing pipeline from Burudi More to Dharampur to providing existing FHTC due to widening of PWD road under Purulia water supply scheme (Southern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2024-2025</t>
+  </si>
+  <si>
+    <t>1083/PD`</t>
+  </si>
+  <si>
+    <t>ANGEL LABOUR CONTRACT &amp; CONSTRUCTION CO OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Internal and external illumination with other allied works at Satra high lift(Boosting station) and low lift for augmentation of Satra water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000567/2024-2025</t>
+  </si>
+  <si>
+    <t>1357/PMD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>GOLAP KR. GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1122,73 +1137,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W45"/>
+  <dimension ref="A1:W46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1407,54 +1422,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>854.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>287.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>33.65</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1533,54 +1548,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>400.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>64.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.15</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1596,54 +1611,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>478.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>119.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.97</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1659,54 +1674,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>649.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>203.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>31.34</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -3070,54 +3085,54 @@
       <c r="I32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>135</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>169</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>170</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>171</v>
       </c>
       <c r="P32" s="4">
         <v>20.95</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>5.41</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>25.85</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
@@ -3314,54 +3329,54 @@
       <c r="I36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P36" s="4">
         <v>449.89</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>18.48</v>
       </c>
       <c r="S36" s="4">
         <v>70</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
@@ -3377,54 +3392,54 @@
       <c r="I37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>189</v>
       </c>
       <c r="P37" s="4">
         <v>184.53</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>61.12</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>33.12</v>
       </c>
       <c r="S37" s="4">
         <v>40</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
@@ -3747,164 +3762,227 @@
       <c r="I43" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>214</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>217</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>218</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>219</v>
       </c>
       <c r="P43" s="4">
         <v>0.86</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>41.44</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>220</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J44" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="K44" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="K44" s="4" t="s">
+      <c r="L44" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O44" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="M44" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P44" s="4">
-        <v>0.86</v>
+        <v>7.64</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" s="7" t="s">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K45" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="B45" s="7"/>
-[...22 lines deleted...]
-      <c r="S45" s="8"/>
+      <c r="L45" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="P45" s="4">
+        <v>4.88</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>100</v>
+      </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="8"/>
+      <c r="M46" s="8"/>
+      <c r="N46" s="8"/>
+      <c r="O46" s="8">
+        <v>30195.9</v>
+      </c>
+      <c r="P46" s="8">
+        <v>825.36</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>2.73</v>
+      </c>
+      <c r="R46" s="8"/>
+      <c r="S46" s="8"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A45:N45"/>
+    <mergeCell ref="A46:N46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>