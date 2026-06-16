--- v4 (2026-05-24)
+++ v5 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -608,51 +608,51 @@
   <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-XIV of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Divn. PHE Dte. (3rd Call)</t>
   </si>
   <si>
     <t>ORD/002260/2023-2024</t>
   </si>
   <si>
     <t>146/PD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>12/12/2032</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-II) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte. (Ajodhya Hill Area)</t>
   </si>
   <si>
     <t>ORD/000230/2024-2025</t>
   </si>
   <si>
     <t>1065/PD</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>02/06/2026</t>
   </si>
   <si>
     <t>VIVEKANANDA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II, Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>KOUSHIK CHATTERJEE</t>
   </si>
   <si>
     <t>Construction of New Boundary wall and other allied works at Manbazar Riversite (Harekishtapur) under Purulia W/S Scheme (Southern Sector) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000236/2024-2025</t>
   </si>
@@ -705,50 +705,110 @@
     <t>1083/PD`</t>
   </si>
   <si>
     <t>ANGEL LABOUR CONTRACT &amp; CONSTRUCTION CO OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Internal and external illumination with other allied works at Satra high lift(Boosting station) and low lift for augmentation of Satra water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000567/2024-2025</t>
   </si>
   <si>
     <t>1357/PMD</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>GOLAP KR. GHOSH</t>
+  </si>
+  <si>
+    <t>RTOR000043/2024-2025</t>
+  </si>
+  <si>
+    <t>290/PD</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at CWR-1 (BUNDWAN) under BUNDWAN Block (Application Id: 2005087590) vide memo no. 2005087590/Quot/03/74 dated 28/04/2025 for Demand: 289 KVA</t>
+  </si>
+  <si>
+    <t>BILL/00141/2025-2026</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-1 (SOUTHERN SECTOR) under MANBAZAR-II Block (Application Id: 2005087730) vide memo no. 2005087730/Quot/03/128 dated 07/05/2025 for Demand: 717 KVA</t>
+  </si>
+  <si>
+    <t>BILL/00140/2025-2026</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at BPS-2 (NORTHERN SECTOR) under Kashipur Block (Application Id: 2005087354) vide memo no. 2005087354/Quot/03/163 dated 16/05/2025 for Demand: 350 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00143/2025-2026</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for New Connection at CWR-2 (BANDWAN) under BUNDWAN Block (Application Id: 2005087141) vide memo no. 2005095536/Quot/03/73 dated 28/04/2025 for Demand: 99450 WATT</t>
+  </si>
+  <si>
+    <t>BILL/00142/2025-2026</t>
+  </si>
+  <si>
+    <t>Design, Surveying,Engineering, Supplying and Construction, Erection, Installation, Testing,Commissioning, of Fixed type Intake Jetty with Pump house, Construction of Sub-station; Raw Water Raising Main Bank Protection, 40 MLD (Minimum) capacity Water Treatment Plant (WTP) based on conventional technologies + 20% overloading; Clear Water Pumping Mains, Booster Stations (11 numbers) at Arsha, Baghmundi, Balarampur, Bandwan, Manbazar I (part), Manbazar II &amp; Purulia I (Part) Blocks including pumping machineries on EPC/ Turnkey basis in a single package including 3 (three) months Trial Run and Operation &amp; Maintenance for 3 years for Surface Based W/S scheme for Southern Sector under Purulia Distric.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001820/2023-2024</t>
+  </si>
+  <si>
+    <t>53/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>08/10/2027</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1137,51 +1197,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W46"/>
+  <dimension ref="A1:W52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3902,87 +3962,437 @@
       </c>
       <c r="N45" s="4" t="s">
         <v>229</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>230</v>
       </c>
       <c r="P45" s="4">
         <v>4.88</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" s="7" t="s">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="B46" s="7"/>
-[...22 lines deleted...]
-      <c r="S46" s="8"/>
+      <c r="L46" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P46" s="4">
+        <v>4561.24</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>0</v>
+      </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="3">
+        <v>45</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="L47" s="4"/>
+      <c r="M47" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="O47" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="P47" s="4">
+        <v>33.77</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>0</v>
+      </c>
+      <c r="R47" s="4">
+        <v>0</v>
+      </c>
+      <c r="S47" s="4">
+        <v>0</v>
+      </c>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="3">
+        <v>46</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="N48" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="O48" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="P48" s="4">
+        <v>124.95</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>0</v>
+      </c>
+      <c r="R48" s="4">
+        <v>0</v>
+      </c>
+      <c r="S48" s="4">
+        <v>0</v>
+      </c>
+      <c r="T48" s="1"/>
+      <c r="U48" s="1"/>
+      <c r="V48" s="1"/>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="3">
+        <v>47</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="N49" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="O49" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="P49" s="4">
+        <v>53.59</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>0</v>
+      </c>
+      <c r="R49" s="4">
+        <v>0</v>
+      </c>
+      <c r="S49" s="4">
+        <v>0</v>
+      </c>
+      <c r="T49" s="1"/>
+      <c r="U49" s="1"/>
+      <c r="V49" s="1"/>
+      <c r="W49" s="1"/>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="3">
+        <v>48</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="N50" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="O50" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="P50" s="4">
+        <v>19.15</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>0</v>
+      </c>
+      <c r="R50" s="4">
+        <v>0</v>
+      </c>
+      <c r="S50" s="4">
+        <v>0</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1"/>
+      <c r="V50" s="1"/>
+      <c r="W50" s="1"/>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="3">
+        <v>49</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="M51" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="N51" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="O51" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="P51" s="4">
+        <v>32180</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>241.35</v>
+      </c>
+      <c r="R51" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="S51" s="4">
+        <v>15</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="8"/>
+      <c r="M52" s="8"/>
+      <c r="N52" s="8"/>
+      <c r="O52" s="8">
+        <v>67168.6</v>
+      </c>
+      <c r="P52" s="8">
+        <v>1066.71</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>1.59</v>
+      </c>
+      <c r="R52" s="8"/>
+      <c r="S52" s="8"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A46:N46"/>
+    <mergeCell ref="A52:N52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>