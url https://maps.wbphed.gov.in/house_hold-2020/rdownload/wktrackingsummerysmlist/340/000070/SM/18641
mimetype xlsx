--- v5 (2026-06-16)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,197 +92,284 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Arsha,Bagmundi,Balarampur,Bundwan,Manbazar-I,Manbazar-II,Purulia-I</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE - II</t>
   </si>
   <si>
     <t>SM/18641</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-III &amp; IV of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 3)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000765/2023-2024</t>
+  </si>
+  <si>
+    <t>1371/PD</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-XVI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 12)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000762/2023-2024</t>
+  </si>
+  <si>
+    <t>1368/PD</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-XIII of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (2nd Call)(SL - 4)</t>
+  </si>
+  <si>
+    <t>ORD/000764/2023-2024</t>
+  </si>
+  <si>
+    <t>1370/PD</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>SAMAN KUMAR MAHATO</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-X &amp; XI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 7)</t>
+  </si>
+  <si>
+    <t>ORD/000763/2023-2024</t>
+  </si>
+  <si>
+    <t>1369/PD</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-V &amp; VI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 4)</t>
+  </si>
+  <si>
+    <t>ORD/000761/2023-2024</t>
+  </si>
+  <si>
+    <t>1367/PD</t>
+  </si>
+  <si>
+    <t>20/07/2025</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 150 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Opearation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- XV of Bandwan Block under Purulia Piped Water Supply Scheme (southern Sector ) under Purulia Divn. PHE Dte. (SL-11)</t>
+  </si>
+  <si>
+    <t>ORD/000777/2023-2024</t>
+  </si>
+  <si>
+    <t>1419/PD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 350 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Valve &amp; FHTC for the period of thirty-six (36) months at Zone-II of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL-2)</t>
+  </si>
+  <si>
+    <t>ORD/000781/2023-2024</t>
+  </si>
+  <si>
+    <t>1421/PD</t>
+  </si>
+  <si>
     <t>Construction and Commissioning of RCC Over Head Reservoir (Torch Type With solid raft) of capacity 200 CUM and staging height 20 mtr as per approve drawing ( No:PC-I/OHR/3/2012) including Laying Distribution Pipe line and providing FHTC including other allied works &amp; Operation &amp; Maintenance of Distribution, Pipe line (DI/HDPE), including Sluice Value &amp; FHTC for period of thirty six (36) month at Zone- XII of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector ) under Purulia Divn. PHE Dte. (SL-8)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000801/2023-2024</t>
   </si>
   <si>
     <t>1431/PD</t>
   </si>
   <si>
-    <t>29/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>MD AAMIR KHAN</t>
   </si>
   <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the peroid of thirty six (36) month at Zone- VII &amp; VIII of Bandwan Block under Purulia Piped Water Supply Scheme (southern Sector) under Purulia Divn. PHE Dte. (2nd Call) (SL No. 3)</t>
+  </si>
+  <si>
+    <t>ORD/000797/2023-2024</t>
+  </si>
+  <si>
+    <t>1430/PD</t>
+  </si>
+  <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>1128/PD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-X &amp; XI of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 7)</t>
-[...71 lines deleted...]
-    <t>13/09/2026</t>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Torch type with solid raft) of capacity 100 CUM and staging height 20 mtr as per approved drawing (No: PC-I/OHR/3/2012) including Laying Distribution Pipe Lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions , Pipe Line (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty six month (36) at Zone-XIV of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Divn. PHE Dte. (3rd Call)</t>
+  </si>
+  <si>
+    <t>ORD/002260/2023-2024</t>
+  </si>
+  <si>
+    <t>146/PD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>12/12/2032</t>
+  </si>
+  <si>
+    <t>Design, Surveying,Engineering, Supplying and Construction, Erection, Installation, Testing,Commissioning, of Fixed type Intake Jetty with Pump house, Construction of Sub-station; Raw Water Raising Main Bank Protection, 40 MLD (Minimum) capacity Water Treatment Plant (WTP) based on conventional technologies + 20% overloading; Clear Water Pumping Mains, Booster Stations (11 numbers) at Arsha, Baghmundi, Balarampur, Bandwan, Manbazar I (part), Manbazar II &amp; Purulia I (Part) Blocks including pumping machineries on EPC/ Turnkey basis in a single package including 3 (three) months Trial Run and Operation &amp; Maintenance for 3 years for Surface Based W/S scheme for Southern Sector under Purulia Distric.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001820/2023-2024</t>
+  </si>
+  <si>
+    <t>53/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>08/10/2027</t>
+  </si>
+  <si>
+    <t>WPIL LIMITED</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-VI) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
     <t>ORD/000205/2024-2025</t>
   </si>
   <si>
     <t>902/PD</t>
   </si>
   <si>
     <t>07/05/2024</t>
   </si>
   <si>
-    <t>06/07/2024</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>AEROSPATIAL SOLUTION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-X) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000486/2024-2025</t>
   </si>
   <si>
     <t>1073/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>SAIKAT RAY</t>
   </si>
   <si>
+    <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-II) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte. (Ajodhya Hill Area)</t>
+  </si>
+  <si>
+    <t>ORD/000230/2024-2025</t>
+  </si>
+  <si>
+    <t>1065/PD</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>VIVEKANANDA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Bagmundi Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000095/2024-2025</t>
   </si>
   <si>
     <t>1053/PMD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
@@ -371,444 +458,354 @@
   <si>
     <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Manbazar-II Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000521/2023-2024</t>
   </si>
   <si>
     <t>482/PMD</t>
   </si>
   <si>
     <t>M/S D.G.B.ENTERPRISE</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Disinfection arrangement and Illumination arrangement for OHR sites, at Balarampur Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000513/2023-2024</t>
   </si>
   <si>
     <t>515/PMD</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
+    <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II, Zone-VII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2024-2025</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>KOUSHIK CHATTERJEE</t>
+  </si>
+  <si>
     <t>Supply Delivery and Installation of Diaphragm type Automatic Chlorinator and Illumination arrangement for OHR sites at Bandwan Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000520/2023-2024</t>
   </si>
   <si>
     <t>481/PMD</t>
   </si>
   <si>
     <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Voltage Stabilizer and allied works for different OHR sites at Manbazar-II Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000098/2024-2025</t>
   </si>
   <si>
     <t>1056/PMD</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-V) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte.(Ajodhya Hill Araea)</t>
   </si>
   <si>
     <t>ORD/000259/2024-2025</t>
   </si>
   <si>
     <t>1071/PD</t>
   </si>
   <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
     <t>SHREYA ENTERPRISES</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Balarampur (Zone-I) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000204/2024-2025</t>
   </si>
   <si>
     <t>901/PD</t>
   </si>
   <si>
     <t>M/S ANMOL ENGICON</t>
   </si>
   <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Baghmundi (Zone-IX) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte.(Ajodhya Hill Area)</t>
   </si>
   <si>
-    <t>Junior Engineer-2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>1072/PD</t>
   </si>
   <si>
     <t>SAROJ KUMAR SINGH</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II, Zone-VIII under Purulia W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000221/2024-2025</t>
   </si>
   <si>
     <t>1095/PD</t>
   </si>
   <si>
     <t>SUBRATA MAHAPATRA</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Bagmundi Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000674/2024-2025</t>
   </si>
   <si>
     <t>1680/PMD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>05/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of DI pipe along with interconnection arrangement at OHR site &amp; Construction of Boundary wall &amp; pathway &amp; Sinking of Tubewell at Balarampur (Zone-II) under Purulia W/S Scheme (southern sector) of Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000203/2024-2025</t>
   </si>
   <si>
     <t>900/PD</t>
   </si>
   <si>
     <t>STABILITY INFRASTRUCTURE PVT. LTD.</t>
   </si>
   <si>
+    <t>Construction of New Boundary wall and other allied works at Manbazar Riversite (Harekishtapur) under Purulia W/S Scheme (Southern Sector) under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>1077/PD</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Balarampur Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000675/2024-2025</t>
+  </si>
+  <si>
+    <t>1681/PMD</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Bandwan Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000676/2024-2025</t>
   </si>
   <si>
     <t>1682/PMD</t>
   </si>
   <si>
     <t>Piping and structural works in connection with Disinfection arrangement System at different OHR sites at Manbazar-II Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000677/2024-2025</t>
   </si>
   <si>
     <t>1683/PMD</t>
   </si>
   <si>
     <t>PINTU DEY</t>
   </si>
   <si>
     <t>Supply Delivery and Installation of Disinfection Arrangement and Illumination arrangement for OHR sites, at Bagmundi Block for PURULIA WATER SUPPLY PROJECT SOUTHERN SECTOR PHASE-II for Purulia District under Purulia Mechanical Division, P.H.E. Dte.(2nd Call)</t>
   </si>
   <si>
     <t>ORD/000701/2024-2025</t>
   </si>
   <si>
     <t>1740/PMD</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
+    <t>Hiring of One no. inspection vehicle for Office of the Driller-in-Charge, PMSD (Drilling) under Purulia Mechanical Division PHE Dte. (w.e.f 01/11/24 to 30/04/25)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in,JUNIOR ENGINEER (MECHANICAL)</t>
+  </si>
+  <si>
+    <t>ORD/000779/2024-2025</t>
+  </si>
+  <si>
+    <t>473/PMSD(Drilling)</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Laying of branch pipeline &amp; parallel pipeline over existing pipeline from Burudi More to Dharampur to providing existing FHTC due to widening of PWD road under Purulia water supply scheme (Southern Sector) under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000237/2024-2025</t>
+  </si>
+  <si>
+    <t>1083/PD`</t>
+  </si>
+  <si>
+    <t>ANGEL LABOUR CONTRACT &amp; CONSTRUCTION CO OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall &amp; Sinking of T/well at Manbazar-II,Zone-II under Purulia W/S Scheme under Purulia Sadar Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003527/2023-2024</t>
   </si>
   <si>
     <t>353/PD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>PRIYATOSH MUKHERJEE</t>
   </si>
   <si>
+    <t>Internal and external illumination with other allied works at Satra high lift(Boosting station) and low lift for augmentation of Satra water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000567/2024-2025</t>
+  </si>
+  <si>
+    <t>1357/PMD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>GOLAP KR. GHOSH</t>
+  </si>
+  <si>
     <t>RTOR000036/2024-2025</t>
   </si>
   <si>
     <t>1979/PD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>RTOR000040/2024-2025</t>
   </si>
   <si>
     <t>2254/PD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>Construction and commissioning of RCC Over Head Reservoirs including Laying Distribution Pipe lines and providing FHTCs including other allied works &amp; Operation &amp; Maintenance of Distributions, Pipe lines (DI/HDPE), including Sluice Valves &amp; FHTCs for the period of thirty-six (36) months at Zone-III &amp; IV of Bandwan Block under Purulia Piped Water Supply Scheme (Southern Sector) under Purulia Division, PHE Dte. (SL - 3)</t>
-[...157 lines deleted...]
-  <si>
     <t>RTOR000043/2024-2025</t>
   </si>
   <si>
     <t>290/PD</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
+    <t>Payment of Quotation for New Connection at BPS-2 (NORTHERN SECTOR) under Kashipur Block (Application Id: 2005087354) vide memo no. 2005087354/Quot/03/163 dated 16/05/2025 for Demand: 350 KVA.</t>
+  </si>
+  <si>
+    <t>BILL/00143/2025-2026</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
     <t>Payment of Quotation for New Connection at CWR-1 (BUNDWAN) under BUNDWAN Block (Application Id: 2005087590) vide memo no. 2005087590/Quot/03/74 dated 28/04/2025 for Demand: 289 KVA</t>
   </si>
   <si>
     <t>BILL/00141/2025-2026</t>
   </si>
   <si>
-    <t>23/05/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Payment of Quotation for New Connection at BPS-1 (SOUTHERN SECTOR) under MANBAZAR-II Block (Application Id: 2005087730) vide memo no. 2005087730/Quot/03/128 dated 07/05/2025 for Demand: 717 KVA</t>
   </si>
   <si>
     <t>BILL/00140/2025-2026</t>
   </si>
   <si>
-    <t>Payment of Quotation for New Connection at BPS-2 (NORTHERN SECTOR) under Kashipur Block (Application Id: 2005087354) vide memo no. 2005087354/Quot/03/163 dated 16/05/2025 for Demand: 350 KVA.</t>
-[...4 lines deleted...]
-  <si>
     <t>Payment of Quotation for New Connection at CWR-2 (BANDWAN) under BUNDWAN Block (Application Id: 2005087141) vide memo no. 2005095536/Quot/03/73 dated 28/04/2025 for Demand: 99450 WATT</t>
   </si>
   <si>
     <t>BILL/00142/2025-2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>WPIL LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1340,3024 +1337,3044 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>552.37</v>
+        <v>671.47</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>8279.54</v>
+        <v>449.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.48</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>854.21</v>
+        <v>184.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>287.44</v>
+        <v>61.12</v>
       </c>
       <c r="R5" s="4">
-        <v>33.65</v>
+        <v>33.12</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>647.66</v>
+        <v>854.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>287.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.65</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>400.45</v>
+        <v>647.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>64.67</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>16.15</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>478.83</v>
+        <v>400.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>119.57</v>
+        <v>64.67</v>
       </c>
       <c r="R8" s="4">
-        <v>24.97</v>
+        <v>16.15</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>649.84</v>
+        <v>478.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>203.63</v>
+        <v>119.57</v>
       </c>
       <c r="R9" s="4">
-        <v>31.34</v>
+        <v>24.97</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>94.42</v>
+        <v>552.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>95.21</v>
+        <v>649.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>203.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>31.34</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>50.63</v>
+        <v>8279.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="E13" s="10" t="s">
-[...11 lines deleted...]
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>31.65</v>
+        <v>247.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>50.65</v>
+        <v>32180</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>241.35</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>258.09</v>
+        <v>94.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>206.55</v>
+        <v>95.21</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>69.58</v>
+        <v>94.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>69.61</v>
+        <v>50.63</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>39.77</v>
+        <v>31.65</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="P20" s="4">
-        <v>154.79</v>
+        <v>50.65</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>109.36</v>
+        <v>258.09</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P22" s="4">
-        <v>25.32</v>
+        <v>206.55</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="I23" s="13"/>
+        <v>130</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="P23" s="4">
-        <v>94.55</v>
+        <v>69.58</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="I24" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>66</v>
+        <v>133</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>67</v>
+        <v>134</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="P24" s="4">
-        <v>96.02</v>
+        <v>69.61</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="P25" s="4">
-        <v>96.58</v>
+        <v>39.77</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="I26" s="13"/>
+        <v>144</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="P26" s="4">
-        <v>25.01</v>
+        <v>154.79</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>110</v>
+        <v>152</v>
       </c>
       <c r="P27" s="4">
-        <v>3.88</v>
+        <v>20.13</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="I28" s="13"/>
+        <v>153</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>106</v>
+      </c>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>66</v>
+        <v>133</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>67</v>
+        <v>134</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="P28" s="4">
-        <v>96.08</v>
+        <v>109.36</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>147</v>
+        <v>110</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="P29" s="4">
-        <v>6.1</v>
+        <v>25.32</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="P30" s="4">
-        <v>2.22</v>
+        <v>94.55</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N31" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="N31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O31" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="P31" s="4">
-        <v>470.76</v>
+        <v>96.02</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="P32" s="4">
-        <v>20.95</v>
+        <v>96.58</v>
       </c>
       <c r="Q32" s="4">
-        <v>5.41</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>25.85</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>33</v>
+        <v>173</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>174</v>
+        <v>97</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>37</v>
+        <v>176</v>
       </c>
       <c r="P33" s="4">
-        <v>8491.44</v>
+        <v>25.01</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>177</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>37</v>
+        <v>139</v>
       </c>
       <c r="P34" s="4">
-        <v>5956.59</v>
+        <v>3.88</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>181</v>
+        <v>91</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>44</v>
+        <v>185</v>
       </c>
       <c r="P35" s="4">
-        <v>671.47</v>
+        <v>96.08</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>182</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="P36" s="4">
-        <v>449.89</v>
+        <v>31.23</v>
       </c>
       <c r="Q36" s="4">
-        <v>83.16</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>18.48</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>42</v>
+        <v>181</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>188</v>
+        <v>55</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="P37" s="4">
-        <v>184.53</v>
+        <v>3.88</v>
       </c>
       <c r="Q37" s="4">
-        <v>61.12</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>33.12</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>46</v>
+        <v>107</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>194</v>
+        <v>55</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>44</v>
+        <v>156</v>
       </c>
       <c r="P38" s="4">
-        <v>247.75</v>
+        <v>6.1</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>72</v>
+        <v>181</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>198</v>
+        <v>55</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P39" s="4">
-        <v>94.95</v>
+        <v>2.22</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-      <c r="J40" s="13"/>
+        <v>201</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>107</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>48</v>
+        <v>203</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P40" s="4">
-        <v>20.13</v>
+        <v>470.76</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-      <c r="J41" s="13"/>
+        <v>207</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>208</v>
+      </c>
       <c r="K41" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>72</v>
+        <v>211</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>73</v>
+        <v>212</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="P41" s="4">
-        <v>31.23</v>
+        <v>0.86</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>0.36</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>41.44</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="P42" s="4">
-        <v>3.88</v>
+        <v>7.64</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>214</v>
+        <v>87</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="P43" s="4">
-        <v>0.86</v>
+        <v>20.95</v>
       </c>
       <c r="Q43" s="4">
-        <v>0.36</v>
+        <v>5.41</v>
       </c>
       <c r="R43" s="4">
-        <v>41.44</v>
+        <v>25.85</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>27</v>
+        <v>225</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>72</v>
+        <v>228</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>73</v>
+        <v>229</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="P44" s="4">
-        <v>7.64</v>
+        <v>4.88</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>224</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>230</v>
+        <v>73</v>
       </c>
       <c r="P45" s="4">
-        <v>4.88</v>
+        <v>8491.44</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="P46" s="4">
-        <v>4561.24</v>
+        <v>5956.59</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>234</v>
+        <v>69</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="L47" s="4"/>
+        <v>237</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>238</v>
+      </c>
       <c r="M47" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>237</v>
+        <v>73</v>
       </c>
       <c r="P47" s="4">
-        <v>33.77</v>
+        <v>4561.24</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="L48" s="4"/>
       <c r="M48" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="P48" s="4">
-        <v>124.95</v>
+        <v>53.59</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="L49" s="4"/>
       <c r="M49" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="P49" s="4">
-        <v>53.59</v>
+        <v>33.77</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="L50" s="4"/>
       <c r="M50" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="P50" s="4">
-        <v>19.15</v>
+        <v>124.95</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>244</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
       <c r="K51" s="4" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="L51" s="4"/>
       <c r="M51" s="4" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="P51" s="4">
-        <v>32180</v>
+        <v>19.15</v>
       </c>
       <c r="Q51" s="4">
-        <v>241.35</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="11"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8">
         <v>67168.6</v>
       </c>
       <c r="P52" s="8">
         <v>1066.71</v>
       </c>
       <c r="Q52" s="8">
         <v>1.59</v>
       </c>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>