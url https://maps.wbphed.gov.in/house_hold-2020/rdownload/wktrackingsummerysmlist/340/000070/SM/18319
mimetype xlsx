--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -296,156 +296,156 @@
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>2347/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>25/04/2026</t>
   </si>
   <si>
     <t>M/S S &amp; P CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Rising Main cum Transmission Main for The Piped Water Supply Scheme for Left-Out Mouzas of Barabazar Block, Dist. Purulia under West Bengal Project Management Unit, Purulia, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>2348/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>26/11/2025</t>
+    <t>25/05/2026</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -VII, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000021/2023-2024</t>
   </si>
   <si>
     <t>2392/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>20/07/2026</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 250 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-I water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000023/2023-2024</t>
   </si>
   <si>
     <t>2351/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>29/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 150 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-IV water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>2349/W-181/JICA/PMU/2022</t>
   </si>
   <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -V, OHR Under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>2390/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Providing Mechanical / Electrical Works with all Ancillaries and Auxiliaries for High Lift Pumping Machinery, Substation, Gaseous Chlorination, illumination arrangement at Intermediate Booster Pumping Station - I of Left-Out Mouzas of Barabazar Piped Water Supply Scheme under PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II (M/E),Assistant Engineer-II(M/E)</t>
+  </si>
+  <si>
+    <t>Sub Assistant Engineer-II (M/E),Sub-Assistant Engineer-II (M/E)</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>2394/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>28/04/2027</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VI water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>2354/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
     <t>27/10/2025</t>
   </si>
   <si>
-    <t>PARTHA PRATIM CHHATAIT</t>
-[...46 lines deleted...]
-  <si>
     <t>PRINCE INDUSTRIES ( INDIA)</t>
   </si>
   <si>
     <t>Providing Yard Lighting and other related works at OHRs for Left-Out Mouzas of Barabazar Piped Water Supply Scheme under PMU, WBPWSP (P) PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>2402/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>04/04/2025</t>
+    <t>11/02/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -IV, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>2389/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>12/01/2025</t>
   </si>
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 250 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VII water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondery Gaseous Chlorination Arrangement at Zone -III, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>2388/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 400 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VIII water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>2406/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>26/07/2026</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-V water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>2352/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>NIBHAS SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1771,54 +1771,54 @@
       <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>218.93</v>
       </c>
       <c r="Q14" s="4">
-        <v>67.63</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>30.89</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>82</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1834,54 +1834,54 @@
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>247.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>42.94</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>17.37</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>86</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1951,303 +1951,303 @@
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>459.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>217.07</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>26.44</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="I20" s="13" t="s">
+      <c r="J20" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="J20" s="13" t="s">
+      <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>334.6</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
         <v>429.21</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>75</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
@@ -2392,51 +2392,51 @@
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P24" s="4">
         <v>464.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>50</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
@@ -2707,97 +2707,97 @@
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>159</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>162</v>
       </c>
       <c r="P29" s="4">
         <v>465.39</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>82</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>163</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>7255.27</v>
       </c>
       <c r="P30" s="8">
-        <v>110.56</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="8">
-        <v>1.52</v>
+        <v>0</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>