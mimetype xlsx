--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -477,62 +477,50 @@
     <t>ORD/000020/2023-2024</t>
   </si>
   <si>
     <t>2350/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>SAMAN KUMAR MAHATO</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondery Gaseous Chlorination Arrangement at Zone -III, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>2388/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
-  </si>
-[...10 lines deleted...]
-    <t>26/07/2026</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-V water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>2352/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>NIBHAS SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -933,51 +921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1771,54 +1759,54 @@
       <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>218.93</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>67.63</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>30.89</v>
       </c>
       <c r="S14" s="4">
         <v>82</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1834,54 +1822,54 @@
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>247.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="S15" s="4">
         <v>86</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -2392,51 +2380,51 @@
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P24" s="4">
         <v>464.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>50</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
@@ -2629,188 +2617,125 @@
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="N28" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>658.94</v>
+        <v>465.39</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="3">
-[...20 lines deleted...]
-      <c r="H29" s="13" t="s">
+      <c r="A29" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>6596.33</v>
+      </c>
+      <c r="P29" s="8">
+        <v>110.56</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>1.68</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
-    <row r="30" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>