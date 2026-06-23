--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -281,92 +281,95 @@
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 100 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-II water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I (C) ,Assistant Engineer-I(C)</t>
   </si>
   <si>
     <t>JE-I Civil</t>
   </si>
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>2347/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
+    <t>20/01/2027</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main cum Transmission Main for The Piped Water Supply Scheme for Left-Out Mouzas of Barabazar Block, Dist. Purulia under West Bengal Project Management Unit, Purulia, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>2348/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>21/11/2026</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -VII, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>2392/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 250 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-I water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>2351/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
     <t>25/04/2026</t>
   </si>
   <si>
-    <t>M/S S &amp; P CONSTRUCTION</t>
-[...37 lines deleted...]
-  <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 150 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-IV water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>2349/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>PARTHA PRATIM CHHATAIT</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -V, OHR Under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>2390/W-181/JICA/PMU/2022</t>
@@ -386,53 +389,50 @@
   <si>
     <t>Sub Assistant Engineer-II (M/E),Sub-Assistant Engineer-II (M/E)</t>
   </si>
   <si>
     <t>ORD/000026/2023-2024</t>
   </si>
   <si>
     <t>2394/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>28/04/2027</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VI water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>2354/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>27/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>PRINCE INDUSTRIES ( INDIA)</t>
   </si>
   <si>
     <t>Providing Yard Lighting and other related works at OHRs for Left-Out Mouzas of Barabazar Piped Water Supply Scheme under PMU, WBPWSP (P) PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>2402/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -IV, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>2389/W-181/JICA/PMU/2022</t>
@@ -443,96 +443,102 @@
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 250 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VII water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>2353/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>S.DUTTA</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-III water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>2405/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>29/10/2025</t>
+    <t>26/07/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Construction of 600 cum capacity CWR, 75 cum capacity CWR, 1 no of Sub-station Building, 2 nos of Pump Houses &amp; Boundary Wall of CWRs of water supply scheme of left-out mouzas of Barabazr under West Bengal Project Management Unit, Purulia, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2023-2024</t>
   </si>
   <si>
     <t>2350/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>25/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>SAMAN KUMAR MAHATO</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondery Gaseous Chlorination Arrangement at Zone -III, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000013/2023-2024</t>
   </si>
   <si>
     <t>2388/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-V water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2023-2024</t>
   </si>
   <si>
     <t>2352/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 400 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VIII water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>2406/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -921,51 +927,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1939,303 +1945,303 @@
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
         <v>459.23</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>217.07</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
         <v>26.44</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>334.6</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
         <v>429.21</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>75</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
@@ -2380,51 +2386,51 @@
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P24" s="4">
         <v>464.97</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>50</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
@@ -2506,236 +2512,299 @@
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N26" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="P26" s="4">
         <v>184.49</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>40</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N27" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="P27" s="4">
         <v>26.46</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="P28" s="4">
         <v>465.39</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>82</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K29" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="L29" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P29" s="4">
+        <v>658.94</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>75</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>7255.27</v>
+      </c>
+      <c r="P30" s="8">
+        <v>110.56</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>1.52</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>