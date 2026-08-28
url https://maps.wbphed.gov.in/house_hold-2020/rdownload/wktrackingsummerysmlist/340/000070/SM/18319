--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,453 +92,453 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Barabazar</t>
   </si>
   <si>
     <t>PMU - WBDWSIP - EE-II</t>
   </si>
   <si>
     <t>Left out Mouzas of Barabazar pipe water supply scheme</t>
   </si>
   <si>
     <t>SM/18319</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Conducting route survey &amp; investigation of command area map along the road fixing up alignment including showing existing distribution and Rising Main net works,all structures and features at Barabazar Leftout portion under PMU, WBPWSP (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2022-2023</t>
+  </si>
+  <si>
+    <t>1300/W-181/JICA/PMU/2013</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 100 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-II water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I (C) ,Assistant Engineer-I(C)</t>
+  </si>
+  <si>
+    <t>JE-I Civil</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>2347/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>20/01/2027</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main cum Transmission Main for The Piped Water Supply Scheme for Left-Out Mouzas of Barabazar Block, Dist. Purulia under West Bengal Project Management Unit, Purulia, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I(C)</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>2348/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>21/11/2026</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -VII, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I (M/E),Assistant Engineer-I(M/E)</t>
+  </si>
+  <si>
+    <t>Sub Assistant Engineer-I (M/E),Sub-Assistant Engineer-I (M/E)</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>2392/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 250 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-I water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE-II Civil</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>2351/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>25/04/2026</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondery Gaseous Chlorination Arrangement at Zone -I, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I (M/E),Assistant Engineer-I(M/E)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000011/2023-2024</t>
   </si>
   <si>
     <t>2386/W-181/JICA/PMU/2022</t>
   </si>
   <si>
-    <t>10/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
+    <t>Construction of Over Head Reservoir of Capacity 150 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-IV water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>2349/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHHATAIT</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -V, OHR Under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>2390/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -VI, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
   <si>
     <t>2391/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>04/08/2024</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Mechanical / Electrical Works with all Ancillaries and Auxiliaries for High Lift Pumping Machinery, Substation, Gaseous Chlorination, illumination arrangement at Intermediate Booster Pumping Station - I of Left-Out Mouzas of Barabazar Piped Water Supply Scheme under PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II (M/E),Assistant Engineer-II(M/E)</t>
+  </si>
+  <si>
+    <t>Sub Assistant Engineer-II (M/E),Sub-Assistant Engineer-II (M/E)</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>2394/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>28/04/2027</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VI water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>2354/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -VIII, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>2393/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Providing Yard Lighting and other related works at OHRs for Left-Out Mouzas of Barabazar Piped Water Supply Scheme under PMU, WBPWSP (P) PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>Junior Engineer- (M/E),Junior Engineer (M/E)</t>
+  </si>
+  <si>
+    <t>ORD/000031/2023-2024</t>
+  </si>
+  <si>
+    <t>2402/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -IV, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>2389/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 250 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VII water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>2353/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>S.DUTTA</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondery Gaseous Chlorination Arrangement at Zone -II, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>2387/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-III water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>2405/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of 600 cum capacity CWR, 75 cum capacity CWR, 1 no of Sub-station Building, 2 nos of Pump Houses &amp; Boundary Wall of CWRs of water supply scheme of left-out mouzas of Barabazr under West Bengal Project Management Unit, Purulia, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>2350/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>SAMAN KUMAR MAHATO</t>
+  </si>
+  <si>
+    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondery Gaseous Chlorination Arrangement at Zone -III, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>2388/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 400 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-VIII water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000029/2023-2024</t>
+  </si>
+  <si>
+    <t>2406/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>Construction of Over Head Reservoir of Capacity 300 cum; Stg. Ht. 20mtr., laying of distribution system, Construction of secondary chlorination room and providing FHTC connection under Zone-V water supply scheme of left-out Mouzas of Barabazar surface based Water Supply Scheme under Project Management Unit, West Bengal Piped Water Supply Project (Purulia), PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>2352/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Providing Mechanical/ Electrical Works with all Ancillaries and Auxiliaries for High Lift Pumping Machinery, Gaseous Chlorination, Illumination arrangement at Intermediate Booster Pumping Station - II of Left-Out Mouzas of Barabazar Piped Water Supply Scheme under PMU, WBPWSP (P) PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000027/2023-2024</t>
+  </si>
+  <si>
+    <t>2401/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Soil investigation for determining the safe bearing capacity and other relevant parameters of soil in 8 nos different OHR site &amp; 2 nos CWR site of surface Water Based Piped water Supply Scheme for left out mouzas of Barabazar Block,Purulia under JICA Assisted WBPWSP(P), PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>2523/W-181/JICA/PMU/2022</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>MABCO CONSULTANT</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>2147/W-181/JICA/PMU/2013</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>2068/W-34/JICA/PMU/2013</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
-    <t>Supply, Delivery, Storage, Installation and Commissioning of Secondary Gaseous Chlorination Arrangement at Zone -VIII, OHR under Left-Out Mouzas of Barabazar Piped Water Supply Scheme, PMU, WBPWSP (P), PHE Dte. in the District of Purulia.</t>
-[...70 lines deleted...]
-  <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>1001/W-181/JIC/PMU/2022</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>594/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>06/03/2024</t>
-  </si>
-[...250 lines deleted...]
-    <t>2406/W-181/JICA/PMU/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1067,1700 +1067,1700 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>26.42</v>
+        <v>4.62</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>26.46</v>
+        <v>218.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>67.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>30.89</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>91.65</v>
+        <v>247.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2368.36</v>
+        <v>26.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>26.44</v>
+        <v>459.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>26.44</v>
+        <v>26.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>102.5</v>
+        <v>217.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>7.24</v>
+        <v>26.44</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>194.9</v>
+        <v>26.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>38.92</v>
+        <v>334.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>4.62</v>
+        <v>429.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>218.93</v>
+        <v>26.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>67.63</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>30.89</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>247.24</v>
+        <v>30.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>42.94</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>17.37</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>26.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>459.23</v>
+        <v>464.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
-        <v>217.07</v>
+        <v>26.44</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>26.44</v>
+        <v>524.57</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>67</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P20" s="4">
-        <v>334.6</v>
+        <v>184.49</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P21" s="4">
-        <v>429.21</v>
+        <v>26.46</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="P22" s="4">
-        <v>30.85</v>
+        <v>658.94</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>134</v>
+        <v>67</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="4">
-        <v>26.46</v>
+        <v>465.39</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="P24" s="4">
-        <v>464.97</v>
+        <v>102.5</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="P25" s="4">
-        <v>524.57</v>
+        <v>7.24</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>184.49</v>
+        <v>91.65</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>26.46</v>
+        <v>2368.36</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>88</v>
+        <v>157</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="P28" s="4">
-        <v>465.39</v>
+        <v>194.9</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="L29" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="4" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="P29" s="4">
-        <v>658.94</v>
+        <v>38.92</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>161</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>7255.27</v>