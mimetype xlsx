--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>SOUVIK MANDAL</t>
   </si>
   <si>
     <t>Construction of Substation Building at Boosting station (Seleta mouza) under Raghunathpur water supply scheme and Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>1402/PD</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>02/01/2026</t>
   </si>
   <si>
     <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
     <t>Construction of Guard Room with toilet block at Zone-IIA under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001040/2024-2025</t>
   </si>
   <si>
     <t>2100/PD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>PURNA CHANDRA TEWARI</t>
   </si>
   <si>
     <t>Repairing and Renovation of R.C.C. Elevated Reservoir, hi-lifting boundary wall and other allied works under Raghunathpur W/S Scheme (Zone-II-A) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
@@ -293,177 +293,129 @@
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Construction of Rcc Over Head Reservoir (Torch type with solid raft)of capacity 150 cum and staging heght 20 mtr and laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC)and other alliedworks for Aug. work of Raghunathpur Watersupply scheme (German Assisted) (Zone-II B) within Raghunathpur Sub-Division under Purulia Division,PHE Dte.(SL-4)</t>
   </si>
   <si>
     <t>ORD/000555/2023-2024</t>
   </si>
   <si>
     <t>1337/PD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>MANIRUL ISLAM SK</t>
   </si>
   <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-II B) at Raghunathpur-I Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001145/2024-2025</t>
+  </si>
+  <si>
+    <t>2299/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Addition of column pipe including supply along with allied works, at OHR site-II B, Khajura under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>635/PMD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC), and other allied works for Aug.work of Raghunathpur Water Supply Scheme (German Assisted) (Zone-IIA)within Raghunathpur Sub Division under Purulia Division, PHE Dte.(SL-3)</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/PD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
     <t>Earthing arrangement and other works, at OHR site Uporkhajura of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000605/2024-2025</t>
   </si>
   <si>
     <t>899/PMD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>ANUP KUMAR SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhajura (Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000655/2024-2025</t>
   </si>
   <si>
     <t>1027/PMD</t>
   </si>
   <si>
     <t>10/07/2024</t>
-  </si>
-[...97 lines deleted...]
-    <t>31/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1623,567 +1575,384 @@
         <v>261.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>63</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>94</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>0.5</v>
+        <v>78.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>0.81</v>
+        <v>0.37</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>78.64</v>
+        <v>401.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>3.11</v>
+        <v>0.5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="N18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>0.37</v>
+        <v>0.81</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>943.47</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>