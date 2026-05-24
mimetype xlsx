--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1024,54 +1024,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>21.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1142,54 +1142,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>40.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>54.65</v>
       </c>
       <c r="S6" s="4">
         <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1374,54 +1374,54 @@
       <c r="I10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>6.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1553,54 +1553,54 @@
       <c r="I13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>261.26</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>56.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>21.74</v>
       </c>
       <c r="S13" s="4">
         <v>63</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1736,54 +1736,54 @@
       <c r="I16" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>401.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>229.42</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>57.08</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1892,54 +1892,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>943.47</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>333.83</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>35.38</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>