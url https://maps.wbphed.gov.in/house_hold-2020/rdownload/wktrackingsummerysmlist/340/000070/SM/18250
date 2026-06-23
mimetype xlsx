--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,258 +164,309 @@
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>SOUVIK MANDAL</t>
   </si>
   <si>
     <t>Construction of Substation Building at Boosting station (Seleta mouza) under Raghunathpur water supply scheme and Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>1402/PD</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir, hi-lifting boundary wall and other allied works under Raghunathpur W/S Scheme (Zone-II-A) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001118/2024-2025</t>
+  </si>
+  <si>
+    <t>2190/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>DILIP MISHRA</t>
+  </si>
+  <si>
+    <t>Construction of 1 No. Secondary Pannel cum meter Room at Lakhanpur W.T.P. near Intake Bridge under Raghunathpur W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000115/2023-2024</t>
+  </si>
+  <si>
+    <t>883/PD</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Switch Room Cum Chlorin Room at Zone-II-B (Khajura) OHR Site of Raghunathpur W/S Scheme (German Project) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001361/2023-2024</t>
+  </si>
+  <si>
+    <t>1730/PD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION FOR AUGMENTATION OF RAGHUNATHPUR ZONE IIB</t>
+  </si>
+  <si>
+    <t>BILL/00478/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-248</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
+    <t>Construction of Rcc Over Head Reservoir (Torch type with solid raft)of capacity 150 cum and staging heght 20 mtr and laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC)and other alliedworks for Aug. work of Raghunathpur Watersupply scheme (German Assisted) (Zone-II B) within Raghunathpur Sub-Division under Purulia Division,PHE Dte.(SL-4)</t>
+  </si>
+  <si>
+    <t>ORD/000555/2023-2024</t>
+  </si>
+  <si>
+    <t>1337/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>MANIRUL ISLAM SK</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-II B) at Raghunathpur-I Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001145/2024-2025</t>
+  </si>
+  <si>
+    <t>2299/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Addition of column pipe including supply along with allied works, at OHR site-II B, Khajura under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>635/PMD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC), and other allied works for Aug.work of Raghunathpur Water Supply Scheme (German Assisted) (Zone-IIA)within Raghunathpur Sub Division under Purulia Division, PHE Dte.(SL-3)</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/PD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>Earthing arrangement and other works, at OHR site Uporkhajura of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000605/2024-2025</t>
+  </si>
+  <si>
+    <t>899/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhajura (Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000655/2024-2025</t>
+  </si>
+  <si>
+    <t>1027/PMD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
     <t>Construction of Guard Room with toilet block at Zone-IIA under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
     <t>ORD/001040/2024-2025</t>
   </si>
   <si>
     <t>2100/PD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>PURNA CHANDRA TEWARI</t>
   </si>
   <si>
-    <t>Repairing and Renovation of R.C.C. Elevated Reservoir, hi-lifting boundary wall and other allied works under Raghunathpur W/S Scheme (Zone-II-A) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Guard Room with toilet block at Zone-IIB under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001041/2024-2025</t>
   </si>
   <si>
     <t>2101/PD</t>
   </si>
   <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
     <t>CHANCHAL MISHRA</t>
   </si>
   <si>
-    <t>Construction of 1 No. Secondary Pannel cum meter Room at Lakhanpur W.T.P. near Intake Bridge under Raghunathpur W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...152 lines deleted...]
-    <t>10/07/2024</t>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone II B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000585/2024-2025</t>
+  </si>
+  <si>
+    <t>1444/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>AVISHEK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Chowkage clearence of Distribution line at Chinpina, Bouri para &amp; Brahman Para under Khajura G.P. under Ragunathpur W/S Scheme (Zone-II B) Raghunathpur Sub-Divn, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2025-2026</t>
+  </si>
+  <si>
+    <t>234/RNP</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Chowkage clearence of Distribution line at Uppar Khajura, Namo Khajura Bouri para &amp; Maji Para under Khajura G.P. under Ragunathpur W/S Scheme (Zone-II B) Raghunathpur Sub-Divn, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2025-2026</t>
+  </si>
+  <si>
+    <t>233/RNP</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1196,763 +1247,954 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.42</v>
+        <v>12.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>12.66</v>
+        <v>6.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>6.43</v>
+        <v>4.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>6.78</v>
+        <v>2.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.77</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>4.86</v>
+        <v>261.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>56.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>21.74</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>2.87</v>
+        <v>78.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>261.26</v>
+        <v>0.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>56.81</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>21.74</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>78.64</v>
+        <v>401.92</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>229.42</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>57.08</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>401.92</v>
+        <v>0.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>229.42</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>57.08</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J17" s="13" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>0.5</v>
+        <v>6.42</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="P18" s="4">
-        <v>0.81</v>
+        <v>6.43</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" s="4">
+        <v>3.11</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>95</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>948.49</v>
+      </c>
+      <c r="P22" s="8">
+        <v>333.83</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>35.2</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>