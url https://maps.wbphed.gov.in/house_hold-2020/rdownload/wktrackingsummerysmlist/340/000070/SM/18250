--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,369 +77,369 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone IIA &amp; IIB</t>
+  </si>
+  <si>
+    <t>SM/18250</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Rathunathpur Pipe Water Supply scheme for Zone II B under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000121/2023-2024</t>
+  </si>
+  <si>
+    <t>802/PMD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>A G ENTERPRISE</t>
+  </si>
+  <si>
     <t>Purulia Division</t>
   </si>
   <si>
-    <t>Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone IIA &amp; IIB</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of Rcc Over Head Reservoir (Torch type with solid raft)of capacity 150 cum and staging heght 20 mtr and laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC)and other alliedworks for Aug. work of Raghunathpur Watersupply scheme (German Assisted) (Zone-II B) within Raghunathpur Sub-Division under Purulia Division,PHE Dte.(SL-4)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000555/2023-2024</t>
+  </si>
+  <si>
+    <t>1337/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>MANIRUL ISLAM SK</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC), and other allied works for Aug.work of Raghunathpur Water Supply Scheme (German Assisted) (Zone-IIA)within Raghunathpur Sub Division under Purulia Division, PHE Dte.(SL-3)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>1020/PD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Construction of 1 No. Secondary Pannel cum meter Room at Lakhanpur W.T.P. near Intake Bridge under Raghunathpur W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000115/2023-2024</t>
+  </si>
+  <si>
+    <t>883/PD</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of Switch Room Cum Chlorin Room at Zone-II-B (Khajura) OHR Site of Raghunathpur W/S Scheme (German Project) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001361/2023-2024</t>
+  </si>
+  <si>
+    <t>1730/PD</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2022-2023</t>
   </si>
   <si>
     <t>77/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Purulia Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur W/S (Zone-VI-B) at Raghunathpur Pipe Water Supply Scheme for Zone IIA &amp; IIB at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>1382/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>SOUVIK MANDAL</t>
   </si>
   <si>
     <t>Construction of Substation Building at Boosting station (Seleta mouza) under Raghunathpur water supply scheme and Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>1402/PD</t>
   </si>
   <si>
-    <t>01/07/2026</t>
+    <t>29/09/2026</t>
   </si>
   <si>
     <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
+    <t>Construction of Guard Room with toilet block at Zone-IIA under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001040/2024-2025</t>
+  </si>
+  <si>
+    <t>2100/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>PURNA CHANDRA TEWARI</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-II B) at Raghunathpur-I Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001145/2024-2025</t>
+  </si>
+  <si>
+    <t>2299/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Repairing and Renovation of R.C.C. Elevated Reservoir, hi-lifting boundary wall and other allied works under Raghunathpur W/S Scheme (Zone-II-A) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001118/2024-2025</t>
   </si>
   <si>
     <t>2190/PD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>DILIP MISHRA</t>
   </si>
   <si>
-    <t>Construction of 1 No. Secondary Pannel cum meter Room at Lakhanpur W.T.P. near Intake Bridge under Raghunathpur W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>MAA TARA CONSTRUCTION</t>
+    <t>Construction of Guard Room with toilet block at Zone-IIB under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001041/2024-2025</t>
+  </si>
+  <si>
+    <t>2101/PD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone II B under Purulia Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000585/2024-2025</t>
+  </si>
+  <si>
+    <t>1444/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>AVISHEK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Uporkhajura (Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000655/2024-2025</t>
+  </si>
+  <si>
+    <t>1027/PMD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>Earthing arrangement and other works, at OHR site Uporkhajura of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000605/2024-2025</t>
+  </si>
+  <si>
+    <t>899/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION FOR AUGMENTATION OF RAGHUNATHPUR ZONE IIB</t>
   </si>
   <si>
     <t>BILL/00478/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-248</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>Construction of Rcc Over Head Reservoir (Torch type with solid raft)of capacity 150 cum and staging heght 20 mtr and laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC)and other alliedworks for Aug. work of Raghunathpur Watersupply scheme (German Assisted) (Zone-II B) within Raghunathpur Sub-Division under Purulia Division,PHE Dte.(SL-4)</t>
-[...37 lines deleted...]
-  <si>
     <t>Addition of column pipe including supply along with allied works, at OHR site-II B, Khajura under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>635/PMD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
-  </si>
-[...97 lines deleted...]
-    <t>AVISHEK ENTERPRISE</t>
   </si>
   <si>
     <t>Chowkage clearence of Distribution line at Chinpina, Bouri para &amp; Brahman Para under Khajura G.P. under Ragunathpur W/S Scheme (Zone-II B) Raghunathpur Sub-Divn, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000107/2025-2026</t>
   </si>
   <si>
     <t>234/RNP</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S SAYAK BHATTACHARYA</t>
   </si>
   <si>
     <t>Chowkage clearence of Distribution line at Uppar Khajura, Namo Khajura Bouri para &amp; Maji Para under Khajura G.P. under Ragunathpur W/S Scheme (Zone-II B) Raghunathpur Sub-Divn, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000105/2025-2026</t>
   </si>
@@ -993,1137 +993,1137 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.22</v>
+        <v>21.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>21.84</v>
+        <v>261.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.44</v>
+        <v>56.81</v>
       </c>
       <c r="R4" s="4">
-        <v>84.46</v>
+        <v>21.74</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>92.92</v>
+        <v>401.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>229.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>57.08</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>40.98</v>
+        <v>6.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.39</v>
+        <v>6.77</v>
       </c>
       <c r="R6" s="4">
-        <v>54.65</v>
+        <v>99.76</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>12.66</v>
+        <v>4.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>6.78</v>
+        <v>4.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.77</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>4.86</v>
+        <v>92.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>40.98</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>22.39</v>
+      </c>
+      <c r="R10" s="4">
+        <v>54.65</v>
+      </c>
+      <c r="S10" s="4">
         <v>75</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>261.26</v>
+        <v>6.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>56.81</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>21.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P12" s="4">
         <v>78.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>0.37</v>
+        <v>12.66</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="P14" s="4">
-        <v>401.92</v>
+        <v>6.43</v>
       </c>
       <c r="Q14" s="4">
-        <v>229.42</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>57.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O15" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.11</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
       <c r="P16" s="4">
         <v>0.81</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="P17" s="4">
-        <v>6.42</v>
+        <v>0.5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P18" s="4">
-        <v>6.43</v>
+        <v>2.87</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="P19" s="4">
-        <v>3.11</v>
+        <v>0.37</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P20" s="4">
         <v>0.95</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P21" s="4">
         <v>0.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>