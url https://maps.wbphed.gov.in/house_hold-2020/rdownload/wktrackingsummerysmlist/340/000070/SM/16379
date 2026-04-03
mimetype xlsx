--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,135 +227,93 @@
   <si>
     <t>PRAVAT SARKAR</t>
   </si>
   <si>
     <t>Laying Distribution System of pipe line from Borsolia culvert to Sagarka more &amp; Danduya Village including providing House Hold Tap Connection (FHTC)other allied works for Aug. work of Raghunathpur Water Supply Scheme (German Assisted) (Zone -VII B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. Part-A</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000491/2024-2025</t>
   </si>
   <si>
     <t>1708/PD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-B) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000656/2024-2025</t>
+  </si>
+  <si>
+    <t>1875/PD</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; Installation of Submersible Pumping Machinery and other works, at OHR site- Ketlapur, Zone-VII B (T/W-IV) under Raghunathpur water supply project, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2025-2026</t>
+  </si>
+  <si>
+    <t>620/PMD</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Supply, delivery and laying of cable and other works, at OHR site Ketlapur of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000609/2024-2025</t>
   </si>
   <si>
     <t>857/PMD</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>13/06/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>12/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1287,441 +1245,258 @@
         <v>51.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>0.64</v>
+        <v>21.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.4</v>
+        <v>0.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>766.9</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>