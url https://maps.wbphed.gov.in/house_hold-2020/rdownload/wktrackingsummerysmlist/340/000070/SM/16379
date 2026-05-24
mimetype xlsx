--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,99 +221,141 @@
   <si>
     <t>583/PD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>PRAVAT SARKAR</t>
   </si>
   <si>
     <t>Laying Distribution System of pipe line from Borsolia culvert to Sagarka more &amp; Danduya Village including providing House Hold Tap Connection (FHTC)other allied works for Aug. work of Raghunathpur Water Supply Scheme (German Assisted) (Zone -VII B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. Part-A</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000491/2024-2025</t>
   </si>
   <si>
     <t>1708/PD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
     <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-B) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000656/2024-2025</t>
   </si>
   <si>
     <t>1875/PD</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; Installation of Submersible Pumping Machinery and other works, at OHR site- Ketlapur, Zone-VII B (T/W-IV) under Raghunathpur water supply project, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>620/PMD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Supply, delivery and laying of cable and other works, at OHR site Ketlapur of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000609/2024-2025</t>
   </si>
   <si>
     <t>857/PMD</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-l (Tube Well -I), of Ketlapur (Z-VIIB) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2024-2025</t>
+  </si>
+  <si>
+    <t>915/PMD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>Earthing arrangement and other works, at OHR site Ketlapur of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000608/2024-2025</t>
+  </si>
+  <si>
+    <t>905/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Ketlapur (Z-VIIB)(Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000654/2024-2025</t>
+  </si>
+  <si>
+    <t>1029/PMD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -865,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.85</v>
       </c>
       <c r="S3" s="4">
         <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -983,54 +1025,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>280.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>165.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.93</v>
       </c>
       <c r="S5" s="4">
         <v>48</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1204,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>321.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>215.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>67.1</v>
       </c>
       <c r="S8" s="4">
         <v>78</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1416,87 +1458,270 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>95</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>95</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>95</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>768.92</v>
+      </c>
+      <c r="P16" s="8">
+        <v>393.72</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>51.2</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>