--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,285 +77,285 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone VII B</t>
+  </si>
+  <si>
+    <t>SM/16379</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying Distribution System including providing Functional Household Tap Connection (FHTC) and other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone-VII B) within Raghunathpur Sub Division under Purulia Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>530/PD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone VII B</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Rathunathpur Pipe Water Supply scheme for Zone VII B under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>450/PMD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>ELECTRICAL AND MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Purulia Division</t>
+    <t>Laying of Distribution System including providing Functional Household Tap Connection (FHTC), Construction of 350 cum OHR and staging height of 20 mtr. and other other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone - VII B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. Part-A</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>583/PD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>76/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System including providing Functional Household Tap Connection (FHTC) and other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone-VII B) within Raghunathpur Sub Division under Purulia Division, PHE Dte. (Part-B)</t>
-[...20 lines deleted...]
-    <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
+    <t>Laying Distribution System of pipe line from Borsolia culvert to Sagarka more &amp; Danduya Village including providing House Hold Tap Connection (FHTC)other allied works for Aug. work of Raghunathpur Water Supply Scheme (German Assisted) (Zone -VII B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. Part-A</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000491/2024-2025</t>
+  </si>
+  <si>
+    <t>1708/PD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-VII-B) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000656/2024-2025</t>
+  </si>
+  <si>
+    <t>1875/PD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
   </si>
   <si>
     <t>Yard lighting and internal illumination arrangement at Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone VII B under Purulia Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>ORD/000584/2024-2025</t>
   </si>
   <si>
     <t>1443/PMD</t>
   </si>
   <si>
-    <t>01/10/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>M/S A.D. CONCERN</t>
   </si>
   <si>
+    <t>Supply, delivery and laying of cable and other works, at OHR site Ketlapur of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000609/2024-2025</t>
+  </si>
+  <si>
+    <t>857/PMD</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-l (Tube Well -I), of Ketlapur (Z-VIIB) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000636/2024-2025</t>
+  </si>
+  <si>
+    <t>915/PMD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>Earthing arrangement and other works, at OHR site Ketlapur of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000608/2024-2025</t>
+  </si>
+  <si>
+    <t>905/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Ketlapur (Z-VIIB)(Tube well-II), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000654/2024-2025</t>
+  </si>
+  <si>
+    <t>1029/PMD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
     <t>For new connection of Augmentation of Raghunathpur zone VII B</t>
   </si>
   <si>
     <t>BILL/00776/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-278</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>Laying of Distribution System including providing Functional Household Tap Connection (FHTC), Construction of 350 cum OHR and staging height of 20 mtr. and other other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone - VII B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. Part-A</t>
-[...46 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; Installation of Submersible Pumping Machinery and other works, at OHR site- Ketlapur, Zone-VII B (T/W-IV) under Raghunathpur water supply project, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>620/PMD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
-  </si>
-[...58 lines deleted...]
-    <t>10/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,780 +904,784 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.59</v>
+        <v>280.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>12.92</v>
+        <v>165.25</v>
       </c>
       <c r="R3" s="4">
-        <v>59.85</v>
+        <v>58.93</v>
       </c>
       <c r="S3" s="4">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>65.11</v>
+        <v>21.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>280.39</v>
+        <v>321.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>165.25</v>
+        <v>215.54</v>
       </c>
       <c r="R5" s="4">
-        <v>58.93</v>
+        <v>67.1</v>
       </c>
       <c r="S5" s="4">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.87</v>
+        <v>65.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.26</v>
+        <v>51.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>321.22</v>
+        <v>21.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>215.54</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>67.1</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>51.67</v>
+        <v>3.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>21.26</v>
+        <v>0.64</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>0.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>0.64</v>
+        <v>0.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>0.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="P15" s="4">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>768.92</v>