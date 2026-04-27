--- v1 (2026-02-07)
+++ v2 (2026-04-27)
@@ -790,54 +790,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>14.47</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1068,54 +1068,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>405.1</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>