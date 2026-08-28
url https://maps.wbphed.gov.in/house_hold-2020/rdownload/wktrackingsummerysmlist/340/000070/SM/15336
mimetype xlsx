--- v2 (2026-04-27)
+++ v3 (2026-08-28)
@@ -89,156 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Surface water based water supply scheme for AUGMENTATION OF Hutmura PWSS</t>
   </si>
   <si>
     <t>SM/15336</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Survey, Investigation, Planning, Designing (aesthetically), Construction and Commissioning of a Conventional WATER TREATMENT PLANT and rising main of capacity 650 KLD as per BIS/CPHEEO Manual consisting of all Civil, Mechanical and Electrical works (excluding supply and installation of Chlorination arrangements, SCADA, Clear Water Pumps and allied works) including necessary hydraulic testing, structural testing equipment testing, trial run for a period of 3 months, etc. complete as directed by Engineer-in-charge (turn-key job). Cost includes submission of detailed design with drawing (both soft and hard copies) showing all necessary arrangements, structural &amp; hydraulic detail etc. for Augmentation of Hutumura W/S Scheme for source augmentation</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000542/2023-2024</t>
+  </si>
+  <si>
+    <t>1339/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>Repairing, renovation of Boundary Wall at WTP &amp; OHR site of Hutmura W/S Scheme Under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer,Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000165/2023-2024</t>
   </si>
   <si>
     <t>936/PD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>M/S. DESTINY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repairing of Baffle Floculator ,Tube Settlor and Construction of Platform of Preasure Filter and Construction of Boundary wall and Repairing of Old Staff Room and other allied works under Hutmura &amp; Bandwan W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>1364/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
+    <t>Supply, Delivery and installation of submersible pumping machineries, flowmeter, backwash pump, chlorination system, external lighting arrangement with other allied works in connection with new WTP for augmentation of Hutmura(Intake side &amp; new CWR Zone ) w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
+    <t>ORD/000682/2024-2025</t>
+  </si>
+  <si>
+    <t>1694/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE, HOWRAH</t>
+  </si>
+  <si>
     <t>Priming arrangement for two nos centrifugal pump and two back wash pump and other allied works at Hutmura (OHR) Site water supply scheme under Purulia Mechanical Division, PHE, Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000065/2024-2025</t>
   </si>
   <si>
     <t>994/PMD</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
-  </si>
-[...55 lines deleted...]
-    <t>DEY ENTERPRISE, HOWRAH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,335 +787,335 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.67</v>
+        <v>248.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.4</v>
+        <v>124.08</v>
       </c>
       <c r="R3" s="4">
-        <v>14.47</v>
+        <v>50</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1.06</v>
+        <v>9.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.11</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>248.15</v>
+        <v>91.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>91.07</v>
+        <v>55.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>55.15</v>
+        <v>1.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>405.1</v>
       </c>
       <c r="P8" s="8">
-        <v>1.4</v>
+        <v>131.43</v>
       </c>
       <c r="Q8" s="8">
-        <v>0.35</v>
+        <v>32.44</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>