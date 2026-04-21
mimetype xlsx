--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -841,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.2</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1302,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>278.85</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>3.92</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>