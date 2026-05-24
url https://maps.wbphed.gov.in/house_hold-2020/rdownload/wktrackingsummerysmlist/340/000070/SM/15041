--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,95 @@
     <t>20/06/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>SUBRATA DUTTA</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Centrifugal pumping machinery, Voltage stabilizer with other allied work for direct pumping at OHR site of Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2024-2025</t>
   </si>
   <si>
     <t>1173/PMD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing of Main switch, valve and other electro-mechanical accessories at OHR site for Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>989/PMD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>ORD/000584/2023-2024</t>
+  </si>
+  <si>
+    <t>373/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Monorail, Lighting conductor &amp; others allied work at WTP site for Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>1541/PMD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>SAIBAL SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -902,54 +947,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.63</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -963,54 +1008,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>7.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1069,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1085,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>2.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1146,54 +1191,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>227.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>159.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S8" s="4">
         <v>5</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1282,87 +1327,270 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>29.04</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.55</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1.52</v>
+      </c>
+      <c r="R11" s="4">
+        <v>97.91</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.36</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.36</v>
+      </c>
+      <c r="R12" s="4">
+        <v>100</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>285.01</v>
+      </c>
+      <c r="P14" s="8">
+        <v>179.02</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>62.81</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>