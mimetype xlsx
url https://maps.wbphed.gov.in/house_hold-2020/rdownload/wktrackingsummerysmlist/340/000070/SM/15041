--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,89 +89,104 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Surface water based water supply scheme for Augmentation of Bagmundi PWSS</t>
   </si>
   <si>
     <t>SM/15041</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Survey, Investigation, Planning, Designing (aesthetically), Construction and Commissioning of a Conventional WATER TREATMENT PLANT and rising main of capacity 421 KLD as per BIS/CPHEEO Manual consisting of all Civil, Mechanical and Electrical works (excluding supply and installation of Chlorination arrangements, SCADA, Clear Water Pumps and allied works) including necessary hydraulic testing, structural testing equipment testing, trial run for a period of 3 months, etc. complete as directed by Engineer-in-charge (turn-key job). Cost includes submission of detailed design with drawing (both soft and hard copies) showing all necessary arrangements, structural &amp; hydraulic detail etc. for Augmentation of Bagmundi W/S Scheme for source augmentation</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>1338/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>Route Survey &amp; Drawing Preparation for uncovered areas under BAGHMUNDI Block under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer,Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000003/2023-2024</t>
   </si>
   <si>
     <t>524/PD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing and Renovation of Pump house cum switch room including other allied works at WTP site in connection with Jal Jeevan Mission (JJM) for Augmentation of Baghmundi W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000499/2023-2024</t>
   </si>
   <si>
     <t>1333/PD</t>
   </si>
   <si>
-    <t>08/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>S PATHAK AND CO</t>
   </si>
   <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply, Delivery and installation 60kva voltage stabilizer for Augmentation of Bagmundi w/s scheme for under PMD, PHE Dte. in the District of Purulia. (2 nd Call)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>1205/PMD</t>
   </si>
   <si>
     <t>03/11/2023</t>
@@ -179,144 +194,129 @@
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>BISHWANATH NANDI</t>
   </si>
   <si>
     <t>Supply &amp; delivery of electric cable at Bagmundi water supply scheme for Augmentation of Bagmundi PWSS under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000303/2023-2024</t>
   </si>
   <si>
     <t>385/PMSD(W/S)</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>SEN BROTHERS</t>
   </si>
   <si>
+    <t>ORD/000584/2023-2024</t>
+  </si>
+  <si>
+    <t>373/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing of Main switch, valve and other electro-mechanical accessories at WTP site for Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>975/PMD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of Centrifugal pumping machinery, Voltage stabilizer with other allied work for direct pumping at OHR site of Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2024-2025</t>
+  </si>
+  <si>
+    <t>1173/PMD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing of Main switch, valve and other electro-mechanical accessories at OHR site for Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>989/PMD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
     <t>Construction of pathway at OHR Site of Bugmundi W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003458/2023-2024</t>
   </si>
   <si>
     <t>332/PD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
-  </si>
-[...76 lines deleted...]
-    <t>31/10/2023</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Monorail, Lighting conductor &amp; others allied work at WTP site for Augmentation of Bagmundi water supply scheme under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000619/2024-2025</t>
   </si>
   <si>
     <t>1541/PMD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>SAIBAL SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -883,60 +883,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.16</v>
+        <v>227.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.92</v>
+        <v>159.53</v>
       </c>
       <c r="R3" s="4">
-        <v>94.2</v>
+        <v>70</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -944,582 +944,582 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.89</v>
+        <v>4.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.82</v>
+        <v>3.92</v>
       </c>
       <c r="R4" s="4">
-        <v>97.63</v>
+        <v>94.2</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.74</v>
+        <v>2.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.74</v>
+        <v>2.82</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>97.63</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.92</v>
+        <v>7.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.92</v>
+        <v>7.74</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.21</v>
+        <v>0.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.21</v>
+        <v>0.92</v>
       </c>
       <c r="R7" s="4">
-        <v>99.88</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>227.9</v>
+        <v>0.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>159.53</v>
+        <v>0.36</v>
       </c>
       <c r="R8" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>3.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>29.04</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>1.55</v>
       </c>
       <c r="Q11" s="4">
         <v>1.52</v>
       </c>
       <c r="R11" s="4">
         <v>97.91</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.36</v>
+        <v>2.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.36</v>
+        <v>2.21</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>99.88</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>4.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>