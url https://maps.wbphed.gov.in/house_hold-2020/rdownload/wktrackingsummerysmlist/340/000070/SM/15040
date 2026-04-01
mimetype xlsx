--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>1364/PD</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>Laying of Distribution Pipeline From Rightgora OHR to Rithugora Village More to Connect DI Pipeline under JJM Work under Bandwan Water Supply Scheme under Purulia Dividion ,PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer(HQ)</t>
   </si>
   <si>
     <t>ORD/000187/2025-2026</t>
   </si>
   <si>
     <t>1048/PD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of WBSEDCL Room of Bandwan W/S Scheme and and Other allied works under Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003459/2023-2024</t>
+  </si>
+  <si>
+    <t>333/PD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1118,87 +1136,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>4.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>6.15</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>405.6</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>