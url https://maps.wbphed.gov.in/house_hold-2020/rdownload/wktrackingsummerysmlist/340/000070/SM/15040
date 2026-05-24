--- v3 (2026-04-01)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,87 +185,108 @@
   <si>
     <t>1340/PD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
   </si>
   <si>
     <t>Repairing of Baffle Floculator ,Tube Settlor and Construction of Platform of Preasure Filter and Construction of Boundary wall and Repairing of Old Staff Room and other allied works under Hutmura &amp; Bandwan W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>1364/PD</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
-    <t>Laying of Distribution Pipeline From Rightgora OHR to Rithugora Village More to Connect DI Pipeline under JJM Work under Bandwan Water Supply Scheme under Purulia Dividion ,PHE Dte</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of WBSEDCL Room of Bandwan W/S Scheme and and Other allied works under Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003459/2023-2024</t>
   </si>
   <si>
     <t>333/PD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of floating Barge , Gangway assembly and other allied work at Bundwan Intake Pumping Station under Purulia Mechanical Division,PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2024-2025</t>
+  </si>
+  <si>
+    <t>946/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Different Electro-Mechanical works at High Lift pump house at Bundwan under Augmentation of Bundwan Water Supply Scheme under Purulia Mechanical Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2024-2025</t>
+  </si>
+  <si>
+    <t>947/PMD</t>
+  </si>
+  <si>
+    <t>Additional work of Augmentation of floating Barge, Gangway assembly and other allied work at Bundwan Intake Pumping Station under Purulia Mechanical Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000581/2024-2025</t>
+  </si>
+  <si>
+    <t>1439/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -817,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.5</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>1.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -939,54 +960,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>30.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>260.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>130.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1098,186 +1119,308 @@
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.4</v>
+        <v>6.15</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.02</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.15</v>
+        <v>19.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="M10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.52</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.09</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="R11" s="4">
+        <v>26.46</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>433.61</v>
+      </c>
+      <c r="P12" s="8">
+        <v>176.85</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>40.79</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>