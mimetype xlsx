--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,186 +89,183 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Surface water based water supply scheme for Augmentation of BUNDWAN PWSS</t>
   </si>
   <si>
     <t>SM/15040</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Survey, Investigation, Planning, Designing (aesthetically), Construction and Commissioning of a Conventional WATER TREATMENT PLANT and rising main of capacity 712 KLD as per BIS/CPHEEO Manual consisting of all Civil, Mechanical and Electrical works (excluding supply and installation of Chlorination arrangements, SCADA, Clear Water Pumps and allied works) including necessary hydraulic testing, structural testing equipment testing, trial run for a period of 3 months, etc. complete as directed by Engineer-in-charge (turn-key job). Cost includes submission of detailed design with drawing (both soft and hard copies) showing all necessary arrangements, structural &amp; hydraulic detail etc. for Augmentation of Bandwan W/S Scheme for source augmentation</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000539/2023-2024</t>
+  </si>
+  <si>
+    <t>1340/PD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT &amp; WATER TRETMENT ENGINEERS PVT LTD</t>
+  </si>
+  <si>
     <t>Laying of parallel distribution pipeline to provide FHTC at Supudih Mouza of Bandwan Water Supply Scheme under Purulia Division, PHE Dte .</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001053/2022-2023</t>
   </si>
   <si>
     <t>285/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repairing of Baffle Floculator ,Tube Settlor and Construction of Platform of Preasure Filter and Construction of Boundary wall and Repairing of Old Staff Room and other allied works under Hutmura &amp; Bandwan W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>1364/PD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>Construction of WBSEDCL Room of Bandwan W/S Scheme and and Other allied works under Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003459/2023-2024</t>
+  </si>
+  <si>
+    <t>333/PD</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Arrangement for high pressure testing of SubStation equipment for 250 KVA Sub - Station at Bundwan w/s Scheme under Purulia Mechanical Division,PHE,Dte.</t>
   </si>
   <si>
     <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000079/2024-2025</t>
   </si>
   <si>
     <t>1016/PMD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>25/07/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>M S ENTERPRISE</t>
   </si>
   <si>
+    <t>Different Electro-Mechanical works at High Lift pump house at Bundwan under Augmentation of Bundwan Water Supply Scheme under Purulia Mechanical Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000034/2024-2025</t>
+  </si>
+  <si>
+    <t>947/PMD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Augmentation of floating Barge , Gangway assembly and other allied work at Bundwan Intake Pumping Station under Purulia Mechanical Division,PHE,Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2024-2025</t>
+  </si>
+  <si>
+    <t>946/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
     <t>Different Electro-Mechanical works at Sub-Station at Bundwan under Augmentation of Bundwan Water Supply Scheme under Purulia Mechanical Division, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>954/PMD</t>
-  </si>
-[...76 lines deleted...]
-    <t>947/PMD</t>
   </si>
   <si>
     <t>Additional work of Augmentation of floating Barge, Gangway assembly and other allied work at Bundwan Intake Pumping Station under Purulia Mechanical Division, PHE, Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000581/2024-2025</t>
   </si>
   <si>
     <t>1439/PMD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -835,557 +832,557 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.66</v>
+        <v>260.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.85</v>
+        <v>130.45</v>
       </c>
       <c r="R3" s="4">
-        <v>84.5</v>
+        <v>50</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1.19</v>
+        <v>11.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.19</v>
+        <v>9.85</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>84.5</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>30.22</v>
+        <v>91.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>260.9</v>
+        <v>6.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>130.45</v>
+        <v>3.88</v>
       </c>
       <c r="R6" s="4">
-        <v>50</v>
+        <v>63.02</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>91.07</v>
+        <v>1.19</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>6.15</v>
+        <v>7.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.88</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>63.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>19.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>7.52</v>
+        <v>30.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>30.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P11" s="4">
         <v>5.09</v>
       </c>
       <c r="Q11" s="4">
         <v>1.35</v>
       </c>
       <c r="R11" s="4">
         <v>26.46</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>433.61</v>
       </c>
       <c r="P12" s="8">
         <v>176.85</v>
       </c>
       <c r="Q12" s="8">
         <v>40.79</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>