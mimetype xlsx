--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,51 +125,51 @@
   <si>
     <t>398/RNP</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Survey, Investigation, Planning, Designing (aesthetically), Construction and Commissioning of a Conventional WATER TREATMENT PLANT and rising main of capacity 1521 KLD as per BIS/CPHEEO Manual consisting of all Civil, Mechanical and Electrical works (excluding supply and installation of Chlorination arrangements, SCADA, Clear Water Pumps and allied works) including necessary hydraulic testing, structural testing equipment testing, trial run for a period of 3 months, etc. complete as directed by Engineer-in-charge (turn-key job). Cost includes submission of detailed design with drawing (both soft and hard copies) showing all necessary arrangements, structural &amp; hydraulic detail etc. for Augmentation of Ramchandrrapur W/S Scheme for source augmentation.</t>
   </si>
   <si>
     <t>ORD/000269/2023-2024</t>
   </si>
   <si>
     <t>1090/PD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>30/05/2025</t>
+    <t>26/11/2025</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Providing indoor and outdoor lighting, making double tank system and other allied works at OHR site at Rangadanga under Augmentation of Ramchandrapur Water supply scheme under Purulia Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000632/2024-2025</t>
   </si>
   <si>
     <t>1552/PMD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
@@ -288,50 +288,62 @@
     <t>26/06/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>Supply and installtion of Pressure Shell / Pressure filter (Size- 3000 mm dia X 1800 mm) and laying of HDPE distribution pipe line at Bathanbari under Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.(SM Code-SM/15039)</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>1358/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Submersible pump, MS pipe, specials including allied works in connection with direct pumping under Augmentation of Ramchandrapur Water supply scheme under Purulia Mechanical Division, PHE Dte. in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000631/2024-2025</t>
+  </si>
+  <si>
+    <t>1549/PMD</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,73 +732,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1507,87 +1519,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>48.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.58</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>399.88</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>