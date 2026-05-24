--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,81 +269,90 @@
   <si>
     <t>ORD/000881/2023-2024</t>
   </si>
   <si>
     <t>1531/PD</t>
   </si>
   <si>
     <t>Supplying , fitting and fixing Cast Iron heavy type spiral stiar case at Ramchandrapur under Ramchandrapur W/S Scheme of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000258/2024-2025</t>
   </si>
   <si>
     <t>1195/PD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
+    <t>Supply delivery and installation of Submersible pump, MS pipe, specials including allied works in connection with direct pumping under Augmentation of Ramchandrapur Water supply scheme under Purulia Mechanical Division, PHE Dte. in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000631/2024-2025</t>
+  </si>
+  <si>
+    <t>1549/PMD</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of MS pipe, specials including supply and laying of cables including allied works at Intake site under Augmentation of Ramchandrapur Water supply scheme under Purulia Mechanical Division, PHE Dte. in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000625/2024-2025</t>
+  </si>
+  <si>
+    <t>1547/PMD</t>
+  </si>
+  <si>
     <t>Supply and installtion of Pressure Shell / Pressure filter (Size- 3000 mm dia X 1800 mm) and laying of HDPE distribution pipe line at Bathanbari under Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.(SM Code-SM/15039)</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000333/2024-2025</t>
   </si>
   <si>
     <t>1358/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>M/S SAYAK BHATTACHARYA</t>
-  </si>
-[...10 lines deleted...]
-    <t>EASTERN INDIA SALES AND SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -895,54 +904,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.59</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -956,54 +965,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>213.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>192.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1270,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>25.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>17.83</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1331,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>34.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>34.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1383,54 +1392,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>34.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>33.68</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1444,223 +1453,284 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>2.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>48.06</v>
+        <v>2.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>2.58</v>
+        <v>4.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>48.06</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>34.3</v>
+      </c>
+      <c r="R15" s="4">
+        <v>71.38</v>
+      </c>
+      <c r="S15" s="4">
+        <v>65</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>404.16</v>
+      </c>
+      <c r="P16" s="8">
+        <v>302.62</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>74.88</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>