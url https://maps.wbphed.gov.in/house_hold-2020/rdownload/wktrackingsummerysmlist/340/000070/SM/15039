--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,90 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Surface water based water supply scheme for Augmentation of Ramchandrapur Pwss</t>
   </si>
   <si>
     <t>SM/15039</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Survey, Investigation, Planning, Designing (aesthetically), Construction and Commissioning of a Conventional WATER TREATMENT PLANT and rising main of capacity 1521 KLD as per BIS/CPHEEO Manual consisting of all Civil, Mechanical and Electrical works (excluding supply and installation of Chlorination arrangements, SCADA, Clear Water Pumps and allied works) including necessary hydraulic testing, structural testing equipment testing, trial run for a period of 3 months, etc. complete as directed by Engineer-in-charge (turn-key job). Cost includes submission of detailed design with drawing (both soft and hard copies) showing all necessary arrangements, structural &amp; hydraulic detail etc. for Augmentation of Ramchandrrapur W/S Scheme for source augmentation.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>1090/PD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Construction of appron &amp; other work inconnection with 100 cum CWR at Ramchandrapur WTP (Zone-II) under Ramchandrapur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000533/2023-2024</t>
   </si>
   <si>
     <t>398/RNP</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
-    <t>Survey, Investigation, Planning, Designing (aesthetically), Construction and Commissioning of a Conventional WATER TREATMENT PLANT and rising main of capacity 1521 KLD as per BIS/CPHEEO Manual consisting of all Civil, Mechanical and Electrical works (excluding supply and installation of Chlorination arrangements, SCADA, Clear Water Pumps and allied works) including necessary hydraulic testing, structural testing equipment testing, trial run for a period of 3 months, etc. complete as directed by Engineer-in-charge (turn-key job). Cost includes submission of detailed design with drawing (both soft and hard copies) showing all necessary arrangements, structural &amp; hydraulic detail etc. for Augmentation of Ramchandrrapur W/S Scheme for source augmentation.</t>
-[...14 lines deleted...]
-    <t>ANUP KUMAR SAHA</t>
+    <t>Laying pipe line across railway track near Mouza-Kotaldih for supply of water under Ramchandrapur W/S Scheme (Zone-II) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000880/2023-2024</t>
+  </si>
+  <si>
+    <t>1530/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>NIBHAS SINHA</t>
+  </si>
+  <si>
+    <t>Laying pipe line across railway track near Mouza-Mijhardih for supply of water under Ramchandrapur W/S Scheme (Zone-II) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000881/2023-2024</t>
+  </si>
+  <si>
+    <t>1531/PD</t>
   </si>
   <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Providing indoor and outdoor lighting, making double tank system and other allied works at OHR site at Rangadanga under Augmentation of Ramchandrapur Water supply scheme under Purulia Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000632/2024-2025</t>
   </si>
   <si>
     <t>1552/PMD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
@@ -222,77 +249,50 @@
     <t>969/PMD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>20/07/2024</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
     <t>Supply, Delivery, Storage, Installation and Commissioning of Chlorination Arrangement at New pump house under Augmentation of Ramchandrapur water supply scheme under Purulia Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000051/2024-2025</t>
   </si>
   <si>
     <t>964/PMD</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>S S ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>1531/PD</t>
   </si>
   <si>
     <t>Supplying , fitting and fixing Cast Iron heavy type spiral stiar case at Ramchandrapur under Ramchandrapur W/S Scheme of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000258/2024-2025</t>
   </si>
   <si>
     <t>1195/PD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>Supply delivery and installation of Submersible pump, MS pipe, specials including allied works in connection with direct pumping under Augmentation of Ramchandrapur Water supply scheme under Purulia Mechanical Division, PHE Dte. in the District Purulia.</t>
   </si>
   <si>
     <t>ORD/000631/2024-2025</t>
   </si>
@@ -901,60 +901,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.92</v>
+        <v>213.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.87</v>
+        <v>192.02</v>
       </c>
       <c r="R3" s="4">
-        <v>95.59</v>
+        <v>90</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -962,655 +962,655 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>213.35</v>
+        <v>0.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>192.02</v>
+        <v>0.87</v>
       </c>
       <c r="R4" s="4">
-        <v>90</v>
+        <v>95.59</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>5.73</v>
+        <v>34.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>5.99</v>
+        <v>34.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>33.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>24.94</v>
+        <v>5.73</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.69</v>
+        <v>5.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>25.29</v>
+        <v>24.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>17.83</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>34.55</v>
+        <v>1.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>34.55</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>34.09</v>
+        <v>25.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>33.68</v>
+        <v>4.51</v>
       </c>
       <c r="R11" s="4">
-        <v>98.79</v>
+        <v>17.83</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>2.7</v>
       </c>
       <c r="Q12" s="4">
         <v>2.69</v>
       </c>
       <c r="R12" s="4">
         <v>99.96</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>2.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>4.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>