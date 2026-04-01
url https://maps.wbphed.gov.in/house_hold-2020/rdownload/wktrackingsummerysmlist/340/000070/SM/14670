--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>ORD/001006/2022-2023</t>
   </si>
   <si>
     <t>173/PD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur WaterSupply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-II</t>
   </si>
   <si>
     <t>ORD/001007/2022-2023</t>
   </si>
   <si>
     <t>174/PD</t>
   </si>
   <si>
-    <t>30/10/2025</t>
+    <t>31/05/2026</t>
   </si>
   <si>
     <t>RABIN CHANDRA CHAIL</t>
   </si>
   <si>
     <t>Land development by earth filling with carried earth , Concrete road &amp; Sinking of 1 (one) No. 200 mm dia DTH rigbored tubewell with other allied works of Raghunathpur Water Supply Scheme (German Assisted) (Zone -V B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>905/PD</t>
   </si>
   <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Nanduka-V(B) of Raghunathpur water supply project under Purulia Mechanical Division,PHE Dte.</t>
   </si>
@@ -314,114 +314,78 @@
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/001067/2022-2023</t>
   </si>
   <si>
     <t>302/PD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S KARUNAMOYEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC), Construction of 500 cum OHR staging height of 20 mtr and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Part - B)</t>
-[...14 lines deleted...]
-    <t>MS D.PALIT AND CO.</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Gobag Mouza, JL No.-58, Plot No.-620 under Neturia Block at OHR site under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>768/PD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-V-B) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000434/2024-2025</t>
   </si>
   <si>
     <t>1498/PD</t>
-  </si>
-[...37 lines deleted...]
-    <t>ASHOK KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1737,305 +1701,183 @@
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>450.03</v>
+        <v>17.28</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
         <v>30.19</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...27 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>520.76</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>