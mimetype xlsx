--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1661,54 +1661,54 @@
       <c r="I15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>149.48</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>82.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>55.34</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1817,54 +1817,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>520.76</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>82.73</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>15.89</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>