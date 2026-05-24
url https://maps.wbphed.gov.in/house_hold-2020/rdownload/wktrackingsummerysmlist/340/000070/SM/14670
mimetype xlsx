--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying Distribution pipe line and other alliedworks of Raghunathpur Water Supply Scheme(Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001006/2022-2023</t>
   </si>
   <si>
     <t>173/PD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
-    <t>07/02/2026</t>
+    <t>14/11/2026</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur WaterSupply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-II</t>
   </si>
   <si>
     <t>ORD/001007/2022-2023</t>
   </si>
   <si>
     <t>174/PD</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
     <t>RABIN CHANDRA CHAIL</t>
   </si>
   <si>
     <t>Land development by earth filling with carried earth , Concrete road &amp; Sinking of 1 (one) No. 200 mm dia DTH rigbored tubewell with other allied works of Raghunathpur Water Supply Scheme (German Assisted) (Zone -V B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
@@ -296,96 +296,117 @@
   <si>
     <t>1041/PMD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION FOR AUGMENTATION OF RAGHUNATHPUR ZONE VB</t>
   </si>
   <si>
     <t>BILL/00479/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-250</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Part-B)</t>
-[...8 lines deleted...]
-    <t>28/02/2023</t>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Gobag Mouza, JL No.-58, Plot No.-620 under Neturia Block at OHR site under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>768/PD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-V-B) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000434/2024-2025</t>
+  </si>
+  <si>
+    <t>1498/PD</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S KARUNAMOYEE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Gobag Mouza, JL No.-58, Plot No.-620 under Neturia Block at OHR site under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
-[...26 lines deleted...]
-    <t>1498/PD</t>
+    <t>Supply, delivery &amp; Installation of DOL stater, MCB and other works, at OHR site-V, Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2024-2025</t>
+  </si>
+  <si>
+    <t>1336/PMD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Addition of column pipe including supply, along with allied works, at OHR site-VB, Nanduka under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000691/2024-2025</t>
+  </si>
+  <si>
+    <t>1337/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -937,54 +958,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.75</v>
       </c>
       <c r="S3" s="4">
         <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1076,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>83.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>66.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.76</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1137,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>77.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>67.71</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1177,54 +1198,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>16.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1259,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>0.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.96</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1421,54 +1442,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>44.07</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1482,54 +1503,54 @@
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P12" s="4">
         <v>5.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>89.84</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1640,244 +1661,305 @@
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>149.48</v>
+        <v>17.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>82.73</v>
+        <v>7.72</v>
       </c>
       <c r="R15" s="4">
-        <v>55.34</v>
+        <v>44.68</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>17.28</v>
+        <v>30.19</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>30.19</v>
+        <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>373.21</v>
+      </c>
+      <c r="P19" s="8">
+        <v>163.57</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>43.83</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>