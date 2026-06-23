--- v5 (2026-05-24)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>ORD/001006/2022-2023</t>
   </si>
   <si>
     <t>173/PD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>14/11/2026</t>
   </si>
   <si>
     <t>MADHU SUDAN RAKSHIT</t>
   </si>
   <si>
     <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur WaterSupply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-II</t>
   </si>
   <si>
     <t>ORD/001007/2022-2023</t>
   </si>
   <si>
     <t>174/PD</t>
   </si>
   <si>
-    <t>31/05/2026</t>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>RABIN CHANDRA CHAIL</t>
   </si>
   <si>
     <t>Land development by earth filling with carried earth , Concrete road &amp; Sinking of 1 (one) No. 200 mm dia DTH rigbored tubewell with other allied works of Raghunathpur Water Supply Scheme (German Assisted) (Zone -V B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>905/PD</t>
   </si>
   <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Nanduka-V(B) of Raghunathpur water supply project under Purulia Mechanical Division,PHE Dte.</t>
   </si>
@@ -363,50 +363,80 @@
     <t>1336/PMD</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Addition of column pipe including supply, along with allied works, at OHR site-VB, Nanduka under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000691/2024-2025</t>
   </si>
   <si>
     <t>1337/PMD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S A.D. CONCERN</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC), Construction of 500 cum OHR staging height of 20 mtr and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/001158/2022-2023</t>
+  </si>
+  <si>
+    <t>433/PD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001067/2022-2023</t>
+  </si>
+  <si>
+    <t>302/PD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1879,87 +1909,209 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
         <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P19" s="4">
+        <v>450.03</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>208.74</v>
+      </c>
+      <c r="R19" s="4">
+        <v>46.38</v>
+      </c>
+      <c r="S19" s="4">
+        <v>90</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P20" s="4">
+        <v>149.48</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>104.54</v>
+      </c>
+      <c r="R20" s="4">
+        <v>69.93</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>972.72</v>
+      </c>
+      <c r="P21" s="8">
+        <v>476.85</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>49.02</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>