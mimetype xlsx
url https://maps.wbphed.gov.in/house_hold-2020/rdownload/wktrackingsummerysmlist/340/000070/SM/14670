--- v6 (2026-06-23)
+++ v7 (2026-08-28)
@@ -77,366 +77,366 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone V B</t>
+  </si>
+  <si>
+    <t>SM/14670</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line and other alliedworks of Raghunathpur Water Supply Scheme(Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001006/2022-2023</t>
+  </si>
+  <si>
+    <t>173/PD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>14/11/2026</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur WaterSupply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-II</t>
+  </si>
+  <si>
+    <t>ORD/001007/2022-2023</t>
+  </si>
+  <si>
+    <t>174/PD</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC), Construction of 500 cum OHR staging height of 20 mtr and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Part - B)</t>
+  </si>
+  <si>
+    <t>ORD/001158/2022-2023</t>
+  </si>
+  <si>
+    <t>433/PD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Raghunathpur Pipe Water Supply Scheme for Zone V B</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Rathunathpur Pipe Water Supply scheme for Zone V B under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>862/PMD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>19/08/2023</t>
   </si>
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
   </si>
   <si>
-    <t>Purulia Division</t>
+    <t>Laying Distribution pipe line including providing Functional Household Tap Connection (FHTC) and other allied works of Raghunathpur Water Supply Scheme (Zone-VB) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001067/2022-2023</t>
+  </si>
+  <si>
+    <t>302/PD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S KARUNAMOYEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Gobag Mouza, JL No.-58, Plot No.-620 under Neturia Block at OHR site under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>768/PD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>73/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution pipe line and other alliedworks of Raghunathpur Water Supply Scheme(Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte. [Part-I]</t>
-[...37 lines deleted...]
-  <si>
     <t>Land development by earth filling with carried earth , Concrete road &amp; Sinking of 1 (one) No. 200 mm dia DTH rigbored tubewell with other allied works of Raghunathpur Water Supply Scheme (German Assisted) (Zone -V B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>905/PD</t>
   </si>
   <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; laying of cable and other works at OHR site- V(B) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000566/2023-2024</t>
+  </si>
+  <si>
+    <t>443/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of Parallel pipe line and changing existlng CI main &amp; branch pipe line including other allied works of Raghunathpur Water Supply Scheme (Zone-V-B) at Raghunathpur-II Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000434/2024-2025</t>
+  </si>
+  <si>
+    <t>1498/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of kiosk box comprising of motor startering arrangement (DOL), at OHR site V(B) (T/W-1) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>445/PMD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-V (Tube well-II), Nanduka under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2024-2025</t>
+  </si>
+  <si>
+    <t>1028/PMD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; Installation of DOL stater, MCB and other works, at OHR site-V, Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2024-2025</t>
+  </si>
+  <si>
+    <t>1336/PMD</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (one) No. 200 mm dia DTH rigbored tubewell of Raghunathpur Water Supply Scheme (German Assisted) (Zone -V B)(Nanduka) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>1502/PD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Addition of column pipe including supply, along with allied works, at OHR site-VB, Nanduka under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000691/2024-2025</t>
+  </si>
+  <si>
+    <t>1337/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S A.D. CONCERN</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Nanduka-V(B) of Raghunathpur water supply project under Purulia Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000564/2023-2024</t>
   </si>
   <si>
     <t>367/PMD.</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
-    <t>11/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>ASHOKE ADHIKARY</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of kiosk box comprising of motor startering arrangement (DOL), at OHR site V(B) (T/W-1) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of earthing arrangement and other works at OHR site-V, Nanduka of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000599/2024-2025</t>
   </si>
   <si>
     <t>1041/PMD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION FOR AUGMENTATION OF RAGHUNATHPUR ZONE VB</t>
   </si>
   <si>
     <t>BILL/00479/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-250</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
-  </si>
-[...97 lines deleted...]
-    <t>28/02/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -985,1089 +985,1089 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.6</v>
+        <v>83.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.85</v>
+        <v>66.06</v>
       </c>
       <c r="R3" s="4">
-        <v>68.75</v>
+        <v>78.76</v>
       </c>
       <c r="S3" s="4">
         <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>113.38</v>
+        <v>77.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>52.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.71</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>83.87</v>
+        <v>450.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>66.06</v>
+        <v>208.74</v>
       </c>
       <c r="R5" s="4">
-        <v>78.76</v>
+        <v>46.38</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>77.59</v>
+        <v>21.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>52.54</v>
+        <v>14.85</v>
       </c>
       <c r="R6" s="4">
-        <v>67.71</v>
+        <v>68.75</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>16.66</v>
+        <v>149.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.49</v>
+        <v>104.54</v>
       </c>
       <c r="R7" s="4">
-        <v>98.94</v>
+        <v>69.93</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>17.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.95</v>
+        <v>7.72</v>
       </c>
       <c r="R8" s="4">
-        <v>96.96</v>
+        <v>44.68</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>1</v>
+        <v>113.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>16.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.95</v>
+        <v>0.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>44.07</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>5.07</v>
+        <v>30.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>89.84</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>0.71</v>
+        <v>1</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0.42</v>
+      </c>
+      <c r="R14" s="4">
+        <v>44.07</v>
+      </c>
+      <c r="S14" s="4">
         <v>90</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>30.19</v>
+        <v>5.07</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>89.84</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>80</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.96</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="P19" s="4">
-        <v>450.03</v>
+        <v>0.71</v>
       </c>
       <c r="Q19" s="4">
-        <v>208.74</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>46.38</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>149.48</v>
+        <v>1.18</v>
       </c>
       <c r="Q20" s="4">
-        <v>104.54</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>69.93</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>972.72</v>