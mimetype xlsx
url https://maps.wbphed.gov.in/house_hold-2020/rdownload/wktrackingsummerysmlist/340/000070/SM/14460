--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -323,78 +323,78 @@
   <si>
     <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
     <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Dubra Mouza, JL No.-79, Plot No.499 at OHR site under Dubra W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>544/PD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>ASHOK KUMAR CHATTERJEE</t>
   </si>
   <si>
+    <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum, Pump house for accommodating centrifugal pump and making inter-connection by CIDF &amp; M.S Pipe for pumping of water including Panel room &amp; Chlorination room and Sinking of 2 (Two) Nos. 200 mm dia DTH rigbored tubewell with other allied works at Dubra OHR campus of Dubra W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000892/2023-2024</t>
+  </si>
+  <si>
+    <t>1542/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
     <t>Laying of Distribution System including supply of materials including providing House Hold Tap Connection (FHTC) and other allied works for Aug. of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-A]</t>
   </si>
   <si>
     <t>ORD/000987/2022-2023</t>
   </si>
   <si>
     <t>99/PD</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>NANIGOPAL DEY</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1780,130 +1780,130 @@
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
-        <v>97.25</v>
+        <v>47.18</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>47.18</v>
+        <v>97.25</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>639.1</v>