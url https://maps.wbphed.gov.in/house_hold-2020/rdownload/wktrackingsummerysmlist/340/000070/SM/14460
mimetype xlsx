--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,68 @@
     <t>ORD/000892/2023-2024</t>
   </si>
   <si>
     <t>1542/PD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>Laying of Distribution System including supply of materials including providing House Hold Tap Connection (FHTC) and other allied works for Aug. of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-A]</t>
   </si>
   <si>
     <t>ORD/000987/2022-2023</t>
   </si>
   <si>
     <t>99/PD</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Operation &amp; Maintenance and water testing in the laboratory of Dubra Sub District laboratory of Bacteriologist under RWS purulia Sub-Division PHE Dte.(w.e.f.01.04.2024 to 30.06.2024)</t>
+  </si>
+  <si>
+    <t>ORD/004489/2023-2024</t>
+  </si>
+  <si>
+    <t>207/A/PR</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>22/06/2024</t>
+  </si>
+  <si>
+    <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +964,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>79.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.84</v>
       </c>
       <c r="S3" s="4">
         <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1025,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1068,54 +1086,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>13.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1147,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>98.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1208,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>21.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.63</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1251,54 +1269,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>11.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1444,54 @@
       <c r="I11" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>42.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>22.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>52.51</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1505,54 @@
       <c r="I12" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>7.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>83.48</v>
       </c>
       <c r="S12" s="4">
         <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1548,54 +1566,54 @@
       <c r="I13" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>5.37</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>64.4</v>
       </c>
       <c r="S13" s="4">
         <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1670,54 +1688,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>39.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>39.25</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1731,54 +1749,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>14.79</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>11.38</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>76.91</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1792,54 +1810,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>47.18</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.16</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>17.29</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1853,101 +1871,162 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>97.25</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>55.99</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>57.57</v>
       </c>
       <c r="S18" s="4">
         <v>40</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.65</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>639.75</v>
+      </c>
+      <c r="P20" s="8">
+        <v>312.36</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>48.83</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>