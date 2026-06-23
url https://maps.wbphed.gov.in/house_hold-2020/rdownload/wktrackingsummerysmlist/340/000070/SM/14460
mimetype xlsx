--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,62 @@
     <t>99/PD</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>NANIGOPAL DEY</t>
   </si>
   <si>
     <t>Continuation work order for Operation &amp; Maintenance and water testing in the laboratory of Dubra Sub District laboratory of Bacteriologist under RWS purulia Sub-Division PHE Dte.(w.e.f.01.04.2024 to 30.06.2024)</t>
   </si>
   <si>
     <t>ORD/004489/2023-2024</t>
   </si>
   <si>
     <t>207/A/PR</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
+  </si>
+  <si>
+    <t>New connection at Dubra water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/00091/2025-2026</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>STATION MANAGER PARA CCC</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1946,87 +1958,142 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>0.65</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P20" s="4">
+        <v>7.48</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>647.24</v>
+      </c>
+      <c r="P21" s="8">
+        <v>312.36</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>48.26</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>