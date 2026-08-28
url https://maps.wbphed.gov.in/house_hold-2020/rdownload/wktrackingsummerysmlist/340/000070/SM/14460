--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Augmentation of Dubra Pipe Water Supply Scheme PWSS</t>
   </si>
   <si>
     <t>SM/14460</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Dubra Water Supply Scheme, Block- Para ) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000846/2022-2023</t>
+  </si>
+  <si>
+    <t>1749/PD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>M/S. DESTINY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of Distribution System including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-B]</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000988/2022-2023</t>
   </si>
   <si>
     <t>100/PD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>MANATOSH SINGH</t>
+  </si>
+  <si>
+    <t>Purulia Mechanical</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of headwork site centrifugal pumping machineries, floor mounted MCC panel, HOT, Flowmeter and other allied works for augmentation of Dubra water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
+    <t>ORD/000456/2022-2023</t>
+  </si>
+  <si>
+    <t>296/PMD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum, Pump house for accommodating centrifugal pump and making inter-connection by CIDF &amp; M.S Pipe for pumping of water including Panel room &amp; Chlorination room and Sinking of 2 (Two) Nos. 200 mm dia DTH rigbored tubewell with other allied works at Dubra OHR campus of Dubra W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000892/2023-2024</t>
+  </si>
+  <si>
+    <t>1542/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of 50 KVA voltage stabilizer for Augmentation of Dubra water supply scheme under PMD PHE Dte. In the district of Purulia. (2 nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000182/2023-2024</t>
+  </si>
+  <si>
+    <t>1172/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Internal and external illumination with other allied works for augmentation of Dubra water supply scheme under PMD, PHE Dte. In the district of Purulia. (2 nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000184/2023-2024</t>
+  </si>
+  <si>
+    <t>1174/PMD</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-E]</t>
+  </si>
+  <si>
+    <t>ORD/000990/2022-2023</t>
+  </si>
+  <si>
+    <t>103/PD</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-C]</t>
+  </si>
+  <si>
+    <t>ORD/001000/2022-2023</t>
+  </si>
+  <si>
+    <t>101/PD</t>
+  </si>
+  <si>
+    <t>SOUMITRA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Dubra Mouza, JL No.-79, Plot No.499 at OHR site under Dubra W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>544/PD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-D]</t>
+  </si>
+  <si>
+    <t>ORD/000989/2022-2023</t>
+  </si>
+  <si>
+    <t>102/PD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Dubra (Pump house site) Water Supply scheme Block Para under PMD PHE Dte. District Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>445/PMD</t>
+  </si>
+  <si>
     <t>20/04/2023</t>
   </si>
   <si>
-    <t>MANATOSH SINGH</t>
-[...64 lines deleted...]
-  <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE,MALDAH</t>
   </si>
   <si>
+    <t>Laying of Distribution System including supply of materials including providing House Hold Tap Connection (FHTC) and other allied works for Aug. of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-A]</t>
+  </si>
+  <si>
+    <t>ORD/000987/2022-2023</t>
+  </si>
+  <si>
+    <t>99/PD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
     <t>Laying of Distribution System is a rest portion of Part-E including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Of Dubra Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000114/2023-2024</t>
   </si>
   <si>
     <t>882/PD</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>SABYASACHI MISHRA</t>
   </si>
   <si>
     <t>Restoration of Road after laying of drinking water pipe line under Jal Jeevan Mission for Kashipur W/S Schema along Hura-Kashipur-Adra-Raghunathpur Road under Purulia Division, P.WD in the district of Purulia in the year 2023-24.</t>
   </si>
   <si>
     <t>BILL/00625/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-386</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
   </si>
   <si>
     <t>Restoration of Road after laying of drinking water pipe line under Jal Jeevan Mission for Dubra W/S Schema on Raghunathpur Chandankairy-Chas Road CH-13.963 KM to CH-15.178 Km under Purulia Division, P.W.D in the district of Purulia in the year 2023-2024.</t>
   </si>
   <si>
     <t>BILL/00624/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-387</t>
   </si>
   <si>
-    <t>Supply delivery and installation of headwork site centrifugal pumping machineries, floor mounted MCC panel, HOT, Flowmeter and other allied works for augmentation of Dubra water supply scheme under PMD, PHE Dte. In the district of Purulia.</t>
-[...46 lines deleted...]
-  <si>
     <t>Supply, delivery fitting &amp; fixing of 1 No. Scheme Description Sign board (6' X 3') under Dubra W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte. Location:- Head Work Site</t>
   </si>
   <si>
     <t>ORD/001944/2023-2024</t>
   </si>
   <si>
     <t>25/RNP</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>NANIGOPAL DEY</t>
   </si>
   <si>
     <t>Continuation work order for Operation &amp; Maintenance and water testing in the laboratory of Dubra Sub District laboratory of Bacteriologist under RWS purulia Sub-Division PHE Dte.(w.e.f.01.04.2024 to 30.06.2024)</t>
   </si>
   <si>
     <t>ORD/004489/2023-2024</t>
   </si>
   <si>
     <t>207/A/PR</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>22/06/2024</t>
   </si>
   <si>
     <t>UTSAV AGENCY</t>
   </si>
   <si>
     <t>New connection at Dubra water supply scheme</t>
   </si>
   <si>
     <t>BILL/00091/2025-2026</t>
   </si>
@@ -973,60 +973,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>79.67</v>
+        <v>3.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.61</v>
+        <v>3.48</v>
       </c>
       <c r="R3" s="4">
-        <v>20.84</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1034,906 +1034,906 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.48</v>
+        <v>79.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.48</v>
+        <v>16.61</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>20.84</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>42.49</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>22.31</v>
+      </c>
+      <c r="R5" s="4">
+        <v>52.51</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>98.6</v>
+        <v>47.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>98.58</v>
+        <v>8.16</v>
       </c>
       <c r="R6" s="4">
-        <v>99.98</v>
+        <v>17.29</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>21.63</v>
+        <v>7.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.63</v>
+        <v>6.02</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>83.48</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
-      </c>
-[...16 lines deleted...]
-        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>11.94</v>
+        <v>5.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.86</v>
+        <v>3.46</v>
       </c>
       <c r="R8" s="4">
-        <v>99.36</v>
+        <v>64.4</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>60.8</v>
+        <v>13.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>95.57</v>
+        <v>98.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>42.49</v>
+        <v>14.79</v>
       </c>
       <c r="Q11" s="4">
-        <v>22.31</v>
+        <v>11.38</v>
       </c>
       <c r="R11" s="4">
-        <v>52.51</v>
+        <v>76.91</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>7.21</v>
+        <v>39.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.02</v>
+        <v>39.25</v>
       </c>
       <c r="R12" s="4">
-        <v>83.48</v>
+        <v>99.95</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>5.37</v>
+        <v>21.63</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.46</v>
+        <v>21.63</v>
       </c>
       <c r="R13" s="4">
-        <v>64.4</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>0.17</v>
+        <v>97.25</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>55.99</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>57.57</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>39.27</v>
+        <v>11.94</v>
       </c>
       <c r="Q15" s="4">
-        <v>39.25</v>
+        <v>11.86</v>
       </c>
       <c r="R15" s="4">
-        <v>99.95</v>
+        <v>99.36</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>14.79</v>
+        <v>60.8</v>
       </c>
       <c r="Q16" s="4">
-        <v>11.38</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>76.91</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>47.18</v>
+        <v>95.57</v>
       </c>
       <c r="Q17" s="4">
-        <v>8.16</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>17.29</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>97.25</v>
+        <v>0.17</v>
       </c>
       <c r="Q18" s="4">
-        <v>55.99</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>57.57</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -1966,51 +1966,51 @@
         <v>0.65</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4"/>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>