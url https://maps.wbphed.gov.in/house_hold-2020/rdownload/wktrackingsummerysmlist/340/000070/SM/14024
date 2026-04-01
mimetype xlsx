--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -287,51 +287,51 @@
   <si>
     <t>78/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Pump House (10 X 7 mtr) at Boosting Station under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/001044/2022-2023</t>
   </si>
   <si>
     <t>276/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>02/01/2026</t>
   </si>
   <si>
     <t>BASANTA KUMAR SINGHADEO</t>
   </si>
   <si>
     <t>Laying of Distribution System including pipe carrying structure all complete including cost of materials including providing Functional Household Tap Connection (FHTC) and other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone-IV A) within Raghunathpur Sub Division under Purulia Division, PHE Dte. (SL-5)</t>
   </si>
   <si>
     <t>ORD/000034/2023-2024</t>
   </si>
   <si>
     <t>584/PD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>M/S RAJ KUMAR KHAN</t>
   </si>
   <si>
     <t>Construction of Guard Room with toilet block at Zone-IV A under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
@@ -347,273 +347,249 @@
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>PRAKASH DESHMUKH</t>
   </si>
   <si>
     <t>Construction of RCC Over Head Reservoir (Torch types with solid raft) capacity 150 Cum and other allied works of Raghunathpur Water Supply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000980/2022-2023</t>
   </si>
   <si>
     <t>92/PD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>BOSE CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repairing and renovation of Gar Panchakot Inspection Bunglow (Ground Floor) with allied works at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000967/2022-2023</t>
+  </si>
+  <si>
+    <t>46/PD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing works at 8 Nos Bridge of Rising Pipe line works under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001173/2024-2025</t>
+  </si>
+  <si>
+    <t>2327/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room with toilet block at Zone-IV B under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001043/2024-2025</t>
+  </si>
+  <si>
+    <t>2104/PD</t>
+  </si>
+  <si>
+    <t>SAANVI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-Babugram, Zone-VI (T/W-III), under Raghunathpur water supply project, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000002/2025-2026</t>
+  </si>
+  <si>
+    <t>563/PMD</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>SANTU MITRA</t>
+  </si>
+  <si>
+    <t>Addition of column pipe including supply along with other works at OHR site-IA/II , Gobag (T/W no- 1,2,3 &amp; 4 ) under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2025-2026</t>
+  </si>
+  <si>
+    <t>633/PMD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; Installation of Submersible Pumping Machinery along with allied works, at OHR site- Babugram, Zone-VI (T/W-IV), under Raghunathpur water supply project, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2025-2026</t>
+  </si>
+  <si>
+    <t>621/PMD</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-Babugram, Zone-VI (T/W-II), under Raghunathpur water supply project, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>562/PMD</t>
+  </si>
+  <si>
+    <t>S. PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of earthing arrangement and other works at OHR site- Babugram (Zone-VI) of Raghunathpur water supply project under Purulia Mechanical Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>561/PMD</t>
+  </si>
+  <si>
     <t>Construction of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 cum and staging height 20 mtr and laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC) and other allied works for Aug. work of Raghunathpur Water Supply Scheme (German Assisted) (Zone-IV B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. (SL - 6)</t>
   </si>
   <si>
     <t>ORD/001104/2022-2023</t>
   </si>
   <si>
     <t>270/PD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>MITHU BUILDERS</t>
   </si>
   <si>
-    <t>Repairing and renovation of Gar Panchakot Inspection Bunglow (Ground Floor) with allied works at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+    <t>Laying of Distribution Pipeline from Zone IV B OHR site to Ekunja More and other allied works for Aug. of Raghunathpur Water Supply Scheme (Zone - IV B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001886/2023-2024</t>
+  </si>
+  <si>
+    <t>104/PD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>Laying of GI pipe line from Raghunathpur office campus CWR to SD Hospital CWR and other allied works under Raghunathpur W/S Scheme (Zone-IV) (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>180/RNP</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH SINGH</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-III), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000648/2024-2025</t>
   </si>
   <si>
     <t>1108/PMD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>ANUP KUMAR SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site -Salata (I-B) (Tube Well -IV) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000651/2024-2025</t>
   </si>
   <si>
     <t>1257/PMD</t>
   </si>
   <si>
     <t>22/08/2024</t>
-  </si>
-[...142 lines deleted...]
-    <t>561/PMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1002,51 +978,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2037,964 +2013,842 @@
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>33</v>
+        <v>87</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>211.47</v>
+        <v>4.39</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>4.39</v>
+        <v>13.81</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>13.81</v>
+        <v>6.41</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="P23" s="4">
         <v>0.94</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>12.67</v>
+        <v>0.96</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="P25" s="4">
-        <v>0.7</v>
+        <v>0.96</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="I26" s="13"/>
-[...1 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>6.41</v>
+        <v>211.47</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="P27" s="4">
-        <v>0.94</v>
+        <v>27.51</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="P28" s="4">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="P29" s="4">
-        <v>0.94</v>
+        <v>0.81</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O30" s="4" t="s">
-        <v>178</v>
+        <v>137</v>
       </c>
       <c r="P30" s="4">
-        <v>80.88</v>
+        <v>0.81</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A31" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="8"/>
+      <c r="M31" s="8"/>
+      <c r="N31" s="8"/>
+      <c r="O31" s="8">
+        <v>741.52</v>
+      </c>
+      <c r="P31" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
-    <row r="32" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>