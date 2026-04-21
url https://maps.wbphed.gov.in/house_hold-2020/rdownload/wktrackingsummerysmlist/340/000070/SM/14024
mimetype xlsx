--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -1139,54 +1139,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>42.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.59</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1320,54 +1320,54 @@
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1379,54 +1379,54 @@
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.88</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1438,54 +1438,54 @@
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
         <v>4.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1497,54 +1497,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>2.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1556,54 @@
         <v>53</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1615,54 +1615,54 @@
         <v>53</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>4.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.9</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1676,54 +1676,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>12.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1855,54 +1855,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>267.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>79.85</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>29.82</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1973,54 +1973,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>72.84</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>15.65</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>21.49</v>
       </c>
       <c r="S17" s="4">
         <v>85</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2510,54 +2510,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P26" s="4">
         <v>211.47</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>82.9</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>39.2</v>
       </c>
       <c r="S26" s="4">
         <v>75</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2788,54 +2788,54 @@
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
         <v>178</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>741.52</v>
       </c>
       <c r="P31" s="8">
-        <v>0</v>
+        <v>209.31</v>
       </c>
       <c r="Q31" s="8">
-        <v>0</v>
+        <v>28.23</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>