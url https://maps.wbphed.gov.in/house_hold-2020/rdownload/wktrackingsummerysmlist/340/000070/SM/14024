--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -546,50 +546,89 @@
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-III), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000648/2024-2025</t>
   </si>
   <si>
     <t>1108/PMD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site -Salata (I-B) (Tube Well -IV) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000651/2024-2025</t>
   </si>
   <si>
     <t>1257/PMD</t>
   </si>
   <si>
     <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of cable and other works, at OHR site Salata of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000611/2024-2025</t>
+  </si>
+  <si>
+    <t>864/PMD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>Earthing arrangement and other works, at OHR site Salata of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000607/2024-2025</t>
+  </si>
+  <si>
+    <t>898/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>Bypass arrangement with allied works in between of over flow line to distribution main Kolaboni Zone-IV OHR site &amp; supplying laying fitting fixing pipe line near Tilaboni OHR site to Tilaboni Village , Rabon Samadhi to Madhal bandh &amp;Parashibona Ashim Goswami house to Kalvat of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.(Zone -IV)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>1087/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -978,51 +1017,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1261,54 +1300,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>21.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>68.75</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1794,54 +1833,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>18.56</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.51</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>62.03</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1855,54 +1894,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>267.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>79.85</v>
+        <v>214.4</v>
       </c>
       <c r="R15" s="4">
-        <v>29.82</v>
+        <v>80.06</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1973,54 +2012,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>72.84</v>
       </c>
       <c r="Q17" s="4">
-        <v>15.65</v>
+        <v>56.76</v>
       </c>
       <c r="R17" s="4">
-        <v>21.49</v>
+        <v>77.92</v>
       </c>
       <c r="S17" s="4">
         <v>85</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2510,54 +2549,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P26" s="4">
         <v>211.47</v>
       </c>
       <c r="Q26" s="4">
-        <v>82.9</v>
+        <v>187.18</v>
       </c>
       <c r="R26" s="4">
-        <v>39.2</v>
+        <v>88.52</v>
       </c>
       <c r="S26" s="4">
         <v>75</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2571,54 +2610,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>157</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>160</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P27" s="4">
         <v>27.51</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>21.74</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>79.05</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2632,54 +2671,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>163</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>165</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>166</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>167</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>168</v>
       </c>
       <c r="P28" s="4">
         <v>0.96</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2768,87 +2807,270 @@
       </c>
       <c r="N30" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P30" s="4">
         <v>0.81</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>95</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="I31" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P31" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>95</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>90</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P33" s="4">
+        <v>19.78</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="8"/>
+      <c r="M34" s="8"/>
+      <c r="N34" s="8"/>
+      <c r="O34" s="8">
+        <v>762.94</v>
+      </c>
+      <c r="P34" s="8">
+        <v>538.29</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>70.55</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A34:N34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>