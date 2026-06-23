--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -287,51 +287,51 @@
   <si>
     <t>78/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Pump House (10 X 7 mtr) at Boosting Station under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/001044/2022-2023</t>
   </si>
   <si>
     <t>276/PD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>03/03/2026</t>
   </si>
   <si>
     <t>BASANTA KUMAR SINGHADEO</t>
   </si>
   <si>
     <t>Laying of Distribution System including pipe carrying structure all complete including cost of materials including providing Functional Household Tap Connection (FHTC) and other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone-IV A) within Raghunathpur Sub Division under Purulia Division, PHE Dte. (SL-5)</t>
   </si>
   <si>
     <t>ORD/000034/2023-2024</t>
   </si>
   <si>
     <t>584/PD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>M/S RAJ KUMAR KHAN</t>
   </si>
   <si>
     <t>Construction of Guard Room with toilet block at Zone-IV A under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
@@ -585,50 +585,86 @@
     <t>Earthing arrangement and other works, at OHR site Salata of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000607/2024-2025</t>
   </si>
   <si>
     <t>898/PMD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>Bypass arrangement with allied works in between of over flow line to distribution main Kolaboni Zone-IV OHR site &amp; supplying laying fitting fixing pipe line near Tilaboni OHR site to Tilaboni Village , Rabon Samadhi to Madhal bandh &amp;Parashibona Ashim Goswami house to Kalvat of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.(Zone -IV)</t>
   </si>
   <si>
     <t>Junior Engineer-4</t>
   </si>
   <si>
     <t>ORD/000239/2024-2025</t>
   </si>
   <si>
     <t>1087/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir, hi-lifting boundary wall and other allied works under Raghunathpur W/S Scheme (Zone-IV-A) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001097/2024-2025</t>
+  </si>
+  <si>
+    <t>2186/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Withdrawing of existing CI Distribution pipe line (Damage portion) and relaying of GI pipe (80 mm dia) and distribution parallel HDPE pipe line including other allied works from Adra More to Nilu Kali Mandir at Raghunathpur Water Supply Scheme (Zone-III) under Zone-IV of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001355/2024-2025</t>
+  </si>
+  <si>
+    <t>505/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1017,51 +1053,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W34"/>
+  <dimension ref="A1:W36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2990,87 +3026,209 @@
       </c>
       <c r="N33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P33" s="4">
         <v>19.78</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
-      <c r="A34" s="7" t="s">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
         <v>191</v>
       </c>
-      <c r="B34" s="7"/>
-[...22 lines deleted...]
-      <c r="S34" s="8"/>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="P34" s="4">
+        <v>12.67</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="P35" s="4">
+        <v>80.88</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>100</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="8"/>
+      <c r="M36" s="8"/>
+      <c r="N36" s="8"/>
+      <c r="O36" s="8">
+        <v>856.49</v>
+      </c>
+      <c r="P36" s="8">
+        <v>538.29</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>62.85</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A36:N36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>