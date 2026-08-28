--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -110,561 +110,561 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS Raghunathpur W/S Project, (German Assisted) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000440/2020-2021</t>
   </si>
   <si>
     <t>357/E/PD</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>27/03/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Continuation work order for the work of Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS Raghunathpur W/S Project, (German Assisted) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000910/2022-2023</t>
+  </si>
+  <si>
+    <t>942/PD</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>ORD/000909/2022-2023</t>
+  </si>
+  <si>
+    <t>1008/PD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>ORD/000908/2022-2023</t>
+  </si>
+  <si>
+    <t>1002/PD</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>ORD/000911/2022-2023</t>
+  </si>
+  <si>
+    <t>931/A/PD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>18/12/2022</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (10 X 7 mtr) at Boosting Station under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/001044/2022-2023</t>
+  </si>
+  <si>
+    <t>276/PD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR SINGHADEO</t>
+  </si>
+  <si>
     <t>Repairing and renovation of Panel Room at office of the Assistant Engineer, Raghunathpur Sub-Division, PHE Dte. at S.D. Hospital Campus under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001102/2022-2023</t>
   </si>
   <si>
     <t>94/RNP</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>BISWAJIT MAJI</t>
   </si>
   <si>
+    <t>Repairing and renovation of Gar Panchakot Inspection Bunglow (Ground Floor) with allied works at Lakhanpur WTP under Raghunathpur Area (EAP) W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000967/2022-2023</t>
+  </si>
+  <si>
+    <t>46/PD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including pipe carrying structure all complete including cost of materials including providing Functional Household Tap Connection (FHTC) and other allied works for Aug. Work of Raghunathpur Water Supply Scheme (German Assisted)(Zone-IV A) within Raghunathpur Sub Division under Purulia Division, PHE Dte. (SL-5)</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>584/PD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>M/S RAJ KUMAR KHAN</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Rathunathpur Pipe Water Supply scheme for Zone IV B under PMD PHE Dte. District Purulia.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000125/2023-2024</t>
   </si>
   <si>
     <t>861/PMD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>19/08/2023</t>
   </si>
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD.</t>
   </si>
   <si>
     <t>Continuation work order for the work of Survey &amp; Design work for Preparation of D.P.R. (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS Raghunathpur W/S Project, (German Assisted) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000905/2022-2023</t>
   </si>
   <si>
     <t>1025/PD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
-    <t>Continuation work order for the work of Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS Raghunathpur W/S Project, (German Assisted) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Continuation work order for the work of Design work for Preparation of D.P.R. (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS Raghunathpur W/S Project, (German Assisted) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000906/2022-2023</t>
   </si>
   <si>
     <t>1087/A/PD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>21/01/2023</t>
   </si>
   <si>
-    <t>ORD/000911/2022-2023</t>
-[...22 lines deleted...]
-  <si>
     <t>Supplying &amp; laying of different dia HDPE pipe line with other allied works from Tilabani OHR Campus to Bathandih village through Rabon More at Tilabani villlage under Kalabani G.P. under Kalabani W/S Scheme (Zone-IV) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000058/2023-2024</t>
   </si>
   <si>
     <t>665/PD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>SADHAN GORAIN</t>
   </si>
   <si>
+    <t>Construction of RCC Over Head Reservoir (Torch types with solid raft) capacity 150 Cum and other allied works of Raghunathpur Water Supply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000980/2022-2023</t>
+  </si>
+  <si>
+    <t>92/PD</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of RCC Over Head Reservoir (Torch type with solid raft) of capacity 150 cum and staging height 20 mtr and laying of Distribution System including pipe carrying structure all complete including providing House Hold Tap Connection (FHTC) and other allied works for Aug. work of Raghunathpur Water Supply Scheme (German Assisted) (Zone-IV B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte. (SL - 6)</t>
+  </si>
+  <si>
+    <t>ORD/001104/2022-2023</t>
+  </si>
+  <si>
+    <t>270/PD</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>MITHU BUILDERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>78/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Pump House (10 X 7 mtr) at Boosting Station under Raghunathpur W/S Scheme (German Project) of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
-[...35 lines deleted...]
-    <t>M/S RAJ KUMAR KHAN</t>
+    <t>Repairing works at 8 Nos Bridge of Rising Pipe line works under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001173/2024-2025</t>
+  </si>
+  <si>
+    <t>2327/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA CIVIL CONTRACTORS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of R.C.C. Elevated Reservoir, hi-lifting boundary wall and other allied works under Raghunathpur W/S Scheme (Zone-IV-A) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001097/2024-2025</t>
+  </si>
+  <si>
+    <t>2186/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room with toilet block at Zone-IV B under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001043/2024-2025</t>
+  </si>
+  <si>
+    <t>2104/PD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>SAANVI CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Guard Room with toilet block at Zone-IV A under Raghunathpur W/S Scheme (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001042/2024-2025</t>
   </si>
   <si>
     <t>2103/PD</t>
   </si>
   <si>
-    <t>05/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>PRAKASH DESHMUKH</t>
   </si>
   <si>
-    <t>Construction of RCC Over Head Reservoir (Torch types with solid raft) capacity 150 Cum and other allied works of Raghunathpur Water Supply Scheme (Zone-I B) of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
-[...59 lines deleted...]
-    <t>SAANVI CONSTRUCTION</t>
+    <t>Laying of Distribution Pipeline from Zone IV B OHR site to Ekunja More and other allied works for Aug. of Raghunathpur Water Supply Scheme (Zone - IV B) within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001886/2023-2024</t>
+  </si>
+  <si>
+    <t>104/PD</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>Bypass arrangement with allied works in between of over flow line to distribution main Kolaboni Zone-IV OHR site &amp; supplying laying fitting fixing pipe line near Tilaboni OHR site to Tilaboni Village , Rabon Samadhi to Madhal bandh &amp;Parashibona Ashim Goswami house to Kalvat of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Raghunathpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.(Zone -IV)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>1087/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site- Salata (Z-IB) (Tube well-III), of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000648/2024-2025</t>
+  </si>
+  <si>
+    <t>1108/PMD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site -Salata (I-B) (Tube Well -IV) of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000651/2024-2025</t>
+  </si>
+  <si>
+    <t>1257/PMD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of GI pipe line from Raghunathpur office campus CWR to SD Hospital CWR and other allied works under Raghunathpur W/S Scheme (Zone-IV) (German Assisted) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1,Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000405/2024-2025</t>
+  </si>
+  <si>
+    <t>180/RNP</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH SINGH</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of cable and other works, at OHR site Salata of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000611/2024-2025</t>
+  </si>
+  <si>
+    <t>864/PMD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>Earthing arrangement and other works, at OHR site Salata of Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000607/2024-2025</t>
+  </si>
+  <si>
+    <t>898/PMD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-Babugram, Zone-VI (T/W-III), under Raghunathpur water supply project, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>563/PMD</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>SANTU MITRA</t>
   </si>
   <si>
     <t>Addition of column pipe including supply along with other works at OHR site-IA/II , Gobag (T/W no- 1,2,3 &amp; 4 ) under Raghunathpur water supply project under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>633/PMD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
-    <t>ANUP KUMAR SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; Installation of Submersible Pumping Machinery along with allied works, at OHR site- Babugram, Zone-VI (T/W-IV), under Raghunathpur water supply project, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000010/2025-2026</t>
   </si>
   <si>
     <t>621/PMD</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
+    <t>Withdrawing of existing CI Distribution pipe line (Damage portion) and relaying of GI pipe (80 mm dia) and distribution parallel HDPE pipe line including other allied works from Adra More to Nilu Kali Mandir at Raghunathpur Water Supply Scheme (Zone-III) under Zone-IV of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001355/2024-2025</t>
+  </si>
+  <si>
+    <t>505/PD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of Submersible Pumping Machinery along with allied works, at OHR site-Babugram, Zone-VI (T/W-II), under Raghunathpur water supply project, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>562/PMD</t>
   </si>
   <si>
     <t>S. PATHAK &amp; CO.</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of earthing arrangement and other works at OHR site- Babugram (Zone-VI) of Raghunathpur water supply project under Purulia Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>561/PMD</t>
-  </si>
-[...157 lines deleted...]
-    <t>M/S SAYAK BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1253,913 +1253,917 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.91</v>
+        <v>4.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.8</v>
+        <v>1.21</v>
       </c>
       <c r="R4" s="4">
-        <v>88.59</v>
+        <v>24.96</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>21.6</v>
+        <v>4.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.85</v>
+        <v>1.21</v>
       </c>
       <c r="R5" s="4">
-        <v>68.75</v>
+        <v>24.88</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>5</v>
+        <v>4.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="R6" s="4">
-        <v>24.92</v>
+        <v>24.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.85</v>
       </c>
       <c r="Q7" s="4">
         <v>1.21</v>
       </c>
       <c r="R7" s="4">
-        <v>24.88</v>
+        <v>25</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>4.85</v>
+        <v>18.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.21</v>
+        <v>11.51</v>
       </c>
       <c r="R8" s="4">
-        <v>24.96</v>
+        <v>62.03</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>2.15</v>
+        <v>0.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.54</v>
+        <v>0.8</v>
       </c>
       <c r="R9" s="4">
-        <v>24.96</v>
+        <v>88.59</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>4.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.21</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.85</v>
+        <v>267.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.21</v>
+        <v>214.4</v>
       </c>
       <c r="R11" s="4">
-        <v>24.9</v>
+        <v>80.06</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>12.88</v>
+        <v>21.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.84</v>
+        <v>14.85</v>
       </c>
       <c r="R12" s="4">
-        <v>99.67</v>
+        <v>68.75</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="P13" s="4">
-        <v>0.55</v>
+        <v>5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.92</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
       <c r="P14" s="4">
-        <v>18.56</v>
+        <v>2.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.51</v>
+        <v>0.54</v>
       </c>
       <c r="R14" s="4">
-        <v>62.03</v>
+        <v>24.96</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>267.81</v>
+        <v>12.88</v>
       </c>
       <c r="Q15" s="4">
-        <v>214.4</v>
+        <v>12.84</v>
       </c>
       <c r="R15" s="4">
-        <v>80.06</v>
+        <v>99.67</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13"/>
-      <c r="J16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>6.41</v>
+        <v>72.84</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>56.76</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>77.92</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>72.84</v>
+        <v>211.47</v>
       </c>
       <c r="Q17" s="4">
-        <v>56.76</v>
+        <v>187.18</v>
       </c>
       <c r="R17" s="4">
-        <v>77.92</v>
+        <v>88.52</v>
       </c>
       <c r="S17" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>4.39</v>
+        <v>0.55</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -2202,989 +2206,985 @@
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>123</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
-        <v>6.41</v>
+        <v>12.67</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="P21" s="4">
-        <v>0.94</v>
+        <v>6.41</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>0.75</v>
+        <v>6.41</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>42</v>
+        <v>123</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>110</v>
       </c>
       <c r="P23" s="4">
-        <v>0.94</v>
+        <v>27.51</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>21.74</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>79.05</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>145</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>146</v>
+        <v>98</v>
       </c>
       <c r="P24" s="4">
-        <v>0.96</v>
+        <v>19.78</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J25" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K25" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="L25" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="P25" s="4">
-        <v>0.96</v>
+        <v>0.81</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>211.47</v>
+        <v>0.81</v>
       </c>
       <c r="Q26" s="4">
-        <v>187.18</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>88.52</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="P27" s="4">
-        <v>27.51</v>
+        <v>0.96</v>
       </c>
       <c r="Q27" s="4">
-        <v>21.74</v>
+        <v>0.94</v>
       </c>
       <c r="R27" s="4">
-        <v>79.05</v>
+        <v>98.57</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>163</v>
+        <v>77</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="P28" s="4">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="Q28" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>98.57</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="P29" s="4">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>90</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>174</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>175</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>176</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>177</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="P30" s="4">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="P31" s="4">
-        <v>0.94</v>
+        <v>0.75</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>137</v>
+        <v>154</v>
       </c>
       <c r="P32" s="4">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>187</v>
+        <v>123</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>80</v>
+        <v>195</v>
       </c>
       <c r="P33" s="4">
-        <v>19.78</v>
+        <v>80.88</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="P34" s="4">
-        <v>12.67</v>
+        <v>0.96</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>202</v>
+        <v>154</v>
       </c>
       <c r="P35" s="4">
-        <v>80.88</v>
+        <v>0.96</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="7" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="11"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8">
         <v>856.49</v>