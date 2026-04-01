--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -707,171 +707,180 @@
   <si>
     <t>BILL/00736/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-408</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-I) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000640/2022-2023</t>
   </si>
   <si>
     <t>1162/PD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
+    <t>Additional estimate for laying of distribution system, mending good damage of road and other allied works under Keliathole Palashkola w/s Scheme (Zone-III) within Raghunathpur Sub Division Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003976/2023-2024</t>
+  </si>
+  <si>
+    <t>521/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution system ,Functional House hold tap Connection including other allied work under Keliathole Palashkola W/S Scheme (Zone-III) within Raghunathpur Sub-Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001082/2024-2025</t>
+  </si>
+  <si>
+    <t>2177/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution System, installation of Valve, Construction of Valve Chamber and other allied works at Gap Portion under Keliathole Palashkola w/s Scheme (Zone-I) within Raghunathpur Sub-Division Under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001095/2024-2025</t>
+  </si>
+  <si>
+    <t>2184/PD</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing functional Household Tap Connection (FHTC), Laying Clear water Rising main ,Sinking of 6 (Six) nos. 200 mm dia river bed tubewell (Horizontal) at darekeswar river (Baikara Ghat) alongwith laying of 100 mm dia G.I. collecting line , and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-II) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2022-2023</t>
+  </si>
+  <si>
+    <t>1252/PD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
     <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (SL-5)</t>
   </si>
   <si>
     <t>ORD/000734/2022-2023</t>
   </si>
   <si>
     <t>1443/PD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
-    <t>01/08/2025</t>
-[...70 lines deleted...]
-  <si>
     <t>Supply, Delivery and installation 200 kva voltage stabilizer for Augmentation of Palashkhola Keliyathol w/s scheme for under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
     <t>519/PMD</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISES</t>
   </si>
   <si>
     <t>Laying distribution pipe line and other allied work under Keliathole Palashkola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>673/PD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Supply &amp; installation of Horizontal Multistage Centrifugal pumping machinery with other allied works for Augmentation at Palashkhola Keliyathol w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000118/2023-2024</t>
   </si>
   <si>
     <t>646/PMD</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply, delivery fitting &amp; fixing of 33Nos. Land Demarcation Sign boards (0.9 m X 0.6 m) under Jal Jeevan Mission at dufferent Location under different W/S Scheme in Kashipur Block within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/001156/2024-2025</t>
+  </si>
+  <si>
+    <t>2308/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3792,587 +3801,587 @@
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>231</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>37</v>
+        <v>119</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>233</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>234</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>236</v>
       </c>
       <c r="P43" s="4">
-        <v>265.46</v>
+        <v>87.58</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>237</v>
       </c>
-      <c r="I44" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>238</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>239</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>240</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>236</v>
+        <v>182</v>
       </c>
       <c r="P44" s="4">
-        <v>87.58</v>
+        <v>1.69</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>207</v>
+        <v>240</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="P45" s="4">
-        <v>17.21</v>
+        <v>19.21</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-      <c r="J46" s="13"/>
+        <v>246</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>119</v>
+      </c>
       <c r="K46" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="P46" s="4">
-        <v>1.69</v>
+        <v>188.52</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>34</v>
+        <v>236</v>
       </c>
       <c r="P47" s="4">
-        <v>19.21</v>
+        <v>265.46</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>119</v>
+        <v>46</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>257</v>
+        <v>50</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>230</v>
+        <v>144</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>258</v>
       </c>
       <c r="P48" s="4">
-        <v>188.52</v>
+        <v>26.97</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>259</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="K49" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L49" s="4" t="s">
         <v>260</v>
       </c>
-      <c r="L49" s="4" t="s">
+      <c r="M49" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="M49" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N49" s="4" t="s">
-        <v>144</v>
+        <v>235</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="P49" s="4">
-        <v>26.97</v>
+        <v>70.11</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J50" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K50" s="4" t="s">
         <v>263</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>264</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>265</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>235</v>
+        <v>266</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="P50" s="4">
-        <v>70.11</v>
+        <v>77.49</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>46</v>
+        <v>269</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="P51" s="4">
-        <v>77.49</v>
+        <v>3.01</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="7" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="11"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8">
-        <v>2333.21</v>
+        <v>2319.01</v>
       </c>
       <c r="P52" s="8">
         <v>0</v>
       </c>
       <c r="Q52" s="8">
         <v>0</v>
       </c>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A52:N52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>