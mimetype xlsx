--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1546,54 +1546,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>4.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.02</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1607,54 +1607,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>47.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>27.28</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1668,54 +1668,54 @@
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1786,54 +1786,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P9" s="4">
         <v>7.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1904,54 +1904,54 @@
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>4.55</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1963,54 +1963,54 @@
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>4.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2022,54 +2022,54 @@
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>4.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.26</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2081,54 +2081,54 @@
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P14" s="4">
         <v>4.55</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2140,54 +2140,54 @@
         <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>2.79</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2260,54 +2260,54 @@
       <c r="I17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>21.61</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>12.91</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>59.73</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2490,54 +2490,54 @@
       <c r="I21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
         <v>108.08</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>78.66</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>72.78</v>
       </c>
       <c r="S21" s="4">
         <v>90</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2610,54 +2610,54 @@
         <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
         <v>78.62</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>62.42</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>79.39</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2671,54 +2671,54 @@
       <c r="I24" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P24" s="4">
         <v>129.67</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>103.61</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>79.9</v>
       </c>
       <c r="S24" s="4">
         <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -3761,54 +3761,54 @@
       <c r="I42" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>227</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>229</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>230</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="4">
         <v>121.14</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>70.07</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>57.84</v>
       </c>
       <c r="S42" s="4">
         <v>90</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -4001,54 +4001,54 @@
       <c r="I46" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>247</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>248</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>249</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>230</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>250</v>
       </c>
       <c r="P46" s="4">
         <v>188.52</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>124.53</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>66.06</v>
       </c>
       <c r="S46" s="4">
         <v>70</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4062,54 +4062,54 @@
       <c r="I47" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>254</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>236</v>
       </c>
       <c r="P47" s="4">
         <v>265.46</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>215.57</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>81.21</v>
       </c>
       <c r="S47" s="4">
         <v>95</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4184,54 +4184,54 @@
       <c r="I49" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>235</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>236</v>
       </c>
       <c r="P49" s="4">
         <v>70.11</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>30.34</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>43.28</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4340,54 +4340,54 @@
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="7" t="s">
         <v>275</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="11"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="14"/>
       <c r="I52" s="14"/>
       <c r="J52" s="14"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8">
         <v>2319.01</v>
       </c>
       <c r="P52" s="8">
-        <v>0</v>
+        <v>744.46</v>
       </c>
       <c r="Q52" s="8">
-        <v>0</v>
+        <v>32.1</v>
       </c>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A52:N52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>