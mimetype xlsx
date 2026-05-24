--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -692,125 +692,113 @@
   <si>
     <t>Enhancement of the contract demand from 90 KVA at 0.4 KV to 180/180/180/180/180 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o to Executive Engineer, Site- PHE Palashkhola Water Supply, (Consumer ID -942406300)</t>
   </si>
   <si>
     <t>BILL/00862/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-340</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>Sl ii) Restoration of Road after laying of drinking water pipe line under Jal Jeevan Mission for Kashipur WS Scheme along Hura-Kashipur-Adra-Raghunathpur Road under Purulia Division PWD in the district of Purulia in Year 2023-2024. Estimate Amount: Rs.1,21,59,280/-</t>
   </si>
   <si>
     <t>BILL/00736/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-408</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
+    <t>Additional estimate for laying of distribution system, mending good damage of road and other allied works under Keliathole Palashkola w/s Scheme (Zone-III) within Raghunathpur Sub Division Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003976/2023-2024</t>
+  </si>
+  <si>
+    <t>521/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Laying Distribution system ,Functional House hold tap Connection including other allied work under Keliathole Palashkola W/S Scheme (Zone-III) within Raghunathpur Sub-Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001082/2024-2025</t>
+  </si>
+  <si>
+    <t>2177/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing functional Household Tap Connection (FHTC), Laying Clear water Rising main ,Sinking of 6 (Six) nos. 200 mm dia river bed tubewell (Horizontal) at darekeswar river (Baikara Ghat) alongwith laying of 100 mm dia G.I. collecting line , and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-II) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2022-2023</t>
+  </si>
+  <si>
+    <t>1252/PD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
     <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-I) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000640/2022-2023</t>
   </si>
   <si>
     <t>1162/PD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
-    <t>01/04/2025</t>
-[...61 lines deleted...]
-  <si>
     <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (SL-5)</t>
   </si>
   <si>
     <t>ORD/000734/2022-2023</t>
   </si>
   <si>
     <t>1443/PD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>Supply, Delivery and installation 200 kva voltage stabilizer for Augmentation of Palashkhola Keliyathol w/s scheme for under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000050/2023-2024</t>
   </si>
   <si>
     <t>519/PMD</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISES</t>
   </si>
   <si>
     <t>Laying distribution pipe line and other allied work under Keliathole Palashkola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
@@ -837,50 +825,95 @@
     <t>31/03/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, delivery fitting &amp; fixing of 33Nos. Land Demarcation Sign boards (0.9 m X 0.6 m) under Jal Jeevan Mission at dufferent Location under different W/S Scheme in Kashipur Block within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-2</t>
   </si>
   <si>
     <t>ORD/001156/2024-2025</t>
   </si>
   <si>
     <t>2308/PD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>BISWAJIT MAJI</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of valve, cable, de -watering pump etc. and other allied work at Palashkhola water supply scheme under Purulia Mechanical Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000591/2024-2025</t>
+  </si>
+  <si>
+    <t>1449/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Supply and installation of PLC panel, Level transmitter,Solar light(OHR Site) with other allied work at Palashkhola Kaliathol water supply scheme under Purulia Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000685/2024-2025</t>
+  </si>
+  <si>
+    <t>1697/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Construction of Toilet and Repairing and Renovation of Guard room , Pump house, CWR and Boundary wall at Palaskhola-keliyatol under Palaskhola-keliyatol W/S scheme of Raghunathpur Sub-Division under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>1356/PD</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1269,51 +1302,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W52"/>
+  <dimension ref="A1:W54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1607,54 +1640,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>47.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.06</v>
+        <v>39.49</v>
       </c>
       <c r="R6" s="4">
-        <v>27.28</v>
+        <v>82.47</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -2199,54 +2232,54 @@
         <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P16" s="4">
         <v>13.16</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>12.07</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>91.66</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2260,54 +2293,54 @@
       <c r="I17" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>21.61</v>
       </c>
       <c r="Q17" s="4">
-        <v>12.91</v>
+        <v>21.61</v>
       </c>
       <c r="R17" s="4">
-        <v>59.73</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2551,54 +2584,54 @@
       <c r="I22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>67.83</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>65.38</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>96.38</v>
       </c>
       <c r="S22" s="4">
         <v>90</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2610,54 +2643,54 @@
         <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P23" s="4">
         <v>78.62</v>
       </c>
       <c r="Q23" s="4">
-        <v>62.42</v>
+        <v>72.63</v>
       </c>
       <c r="R23" s="4">
-        <v>79.39</v>
+        <v>92.38</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2671,54 +2704,54 @@
       <c r="I24" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P24" s="4">
         <v>129.67</v>
       </c>
       <c r="Q24" s="4">
-        <v>103.61</v>
+        <v>129.4</v>
       </c>
       <c r="R24" s="4">
-        <v>79.9</v>
+        <v>99.8</v>
       </c>
       <c r="S24" s="4">
         <v>90</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2732,54 +2765,54 @@
       <c r="I25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>144</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P25" s="4">
         <v>9.24</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>8.8</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>95.16</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2793,54 +2826,54 @@
       <c r="I26" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P26" s="4">
         <v>14.33</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>89.76</v>
       </c>
       <c r="S26" s="4">
         <v>70</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2854,54 +2887,54 @@
       <c r="I27" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P27" s="4">
         <v>16.26</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>16.25</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2915,54 +2948,54 @@
       <c r="I28" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>163</v>
       </c>
       <c r="P28" s="4">
         <v>25.62</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>25.44</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2976,54 +3009,54 @@
       <c r="I29" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>165</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>170</v>
       </c>
       <c r="P29" s="4">
         <v>29.59</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>20.96</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>70.83</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3037,54 +3070,54 @@
       <c r="I30" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>174</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>176</v>
       </c>
       <c r="P30" s="4">
         <v>4.38</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>84.09</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3098,54 +3131,54 @@
       <c r="I31" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>165</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>178</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>179</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>181</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>182</v>
       </c>
       <c r="P31" s="4">
         <v>22.28</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>5.88</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>26.37</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3220,54 +3253,54 @@
       <c r="I33" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>165</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>190</v>
       </c>
       <c r="P33" s="4">
         <v>2.54</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3281,54 +3314,54 @@
       <c r="I34" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>192</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>193</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P34" s="4">
         <v>8.58</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>8.55</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S34" s="4">
         <v>95</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3342,54 +3375,54 @@
       <c r="I35" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>198</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>199</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>180</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>200</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P35" s="4">
         <v>6.26</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>6.17</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S35" s="4">
         <v>80</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3403,54 +3436,54 @@
       <c r="I36" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>165</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>190</v>
       </c>
       <c r="P36" s="4">
         <v>16.16</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>16.02</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3464,54 +3497,54 @@
       <c r="I37" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>165</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>207</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P37" s="4">
         <v>14.23</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>14.18</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -3525,54 +3558,54 @@
       <c r="I38" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P38" s="4">
         <v>33.25</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S38" s="4">
         <v>80</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -3586,54 +3619,54 @@
       <c r="I39" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>194</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="P39" s="4">
         <v>8.13</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>8.1</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S39" s="4">
         <v>95</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -3755,652 +3788,774 @@
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>226</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>227</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>228</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>229</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>230</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>34</v>
+        <v>231</v>
       </c>
       <c r="P42" s="4">
-        <v>121.14</v>
+        <v>87.58</v>
       </c>
       <c r="Q42" s="4">
-        <v>70.07</v>
+        <v>0</v>
       </c>
       <c r="R42" s="4">
-        <v>57.84</v>
+        <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>231</v>
-[...6 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>236</v>
+        <v>182</v>
       </c>
       <c r="P43" s="4">
-        <v>87.58</v>
+        <v>1.69</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>237</v>
       </c>
-      <c r="I44" s="13"/>
-      <c r="J44" s="13"/>
+      <c r="I44" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>119</v>
+      </c>
       <c r="K44" s="4" t="s">
         <v>238</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>239</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>240</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>241</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>182</v>
+        <v>242</v>
       </c>
       <c r="P44" s="4">
-        <v>1.69</v>
+        <v>188.52</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>124.53</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>66.06</v>
       </c>
       <c r="S44" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>119</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="4">
-        <v>19.21</v>
+        <v>121.14</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>70.07</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>57.84</v>
       </c>
       <c r="S45" s="4">
         <v>90</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>230</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="P46" s="4">
-        <v>188.52</v>
+        <v>265.46</v>
       </c>
       <c r="Q46" s="4">
-        <v>124.53</v>
+        <v>244.3</v>
       </c>
       <c r="R46" s="4">
-        <v>66.06</v>
+        <v>92.03</v>
       </c>
       <c r="S46" s="4">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>251</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M47" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N47" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O47" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="N47" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P47" s="4">
-        <v>265.46</v>
+        <v>26.97</v>
       </c>
       <c r="Q47" s="4">
-        <v>215.57</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>81.21</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>255</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="K48" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L48" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="L48" s="4" t="s">
+      <c r="M48" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="M48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N48" s="4" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="P48" s="4">
-        <v>26.97</v>
+        <v>70.11</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K49" s="4" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="P49" s="4">
-        <v>70.11</v>
+        <v>77.49</v>
       </c>
       <c r="Q49" s="4">
-        <v>30.34</v>
+        <v>71.85</v>
       </c>
       <c r="R49" s="4">
-        <v>43.28</v>
+        <v>92.73</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>46</v>
+        <v>265</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="P50" s="4">
-        <v>77.49</v>
+        <v>3.01</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>269</v>
+        <v>46</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="P51" s="4">
-        <v>3.01</v>
+        <v>3.6</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
-      <c r="A52" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S52" s="8"/>
+      <c r="A52" s="3">
+        <v>50</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K52" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="N52" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="O52" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="P52" s="4">
+        <v>16.61</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>0</v>
+      </c>
+      <c r="R52" s="4">
+        <v>0</v>
+      </c>
+      <c r="S52" s="4">
+        <v>100</v>
+      </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="3">
+        <v>51</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H53" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="L53" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N53" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="O53" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P53" s="4">
+        <v>5.68</v>
+      </c>
+      <c r="Q53" s="4">
+        <v>0</v>
+      </c>
+      <c r="R53" s="4">
+        <v>0</v>
+      </c>
+      <c r="S53" s="4">
+        <v>100</v>
+      </c>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="14"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="8"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="8"/>
+      <c r="O54" s="8">
+        <v>2325.69</v>
+      </c>
+      <c r="P54" s="8">
+        <v>1213.9</v>
+      </c>
+      <c r="Q54" s="8">
+        <v>52.2</v>
+      </c>
+      <c r="R54" s="8"/>
+      <c r="S54" s="8"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A52:N52"/>
+    <mergeCell ref="A54:N54"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>