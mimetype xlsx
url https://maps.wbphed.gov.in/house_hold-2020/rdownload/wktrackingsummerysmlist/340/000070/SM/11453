--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -870,50 +870,128 @@
     <t>ORD/000685/2024-2025</t>
   </si>
   <si>
     <t>1697/PMD</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>BISHWANATH NANDI</t>
   </si>
   <si>
     <t>Construction of Toilet and Repairing and Renovation of Guard room , Pump house, CWR and Boundary wall at Palaskhola-keliyatol under Palaskhola-keliyatol W/S scheme of Raghunathpur Sub-Division under Purulia Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>1356/PD</t>
   </si>
   <si>
     <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line(2&amp;4) at River bed with fitting fixing of 40 mm dia GI guard pilling work under Palaskola-Keliyathol W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001312/2024-2025</t>
+  </si>
+  <si>
+    <t>451/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>Supply delivery and fitting fixing of cable, main switch ,earthing arrangement etc. and other allied work at Palashkhola water supply scheme under Purulia Mechanical Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000968/2024-2025</t>
+  </si>
+  <si>
+    <t>528/PMD</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line (1 &amp; 2) at River bed of Damodar with fitting fixing of 40 mm dia GI guard pilling work at Balitora H/W site under Keliathole-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001120/2024-2025</t>
+  </si>
+  <si>
+    <t>608/RNP</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System Parallel pipe line is a rest portion of Part-D including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Kalyathol &amp; Palaskhola Piped Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000154/2024-2025</t>
+  </si>
+  <si>
+    <t>899/PD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Laying Distribution System, installation of Valve, Construction of Valve Chamber and other allied works at Gap Portion under Keliathole Palashkola w/s Scheme (Zone-I) within Raghunathpur Sub-Division Under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001095/2024-2025</t>
+  </si>
+  <si>
+    <t>2184/PD</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1302,51 +1380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W54"/>
+  <dimension ref="A1:W59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4475,87 +4553,392 @@
       </c>
       <c r="N53" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O53" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P53" s="4">
         <v>5.68</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
-      <c r="A54" s="7" t="s">
+      <c r="A54" s="3">
+        <v>52</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H54" s="13" t="s">
         <v>286</v>
       </c>
-      <c r="B54" s="7"/>
-[...22 lines deleted...]
-      <c r="S54" s="8"/>
+      <c r="I54" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J54" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K54" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="M54" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="N54" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P54" s="4">
+        <v>1.64</v>
+      </c>
+      <c r="Q54" s="4">
+        <v>0</v>
+      </c>
+      <c r="R54" s="4">
+        <v>0</v>
+      </c>
+      <c r="S54" s="4">
+        <v>100</v>
+      </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="3">
+        <v>53</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H55" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J55" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K55" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="O55" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="P55" s="4">
+        <v>3.48</v>
+      </c>
+      <c r="Q55" s="4">
+        <v>0</v>
+      </c>
+      <c r="R55" s="4">
+        <v>0</v>
+      </c>
+      <c r="S55" s="4">
+        <v>100</v>
+      </c>
+      <c r="T55" s="1"/>
+      <c r="U55" s="1"/>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1"/>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="3">
+        <v>54</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H56" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N56" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O56" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P56" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q56" s="4">
+        <v>0</v>
+      </c>
+      <c r="R56" s="4">
+        <v>0</v>
+      </c>
+      <c r="S56" s="4">
+        <v>100</v>
+      </c>
+      <c r="T56" s="1"/>
+      <c r="U56" s="1"/>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1"/>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="3">
+        <v>55</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K57" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="N57" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O57" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="P57" s="4">
+        <v>17.21</v>
+      </c>
+      <c r="Q57" s="4">
+        <v>0</v>
+      </c>
+      <c r="R57" s="4">
+        <v>0</v>
+      </c>
+      <c r="S57" s="4">
+        <v>100</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1"/>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1"/>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="3">
+        <v>56</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O58" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P58" s="4">
+        <v>19.21</v>
+      </c>
+      <c r="Q58" s="4">
+        <v>0</v>
+      </c>
+      <c r="R58" s="4">
+        <v>0</v>
+      </c>
+      <c r="S58" s="4">
+        <v>90</v>
+      </c>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="14"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="14"/>
+      <c r="K59" s="8"/>
+      <c r="L59" s="8"/>
+      <c r="M59" s="8"/>
+      <c r="N59" s="8"/>
+      <c r="O59" s="8">
+        <v>2368.13</v>
+      </c>
+      <c r="P59" s="8">
+        <v>1213.9</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>51.26</v>
+      </c>
+      <c r="R59" s="8"/>
+      <c r="S59" s="8"/>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A54:N54"/>
+    <mergeCell ref="A59:N59"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>