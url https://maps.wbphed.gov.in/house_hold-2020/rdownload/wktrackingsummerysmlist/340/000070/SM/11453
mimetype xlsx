--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,909 +89,924 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Augmentation of Kalyathol &amp; Palaskhola Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/11453</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Palashkola-Keliyathole W/S Scheme, Block - Kashipur) to be Augmented / Retrofitting under Purulia Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000439/2020-2021</t>
+  </si>
+  <si>
+    <t>357/D/PD</t>
+  </si>
+  <si>
+    <t>25/02/2021</t>
+  </si>
+  <si>
+    <t>27/03/2021</t>
+  </si>
+  <si>
+    <t>STEELCONC AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of Switch Room-Cum-Chlorine Room at Head Work Site of Keliathole-Palashkola W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000386/2022-2023</t>
+  </si>
+  <si>
+    <t>338/RNP</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>16/07/2022</t>
+  </si>
+  <si>
+    <t>CHANCHAL MISHRA</t>
+  </si>
+  <si>
+    <t>Augmentation by providing functional Household Tap Connection (FHTC) and other allied works of Keliathole Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-L)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000752/2022-2023</t>
+  </si>
+  <si>
+    <t>1421/PD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>M/S NANDY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for the work of Guarding arrangement through Registered firm organized by Ex-Military person for Guarding of all Govt. properties laying at Keliyathol Elevated Reservoir site under Palaskola-Kelyathol W/S Scheme under Raghunathpur Sub-Division, PHE Dte. (w.e.f. 01.09.2022 to 30.10.2022)</t>
+  </si>
+  <si>
+    <t>ORD/001221/2022-2023</t>
+  </si>
+  <si>
+    <t>1360/PD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/10/2022</t>
+  </si>
+  <si>
+    <t>MANBHUM SECURITY SERVICE</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line including providing functional Household Tap Connection (FHTC), Laying Clear water Rising main ,Sinking of 6 (Six) nos. 200 mm dia river bed tubewell (Horizontal) at darekeswar river (Baikara Ghat) alongwith laying of 100 mm dia G.I. collecting line , and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-II) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2022-2023</t>
+  </si>
+  <si>
+    <t>1252/PD</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-I) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000640/2022-2023</t>
+  </si>
+  <si>
+    <t>1162/PD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>MADHU SUDAN RAKSHIT</t>
+  </si>
+  <si>
+    <t>Construction of RCC elevated reservoir of capacity 150 cum under Keliathole Palaskola W/S Scheme (Zone-I) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000633/2022-2023</t>
+  </si>
+  <si>
+    <t>1401/PD</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of RCC elevated reservoir of capacity 250 cum under Keliathole Palaskola W/S Scheme (Zone-III) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000634/2022-2023</t>
+  </si>
+  <si>
+    <t>1402/PD</t>
+  </si>
+  <si>
+    <t>RABIN CHANDRA CHAIL</t>
+  </si>
+  <si>
+    <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (SL-5)</t>
+  </si>
+  <si>
+    <t>ORD/000734/2022-2023</t>
+  </si>
+  <si>
+    <t>1443/PD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of 2 Nos. O.H.R. at Keliyathole-Palashkola W/S Scheme within Raghunathpur Sub-Division of Purulia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000547/2022-2023</t>
+  </si>
+  <si>
+    <t>465/RNP</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>13/08/2022</t>
+  </si>
+  <si>
+    <t>M.K.KAYAL &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of Elevated Reservoir at Keliathole Zone and Palashkola Zone including Head work site and other allied works under Keliathole Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000916/2022-2023</t>
+  </si>
+  <si>
+    <t>1925/PD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Augmentation by providing functional Household Tap Connection (FHTC) and other allied works of Keliathole Palaskola Water Supply Scheme (Zone-II) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-F/II) (Mouza- Keliathole, Hab.- Keliathole)</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>334/RNP</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Augmentation by providing functional Household Tap Connection (FHTC) and other allied works of Keliathole Palaskola Water Supply Scheme (Zone-II) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-F/I) (Mouza- Keliathole, Hab- Keliathole)</t>
+  </si>
+  <si>
+    <t>ORD/000381/2022-2023</t>
+  </si>
+  <si>
+    <t>333/RNP</t>
+  </si>
+  <si>
+    <t>Providing functional Household Tap Connection (FHTC) including Other allied works under Keliathole Palaskola W/S Scheme (Zone-I &amp; III) under Raghunathpur Sub-Division, P.H.E.</t>
+  </si>
+  <si>
+    <t>ORD/000901/2022-2023</t>
+  </si>
+  <si>
+    <t>1893/PD</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR SINGHADEO</t>
+  </si>
+  <si>
+    <t>Augmentation by providing functional Household Tap Connection (FHTC) and other allied works of Keliathole Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-J/II) ( i. Mouza- Gosaindih Alias Birsinghabari, Hab.- Suridih, ii. Mouza- Jibanpur, Hab.- Jibanpur)</t>
+  </si>
+  <si>
+    <t>ORD/000384/2022-2023</t>
+  </si>
+  <si>
+    <t>336/RNP</t>
+  </si>
+  <si>
+    <t>AMIT PATHAK</t>
+  </si>
+  <si>
+    <t>Augmentation by providing functional Household Tap Connection (FHTC) and other allied works of Keliathole Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-J/I) ( i. Mouza- Gosaindih Alias Birsinghabari, Hab.- Suridih, ii. Mouza- Jibanpur, Hab.- Jibanpur)</t>
+  </si>
+  <si>
+    <t>ORD/000383/2022-2023</t>
+  </si>
+  <si>
+    <t>335/RNP</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) at different AWC, School and other allied works of Keliathole -Palashkola Water Supply Scheme at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000390/2022-2023</t>
+  </si>
+  <si>
+    <t>348/RNP</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
     <t>Preparation of DPR (Consultancy Work) in connection with the Functional House Hold Connection of different existing PWSS (Palashkola-Keliyathol W/s Scheme, Block Kashipur) to be Augmented/Retrofitting. (Tender No.835/EE/PD of 2021-22)</t>
   </si>
   <si>
     <t>VCH/000330/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-232</t>
   </si>
   <si>
     <t>05/09/2022</t>
   </si>
   <si>
-    <t>STEELCONC AND ASSOCIATES</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying Distribution pipe line and other allied works of Keliathole and Palaskola Water Supply Scheme (Zone-I) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte. (Tender No.68/SE/PMU of 2022-23)</t>
   </si>
   <si>
     <t>VCH/001053/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-397</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
-    <t>MADHU SUDAN RAKSHIT</t>
-[...25 lines deleted...]
-  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; installation of submersible pumping machinery at River Bed Tubewell at Palashkhola Keliyathol w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
   </si>
   <si>
     <t>ORD/000448/2022-2023</t>
   </si>
   <si>
     <t>267/PMD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>SAIBAL SARKAR</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) and other allied works of Keliathole Palashkola Water Supply Scheme(Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>142/RNP</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
-    <t>AMIT PATHAK</t>
-[...119 lines deleted...]
-    <t>22/03/2023</t>
+    <t>Rectification of Internal lighting and external lighting for Palashkhola Keliyathol w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>518/PMD</t>
+  </si>
+  <si>
+    <t>04/07/2023</t>
+  </si>
+  <si>
+    <t>RAKSHIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation 200 kva voltage stabilizer for Augmentation of Palashkhola Keliyathol w/s scheme for under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2023-2024</t>
+  </si>
+  <si>
+    <t>519/PMD</t>
+  </si>
+  <si>
+    <t>ALPHA ENTERPRISES</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Palashkhola Keliyathol Water Supply scheme Block Kashipur under Purulia Mechanical Division PHE. Dte. District Purulia</t>
   </si>
   <si>
     <t>ORD/000385/2022-2023</t>
   </si>
   <si>
     <t>216/PMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
+    <t>Laying distribution pipe line and other allied work under Keliathole Palashkola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>673/PD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, RCC Pillar, gate, Barbed wire at Rudra Mouza, JL No.-10, Plot No.68 at OHR site under Keliyathole-Palashkola W/S Scheme (Zone-I) of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>701/PD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>MAHARSHI BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Horizontal Multistage Centrifugal pumping machinery with other allied works for Augmentation at Palashkhola Keliyathol w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>646/PMD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO. OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supplying laying fitting fixing of HDPE pipe from Manguria-Lalpur OHR site Zone -I main distribution pipe line to Dolang Kocha Village to increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Manguria-Lalpur W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2023-2024</t>
+  </si>
+  <si>
+    <t>1358/PD</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>28/10/2023</t>
+  </si>
+  <si>
+    <t>CHANDAN CHATTERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2022-2023</t>
   </si>
   <si>
     <t>314/PD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Enhancement of contractual demand from 90 KVA at 0.4 KV to their premises at PALASHKHOLA WATER SUPPLY, Dist- Purulia under Regional Office Purulia.</t>
   </si>
   <si>
     <t>BILL/00113/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Restoration of Road after laying of drinking water pipe line under Jal Jeevan Mission for Argumentation of Keliathole-Palashkola W/S Scheme on Hura Kashipur Adra Raghunathpur Road (From Ch.22.163 Km to Ch.22.825 Km) under Purulia Division PWD in the District of Purulia during the year 2023-2024.</t>
   </si>
   <si>
     <t>BILL/00454/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-313</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PURULIA DIVISION PWD DTE.</t>
   </si>
   <si>
-    <t>Augmentation by providing functional Household Tap Connection (FHTC) and other allied works of Keliathole Palaskola Water Supply Scheme (Zone-III) at Kashipur Block of Raghunathpur Sub Division under Purulia Division, PHE Dte.(Part-L)</t>
-[...116 lines deleted...]
-    <t>CHANDAN CHATTERJEE</t>
+    <t>Additional estimate for laying of distribution system, mending good damage of road and other allied works under Keliathole Palashkola w/s Scheme (Zone-III) within Raghunathpur Sub Division Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003976/2023-2024</t>
+  </si>
+  <si>
+    <t>521/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution system ,Functional House hold tap Connection including other allied work under Keliathole Palashkola W/S Scheme (Zone-III) within Raghunathpur Sub-Division under Purulia Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001082/2024-2025</t>
+  </si>
+  <si>
+    <t>2177/PD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA SINGHADEO</t>
   </si>
   <si>
     <t>Construction of Office Cum Godown at PHE Campus Under Keliathole Palashkola w/s Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001869/2023-2024</t>
   </si>
   <si>
     <t>93/PD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>KM ENTERPRISES</t>
   </si>
   <si>
+    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tubewell (T/W No.- 4 &amp; 5) along with necessary 100 mm dia GI collecting line from Riverbed Tubewell to common manifold chamber at river bank (Damodar River) at Chinakurighat of Parbeliya W/S Scheme under Keliyathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000211/2024-2025</t>
+  </si>
+  <si>
+    <t>1244/PD</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>18/08/2024</t>
+  </si>
+  <si>
+    <t>M/S KARUNAMOYEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Emergent Supply and delivery of sluice valve, MJ collar and all types of CIDF/DI specials for repairing and maintenance of pipe line under Kalyathol &amp; Palaskhola Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-A]</t>
+  </si>
+  <si>
+    <t>ORD/004361/2023-2024</t>
+  </si>
+  <si>
+    <t>55/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>Emergent Supply and delivery of sluice valve, MJ collar and all types of CIDF/DI specials for repairing and maintenance of pipe line under Kalyathol &amp; Palaskhola Piped Water Supply Scheme Raghunathpur Sub-Division under Purulia Division, PHE Dte. [Part-B]</t>
+  </si>
+  <si>
+    <t>ORD/004362/2023-2024</t>
+  </si>
+  <si>
+    <t>56/PD</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System Parallel pipe line is a rest portion of Part-D including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Kalyathol &amp; Palaskhola Piped Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-4</t>
+  </si>
+  <si>
+    <t>ORD/000154/2024-2025</t>
+  </si>
+  <si>
+    <t>899/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System of pipe line at Kakdiha village is a rest portion of Part-E including providing House Hold Tap Connection (FHTC) and other allied works for Aug. Kalyathol &amp; Palaskhola Piped Water Supply Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2024-2025</t>
+  </si>
+  <si>
+    <t>898/PD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>SABYASACHI MISHRA</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line (1 &amp; 2) at River bed of Damodar with fitting fixing of 40 mm dia GI guard pilling work at Balitora H/W site under Keliathole-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/001120/2024-2025</t>
+  </si>
+  <si>
+    <t>608/RNP</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
     <t>Supplying laying fitting fixing of HDPE pipe line from Chatanigoramore to Kharhbon &amp; Rangadihi Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Kolaboni Under Kalyathol &amp; Palaskhola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000443/2024-2025</t>
   </si>
   <si>
     <t>1505/PD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>CHAIL CONSTRUCTION</t>
   </si>
   <si>
-    <t>New Sinking of 2 (Two) Nos 200 mm dia river bed vertical tubewell (T/W No.- 4 &amp; 5) along with necessary 100 mm dia GI collecting line from Riverbed Tubewell to common manifold chamber at river bank (Damodar River) at Chinakurighat of Parbeliya W/S Scheme under Keliyathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division , PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S KARUNAMOYEE CONSTRUCTION</t>
+    <t>Supply, delivery fitting &amp; fixing of 33Nos. Land Demarcation Sign boards (0.9 m X 0.6 m) under Jal Jeevan Mission at dufferent Location under different W/S Scheme in Kashipur Block within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-2</t>
+  </si>
+  <si>
+    <t>ORD/001156/2024-2025</t>
+  </si>
+  <si>
+    <t>2308/PD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>BISWAJIT MAJI</t>
   </si>
   <si>
     <t>Bypass arrangement with allied works in between of over flow line to distribution main Kolaboni Zone-III OHR site &amp; supplying laying fitting fixing Parallel pipe line at Rangadihi Village &amp; Kharpara village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Kolaboni W/S at Kalyathol &amp; Palaskhola Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.(Zone -III)</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>1354/PD</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
-    <t>SUBRATA SINGHADEO</t>
+    <t>Sinking of 1(One) nostubewell, laying DI pipe , filling and surface dressing at OHR Site of Zone - I of Kashipur Block under Keliathol-Palashkola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2024-2025</t>
+  </si>
+  <si>
+    <t>1355/PD</t>
+  </si>
+  <si>
+    <t>24/08/2024</t>
+  </si>
+  <si>
+    <t>Repering &amp; Renovation of connecting line at Kasai River of Maguria Lalpur &amp; including providing House Hold Tap Connection (FHTC) of two no school (Amliatora Pry School -1no, Daldali Girls High School-2nos) and other allied works under Maguria Lalpur W/S at Kalyathol &amp; Palaskhola Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000378/2024-2025</t>
+  </si>
+  <si>
+    <t>1359/PD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>ALOK KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of valve, cable, de -watering pump etc. and other allied work at Palashkhola water supply scheme under Purulia Mechanical Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000591/2024-2025</t>
+  </si>
+  <si>
+    <t>1449/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>Supply and installation of PLC panel, Level transmitter,Solar light(OHR Site) with other allied work at Palashkhola Kaliathol water supply scheme under Purulia Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000685/2024-2025</t>
+  </si>
+  <si>
+    <t>1697/PMD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>BISHWANATH NANDI</t>
+  </si>
+  <si>
+    <t>Laying of Distribution line and Road Crossing and Construction of Sluice valve Chamber and other allied works for Kashipur under Kalyathol &amp; Palaskhola W/S Scheme in connection with FHTC connection under Jal Jeevan Mission (JJM) Programme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>1707/PD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>20/10/2024</t>
+  </si>
+  <si>
+    <t>Supplying laying fitting fixing of different dia pipe line &amp; FHTC connection repairing (Damage of Old different dia pipe line &amp; FHTC connection due to widening of road &amp; Drain of PWD Roads from Doldoli more to Mourandih more &amp;Karandih village ) in connection with Jal Jeevan Mission (JJM) under Maguria Lalpur Under Kalyathol &amp; Palaskhola W/S Scheme of Raghunathpur Sub-Division uneder Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000460/2024-2025</t>
+  </si>
+  <si>
+    <t>1519/PD</t>
+  </si>
+  <si>
+    <t>Laying Distribution System, installation of Valve, Construction of Valve Chamber and other allied works at Gap Portion under Keliathole Palashkola w/s Scheme (Zone-I) within Raghunathpur Sub-Division Under Purulia Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001095/2024-2025</t>
+  </si>
+  <si>
+    <t>2184/PD</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>Construction of Toilet and Repairing and Renovation of Guard room , Pump house, CWR and Boundary wall at Palaskhola-keliyatol under Palaskhola-keliyatol W/S scheme of Raghunathpur Sub-Division under Purulia Division , PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>1356/PD</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
   </si>
   <si>
     <t>Supplying laying fitting fixing of HDPE pipe line from Kolaboni Zone -I OHR site to Chatanigora , &amp; Pinrrah Village for increase pressure of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection') in connection with Jal Jeevan Mission (JJM) under Kolaboni Under Kalyathol &amp; Palaskhola W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000444/2024-2025</t>
   </si>
   <si>
     <t>1506/PD</t>
   </si>
   <si>
-    <t>Repering &amp; Renovation of connecting line at Kasai River of Maguria Lalpur &amp; including providing House Hold Tap Connection (FHTC) of two no school (Amliatora Pry School -1no, Daldali Girls High School-2nos) and other allied works under Maguria Lalpur W/S at Kalyathol &amp; Palaskhola Piped Water Supply Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...92 lines deleted...]
-    <t>55/PD</t>
+    <t>Sl ii) Restoration of Road after laying of drinking water pipe line under Jal Jeevan Mission for Kashipur WS Scheme along Hura-Kashipur-Adra-Raghunathpur Road under Purulia Division PWD in the district of Purulia in Year 2023-2024. Estimate Amount: Rs.1,21,59,280/-</t>
+  </si>
+  <si>
+    <t>BILL/00736/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-408</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
   </si>
   <si>
     <t>Enhancement of the contract demand from 90 KVA at 0.4 KV to 180/180/180/180/180 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o to Executive Engineer, Site- PHE Palashkhola Water Supply, (Consumer ID -942406300)</t>
   </si>
   <si>
     <t>BILL/00862/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-340</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
-    <t>Sl ii) Restoration of Road after laying of drinking water pipe line under Jal Jeevan Mission for Kashipur WS Scheme along Hura-Kashipur-Adra-Raghunathpur Road under Purulia Division PWD in the district of Purulia in Year 2023-2024. Estimate Amount: Rs.1,21,59,280/-</t>
-[...188 lines deleted...]
-    <t>01/05/2025</t>
+    <t>Office stationary bill supply &amp; bill paid for the Bill No.765,770,785,848,850,839,840,841,842,849,845,847,837,838 &amp; 836.</t>
+  </si>
+  <si>
+    <t>BILL/01797/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2024-25-261</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>KETIKA CONSUMERS CO-OP STORES LTD</t>
   </si>
   <si>
     <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line(2&amp;4) at River bed with fitting fixing of 40 mm dia GI guard pilling work under Palaskola-Keliyathol W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001312/2024-2025</t>
   </si>
   <si>
     <t>451/PD</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>Supply delivery and fitting fixing of cable, main switch ,earthing arrangement etc. and other allied work at Palashkhola water supply scheme under Purulia Mechanical Division, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000968/2024-2025</t>
   </si>
   <si>
     <t>528/PMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE</t>
-  </si>
-[...43 lines deleted...]
-    <t>14/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1380,51 +1395,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W59"/>
+  <dimension ref="A1:W60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1518,3427 +1533,3484 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.32</v>
+        <v>7.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>44.2</v>
+        <v>4.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.02</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.23</v>
+        <v>108.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.93</v>
+        <v>78.66</v>
       </c>
       <c r="R5" s="4">
-        <v>93.02</v>
+        <v>72.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>47.89</v>
+        <v>1.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>39.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>82.47</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.93</v>
+        <v>188.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.93</v>
+        <v>124.53</v>
       </c>
       <c r="R7" s="4">
-        <v>99.69</v>
+        <v>66.06</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.46</v>
+        <v>121.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>70.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.84</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.72</v>
+        <v>67.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.72</v>
+        <v>65.38</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>96.38</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.48</v>
+        <v>78.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>72.63</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>4.55</v>
+        <v>265.46</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.53</v>
+        <v>244.3</v>
       </c>
       <c r="R11" s="4">
-        <v>99.7</v>
+        <v>92.03</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>40</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>4.58</v>
+        <v>2.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.57</v>
+        <v>2.79</v>
       </c>
       <c r="R12" s="4">
-        <v>99.79</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>4.46</v>
+        <v>13.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.29</v>
+        <v>12.07</v>
       </c>
       <c r="R13" s="4">
-        <v>96.26</v>
+        <v>91.66</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>4.55</v>
+        <v>4.46</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.52</v>
+        <v>4.29</v>
       </c>
       <c r="R14" s="4">
-        <v>99.45</v>
+        <v>96.26</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>2.79</v>
+        <v>4.58</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.79</v>
+        <v>4.57</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>99.79</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>13.16</v>
+        <v>129.67</v>
       </c>
       <c r="Q16" s="4">
-        <v>12.07</v>
+        <v>129.4</v>
       </c>
       <c r="R16" s="4">
-        <v>91.66</v>
+        <v>99.8</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="P17" s="4">
-        <v>21.61</v>
+        <v>4.55</v>
       </c>
       <c r="Q17" s="4">
-        <v>21.61</v>
+        <v>4.53</v>
       </c>
       <c r="R17" s="4">
-        <v>100</v>
+        <v>99.7</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="I18" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="P18" s="4">
-        <v>528.8</v>
+        <v>4.55</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="I19" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="L19" s="4"/>
+        <v>112</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>113</v>
+      </c>
       <c r="M19" s="4" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="P19" s="4">
-        <v>6.55</v>
+        <v>1.48</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>31</v>
       </c>
       <c r="P20" s="4">
-        <v>41.92</v>
+        <v>2.32</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="J21" s="13" t="s">
         <v>119</v>
       </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="P21" s="4">
-        <v>108.08</v>
+        <v>44.2</v>
       </c>
       <c r="Q21" s="4">
-        <v>78.66</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>72.78</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="13" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>67.83</v>
+        <v>47.89</v>
       </c>
       <c r="Q22" s="4">
-        <v>65.38</v>
+        <v>39.49</v>
       </c>
       <c r="R22" s="4">
-        <v>96.38</v>
+        <v>82.47</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="P23" s="4">
-        <v>78.62</v>
+        <v>0.93</v>
       </c>
       <c r="Q23" s="4">
-        <v>72.63</v>
+        <v>0.93</v>
       </c>
       <c r="R23" s="4">
-        <v>92.38</v>
+        <v>99.69</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P24" s="4">
-        <v>129.67</v>
+        <v>9.24</v>
       </c>
       <c r="Q24" s="4">
-        <v>129.4</v>
+        <v>8.8</v>
       </c>
       <c r="R24" s="4">
-        <v>99.8</v>
+        <v>95.16</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P25" s="4">
-        <v>9.24</v>
+        <v>26.97</v>
       </c>
       <c r="Q25" s="4">
-        <v>8.8</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>95.16</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>150</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P26" s="4">
-        <v>14.33</v>
+        <v>21.61</v>
       </c>
       <c r="Q26" s="4">
-        <v>12.86</v>
+        <v>21.61</v>
       </c>
       <c r="R26" s="4">
-        <v>89.76</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>152</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="4" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="P27" s="4">
-        <v>16.26</v>
+        <v>70.11</v>
       </c>
       <c r="Q27" s="4">
-        <v>16.25</v>
+        <v>68</v>
       </c>
       <c r="R27" s="4">
-        <v>99.98</v>
+        <v>96.99</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>25.62</v>
+        <v>14.33</v>
       </c>
       <c r="Q28" s="4">
-        <v>25.44</v>
+        <v>12.86</v>
       </c>
       <c r="R28" s="4">
-        <v>99.28</v>
+        <v>89.76</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="13" t="s">
+      <c r="N29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="K29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L29" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>29.59</v>
+        <v>77.49</v>
       </c>
       <c r="Q29" s="4">
-        <v>20.96</v>
+        <v>71.85</v>
       </c>
       <c r="R29" s="4">
-        <v>70.83</v>
+        <v>92.73</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="N30" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="L30" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>4.38</v>
+        <v>16.26</v>
       </c>
       <c r="Q30" s="4">
-        <v>3.68</v>
+        <v>16.25</v>
       </c>
       <c r="R30" s="4">
-        <v>84.09</v>
+        <v>99.98</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>22.28</v>
+        <v>528.8</v>
       </c>
       <c r="Q31" s="4">
-        <v>5.88</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>26.37</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="P32" s="4">
-        <v>45.72</v>
+        <v>6.55</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>2.54</v>
+        <v>41.92</v>
       </c>
       <c r="Q33" s="4">
-        <v>2.53</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>196</v>
+        <v>78</v>
       </c>
       <c r="P34" s="4">
-        <v>8.58</v>
+        <v>87.58</v>
       </c>
       <c r="Q34" s="4">
-        <v>8.55</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>99.64</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="P35" s="4">
-        <v>6.26</v>
+        <v>1.69</v>
       </c>
       <c r="Q35" s="4">
-        <v>6.17</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>98.56</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="N36" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="I36" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="L36" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>16.16</v>
+        <v>25.62</v>
       </c>
       <c r="Q36" s="4">
-        <v>16.02</v>
+        <v>25.44</v>
       </c>
       <c r="R36" s="4">
-        <v>99.15</v>
+        <v>99.28</v>
       </c>
       <c r="S36" s="4">
         <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K37" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="I37" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="L37" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="M37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="N37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="O37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>14.23</v>
+        <v>4.38</v>
       </c>
       <c r="Q37" s="4">
-        <v>14.18</v>
+        <v>3.68</v>
       </c>
       <c r="R37" s="4">
-        <v>99.66</v>
+        <v>84.09</v>
       </c>
       <c r="S37" s="4">
         <v>100</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K38" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="L38" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="M38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="N38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="O38" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>33.25</v>
+        <v>8.13</v>
       </c>
       <c r="Q38" s="4">
-        <v>33.2</v>
+        <v>8.1</v>
       </c>
       <c r="R38" s="4">
-        <v>99.85</v>
+        <v>99.67</v>
       </c>
       <c r="S38" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>215</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="P39" s="4">
-        <v>8.13</v>
+        <v>8.58</v>
       </c>
       <c r="Q39" s="4">
-        <v>8.1</v>
+        <v>8.55</v>
       </c>
       <c r="R39" s="4">
-        <v>99.67</v>
+        <v>99.64</v>
       </c>
       <c r="S39" s="4">
         <v>95</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>218</v>
       </c>
-      <c r="I40" s="13"/>
-      <c r="J40" s="13"/>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>219</v>
+      </c>
       <c r="K40" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="P40" s="4">
-        <v>16.57</v>
+        <v>17.21</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="I41" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N41" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="P41" s="4">
-        <v>57.29</v>
+        <v>14.23</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>14.18</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>119</v>
+        <v>230</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="P42" s="4">
-        <v>87.58</v>
+        <v>0.9</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-      <c r="J43" s="13"/>
+        <v>236</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>219</v>
+      </c>
       <c r="K43" s="4" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>182</v>
+        <v>241</v>
       </c>
       <c r="P43" s="4">
-        <v>1.69</v>
+        <v>29.59</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>20.96</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>70.83</v>
       </c>
       <c r="S43" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>119</v>
+        <v>243</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="P44" s="4">
-        <v>188.52</v>
+        <v>3.01</v>
       </c>
       <c r="Q44" s="4">
-        <v>124.53</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>66.06</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>119</v>
+        <v>219</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>34</v>
+        <v>196</v>
       </c>
       <c r="P45" s="4">
-        <v>121.14</v>
+        <v>22.28</v>
       </c>
       <c r="Q45" s="4">
-        <v>70.07</v>
+        <v>5.88</v>
       </c>
       <c r="R45" s="4">
-        <v>57.84</v>
+        <v>26.37</v>
       </c>
       <c r="S45" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>230</v>
+        <v>257</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>231</v>
+        <v>160</v>
       </c>
       <c r="P46" s="4">
-        <v>265.46</v>
+        <v>6.26</v>
       </c>
       <c r="Q46" s="4">
-        <v>244.3</v>
+        <v>6.17</v>
       </c>
       <c r="R46" s="4">
-        <v>92.03</v>
+        <v>98.56</v>
       </c>
       <c r="S46" s="4">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>46</v>
+        <v>219</v>
       </c>
       <c r="K47" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="M47" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="L47" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N47" s="4" t="s">
-        <v>144</v>
+        <v>261</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="P47" s="4">
-        <v>26.97</v>
+        <v>2.54</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>142</v>
+        <v>264</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>230</v>
+        <v>267</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>231</v>
+        <v>166</v>
       </c>
       <c r="P48" s="4">
-        <v>70.11</v>
+        <v>3.6</v>
       </c>
       <c r="Q48" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>96.99</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>46</v>
+        <v>126</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="P49" s="4">
-        <v>77.49</v>
+        <v>16.61</v>
       </c>
       <c r="Q49" s="4">
-        <v>71.85</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>92.73</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>265</v>
+        <v>40</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>270</v>
+        <v>160</v>
       </c>
       <c r="P50" s="4">
-        <v>3.01</v>
+        <v>33.25</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S50" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>46</v>
+        <v>219</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>274</v>
+        <v>239</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>275</v>
+        <v>240</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="P51" s="4">
-        <v>3.6</v>
+        <v>16.16</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>16.02</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>99.15</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>279</v>
+        <v>194</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>281</v>
+        <v>62</v>
       </c>
       <c r="P52" s="4">
-        <v>16.61</v>
+        <v>19.21</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>180</v>
+        <v>252</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="P53" s="4">
         <v>5.68</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
         <v>100</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>119</v>
+        <v>219</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>289</v>
+        <v>239</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>290</v>
+        <v>240</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>80</v>
+        <v>241</v>
       </c>
       <c r="P54" s="4">
-        <v>1.64</v>
+        <v>45.72</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>100</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>291</v>
-[...6 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
       <c r="K55" s="4" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>296</v>
+        <v>186</v>
       </c>
       <c r="P55" s="4">
-        <v>3.48</v>
+        <v>57.29</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>297</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J56" s="13" t="s">
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="K56" s="4" t="s">
+      <c r="L56" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="L56" s="4" t="s">
+      <c r="M56" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="M56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N56" s="4" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>303</v>
+        <v>181</v>
       </c>
       <c r="P56" s="4">
-        <v>0.9</v>
+        <v>16.57</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="M57" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="I57" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K57" s="4" t="s">
+      <c r="N57" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="O57" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="L57" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>17.21</v>
+        <v>4.31</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K58" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="L58" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="I58" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K58" s="4" t="s">
+      <c r="M58" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="L58" s="4" t="s">
+      <c r="N58" s="4" t="s">
         <v>310</v>
       </c>
-      <c r="M58" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O58" s="4" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="P58" s="4">
-        <v>19.21</v>
+        <v>1.64</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
-      <c r="A59" s="7" t="s">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K59" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="B59" s="7"/>
-[...22 lines deleted...]
-      <c r="S59" s="8"/>
+      <c r="L59" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="P59" s="4">
+        <v>3.48</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>100</v>
+      </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="14"/>
+      <c r="K60" s="8"/>
+      <c r="L60" s="8"/>
+      <c r="M60" s="8"/>
+      <c r="N60" s="8"/>
+      <c r="O60" s="8">
+        <v>2372.44</v>
+      </c>
+      <c r="P60" s="8">
+        <v>1213.9</v>
+      </c>
+      <c r="Q60" s="8">
+        <v>51.17</v>
+      </c>
+      <c r="R60" s="8"/>
+      <c r="S60" s="8"/>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A59:N59"/>
+    <mergeCell ref="A60:N60"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>