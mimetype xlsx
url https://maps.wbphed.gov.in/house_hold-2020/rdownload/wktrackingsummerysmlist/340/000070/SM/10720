--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -554,75 +554,105 @@
   <si>
     <t>BP-23-24-238</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line (1 &amp; 2) at River bed of Damodar with fitting fixing of 40 mm dia GI guard pilling work under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001121/2024-2025</t>
   </si>
   <si>
     <t>607/RNP</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
-    <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum with other allied works at Boosting Station under Sarbari W/S Scheme (Phase-II) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Supplying, laying different dia HDPE and DI pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-I) of Sarbari W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000411/2022-2023</t>
   </si>
   <si>
     <t>984/PD</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of 4 nos. submersible pumps motor sets at newly constructed riverbed tubewell with other allied works for Augmentation at SARBARI PHASE-1 w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>98/PMD</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Crossing of PWD Road and laying of additional HDPE pipe line(75mm &amp; 63mm) with allied work (Zone-I) under Sarbari W/S Scheme within Raghunathpur Sub-Division under Purulia Division,PHEDte.</t>
+  </si>
+  <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>1080/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>Withdrawing and new laying of necessary M.S. carrier pipe and all allied works at Ramkanali Ranipur village Railway Track at Erekusum village and new sinking of 2(two) no. 200 mm dia. River bed vertical at River Damodar with supplying and laying 100 mm dia GI collecting line from Riverbed Tubewell to CWR through common manifold chamber at river bank and execution of additional works for construction of (10.0 mtr x 7.0) mtr pump house drain, plinth protection under Saltora-Hijuli Under Sarbari W/S Scheme under Raghunathpur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000466/2024-2025</t>
+  </si>
+  <si>
+    <t>1523/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>M/S SAYAK BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1011,51 +1041,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3002,183 +3032,305 @@
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>155</v>
+        <v>60</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="P34" s="4">
-        <v>18.35</v>
+        <v>356.05</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>185</v>
+        <v>103</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>188</v>
+        <v>142</v>
       </c>
       <c r="P35" s="4">
-        <v>356.05</v>
+        <v>12.13</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" s="7" t="s">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K36" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="B36" s="7"/>
-[...22 lines deleted...]
-      <c r="S36" s="8"/>
+      <c r="L36" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="P36" s="4">
+        <v>33.85</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>85</v>
+      </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="P37" s="4">
+        <v>43.79</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>100</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>1172.82</v>
+      </c>
+      <c r="P38" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>0</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A36:N36"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>