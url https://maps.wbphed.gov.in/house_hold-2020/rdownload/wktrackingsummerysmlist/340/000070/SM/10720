--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1318,54 +1318,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.31</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1497,54 +1497,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>7.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>27.41</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1556,54 +1556,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>7.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.95</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1617,54 +1617,54 @@
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>15.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.01</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1676,54 +1676,54 @@
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>1.4</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1737,54 +1737,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P12" s="4">
         <v>10.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>10.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.94</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2087,54 +2087,54 @@
       <c r="I18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P18" s="4">
         <v>30.86</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>11.05</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>35.8</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2266,54 +2266,54 @@
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P21" s="4">
         <v>72.9</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>49.81</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>68.33</v>
       </c>
       <c r="S21" s="4">
         <v>75</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2327,54 +2327,54 @@
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P22" s="4">
         <v>131.92</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>49.36</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>37.41</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -3053,54 +3053,54 @@
       <c r="I34" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>181</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>182</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>184</v>
       </c>
       <c r="P34" s="4">
         <v>356.05</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>227.75</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>63.97</v>
       </c>
       <c r="S34" s="4">
         <v>85</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3114,54 +3114,54 @@
       <c r="I35" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P35" s="4">
         <v>12.13</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>81.3</v>
       </c>
       <c r="S35" s="4">
         <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3270,54 +3270,54 @@
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="7" t="s">
         <v>199</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="11"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8">
         <v>1172.82</v>
       </c>
       <c r="P38" s="8">
-        <v>0</v>
+        <v>383.08</v>
       </c>
       <c r="Q38" s="8">
-        <v>0</v>
+        <v>32.66</v>
       </c>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>