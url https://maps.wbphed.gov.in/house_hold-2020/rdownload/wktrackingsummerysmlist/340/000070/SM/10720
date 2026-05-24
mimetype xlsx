--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -539,65 +539,50 @@
   <si>
     <t>910/PD</t>
   </si>
   <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>QUATATION FOR SHIFTING OF TRANSFORMER</t>
   </si>
   <si>
     <t>BILL/00476/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-238</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line (1 &amp; 2) at River bed of Damodar with fitting fixing of 40 mm dia GI guard pilling work under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supplying, laying different dia HDPE and DI pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-I) of Sarbari W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000411/2022-2023</t>
   </si>
   <si>
     <t>984/PD</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>JAYANTA KUMAR MONDAL</t>
   </si>
   <si>
     <t>Supply, delivery and installation of 4 nos. submersible pumps motor sets at newly constructed riverbed tubewell with other allied works for Augmentation at SARBARI PHASE-1 w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>98/PMD</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Crossing of PWD Road and laying of additional HDPE pipe line(75mm &amp; 63mm) with allied work (Zone-I) under Sarbari W/S Scheme within Raghunathpur Sub-Division under Purulia Division,PHEDte.</t>
@@ -609,50 +594,71 @@
     <t>1080/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>Withdrawing and new laying of necessary M.S. carrier pipe and all allied works at Ramkanali Ranipur village Railway Track at Erekusum village and new sinking of 2(two) no. 200 mm dia. River bed vertical at River Damodar with supplying and laying 100 mm dia GI collecting line from Riverbed Tubewell to CWR through common manifold chamber at river bank and execution of additional works for construction of (10.0 mtr x 7.0) mtr pump house drain, plinth protection under Saltora-Hijuli Under Sarbari W/S Scheme under Raghunathpur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>1523/PD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>M/S SAYAK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line (75mm &amp; 63mm) and supplying of DI specials with additional Functional Household Tap Connection (FHTC) of distribution system (Zone-I) under Sarbari W/S scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003978/2023-2024</t>
+  </si>
+  <si>
+    <t>523/PD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line (75mm &amp; 63mm) with additional Functional Household Tap Connection (FHTC) of distribution system (Zone-I) under Sarbari W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003977/2023-2024</t>
+  </si>
+  <si>
+    <t>522/PD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1041,51 +1047,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1377,54 +1383,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.68</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1798,54 +1804,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P13" s="4">
         <v>5.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2087,54 +2093,54 @@
       <c r="I18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P18" s="4">
         <v>30.86</v>
       </c>
       <c r="Q18" s="4">
-        <v>11.05</v>
+        <v>22.81</v>
       </c>
       <c r="R18" s="4">
-        <v>35.8</v>
+        <v>73.9</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2266,54 +2272,54 @@
       <c r="I21" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P21" s="4">
         <v>72.9</v>
       </c>
       <c r="Q21" s="4">
-        <v>49.81</v>
+        <v>70.58</v>
       </c>
       <c r="R21" s="4">
-        <v>68.33</v>
+        <v>96.81</v>
       </c>
       <c r="S21" s="4">
         <v>75</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2327,54 +2333,54 @@
       <c r="I22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P22" s="4">
         <v>131.92</v>
       </c>
       <c r="Q22" s="4">
-        <v>49.36</v>
+        <v>104.13</v>
       </c>
       <c r="R22" s="4">
-        <v>37.41</v>
+        <v>78.93</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2386,54 +2392,54 @@
         <v>127</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P23" s="4">
         <v>49.77</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>49.33</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.11</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2447,54 +2453,54 @@
       <c r="I24" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="P24" s="4">
         <v>21.61</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>21.61</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2508,54 +2514,54 @@
       <c r="I25" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="P25" s="4">
         <v>6.27</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>6.27</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2630,54 +2636,54 @@
       <c r="I27" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>151</v>
       </c>
       <c r="P27" s="4">
         <v>9.71</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>95.57</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -2691,54 +2697,54 @@
       <c r="I28" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P28" s="4">
         <v>4.75</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>69.99</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -2752,54 +2758,54 @@
       <c r="I29" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P29" s="4">
         <v>9.36</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>94.59</v>
       </c>
       <c r="S29" s="4">
         <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2813,54 +2819,54 @@
       <c r="I30" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P30" s="4">
         <v>15.1</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>12.46</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>82.55</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2971,366 +2977,427 @@
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>175</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="M33" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N33" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="N33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="O33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>0.92</v>
+        <v>356.05</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>331.96</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>93.23</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="K34" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N34" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O34" s="4" t="s">
-        <v>184</v>
+        <v>142</v>
       </c>
       <c r="P34" s="4">
-        <v>356.05</v>
+        <v>12.13</v>
       </c>
       <c r="Q34" s="4">
-        <v>227.75</v>
+        <v>11.42</v>
       </c>
       <c r="R34" s="4">
-        <v>63.97</v>
+        <v>94.17</v>
       </c>
       <c r="S34" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...8 lines deleted...]
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N35" s="4" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>142</v>
+        <v>179</v>
       </c>
       <c r="P35" s="4">
-        <v>12.13</v>
+        <v>33.85</v>
       </c>
       <c r="Q35" s="4">
-        <v>9.86</v>
+        <v>18.76</v>
       </c>
       <c r="R35" s="4">
-        <v>81.3</v>
+        <v>55.42</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>165</v>
+        <v>188</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>190</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>191</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="P36" s="4">
-        <v>33.85</v>
+        <v>43.79</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>11.59</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S36" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>196</v>
+        <v>155</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="P37" s="4">
-        <v>43.79</v>
+        <v>30.53</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>23.86</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>78.15</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" s="7" t="s">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K38" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="B38" s="7"/>
-[...22 lines deleted...]
-      <c r="S38" s="8"/>
+      <c r="L38" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="P38" s="4">
+        <v>32.71</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>25.57</v>
+      </c>
+      <c r="R38" s="4">
+        <v>78.16</v>
+      </c>
+      <c r="S38" s="4">
+        <v>85</v>
+      </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8">
+        <v>1235.16</v>
+      </c>
+      <c r="P39" s="8">
+        <v>776.6</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>62.87</v>
+      </c>
+      <c r="R39" s="8"/>
+      <c r="S39" s="8"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>