--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -615,50 +615,92 @@
     <t>21/01/2025</t>
   </si>
   <si>
     <t>M/S SAYAK BHATTACHARYA</t>
   </si>
   <si>
     <t>Laying of HDPE pipe line (75mm &amp; 63mm) and supplying of DI specials with additional Functional Household Tap Connection (FHTC) of distribution system (Zone-I) under Sarbari W/S scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003978/2023-2024</t>
   </si>
   <si>
     <t>523/PD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>Laying of HDPE pipe line (75mm &amp; 63mm) with additional Functional Household Tap Connection (FHTC) of distribution system (Zone-I) under Sarbari W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003977/2023-2024</t>
   </si>
   <si>
     <t>522/PD</t>
+  </si>
+  <si>
+    <t>Construction of RCC Clear water reservoir (CWR) of capacity 100 Cum with other allied works at Boosting Station under Sarbari W/S Scheme (Phase-II) of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003982/2023-2024</t>
+  </si>
+  <si>
+    <t>528/PD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line (1 &amp; 2) at River bed of Damodar with fitting fixing of 40 mm dia GI guard pilling work under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001121/2024-2025</t>
+  </si>
+  <si>
+    <t>607/RNP</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>Supply and installation of automatically controlled diaphragm type Chlorinator dosing pump with Piping &amp; structural works in connection with Disinfection arrangement System &amp; Miscellaneous works at Pump House under Sarbori W/S Scheme, Purulia Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2024-2025</t>
+  </si>
+  <si>
+    <t>1573/PMD</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1047,51 +1089,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W39"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3317,87 +3359,270 @@
       </c>
       <c r="N38" s="4" t="s">
         <v>197</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>179</v>
       </c>
       <c r="P38" s="4">
         <v>32.71</v>
       </c>
       <c r="Q38" s="4">
         <v>25.57</v>
       </c>
       <c r="R38" s="4">
         <v>78.16</v>
       </c>
       <c r="S38" s="4">
         <v>85</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" s="7" t="s">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="B39" s="7"/>
-[...22 lines deleted...]
-      <c r="S39" s="8"/>
+      <c r="I39" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P39" s="4">
+        <v>18.35</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>40</v>
+      </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P40" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>100</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="P41" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0</v>
+      </c>
+      <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
+        <v>100</v>
+      </c>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>1259.25</v>
+      </c>
+      <c r="P42" s="8">
+        <v>776.6</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>61.67</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>