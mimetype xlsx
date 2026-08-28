--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,83 +89,224 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Sarbari Piped Water Supply Scheme to Accommodate FHTC</t>
   </si>
   <si>
     <t>SM/10720</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of DI(k-9) pipe and other allied works for rising main under Sarbari W/S Scheem within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000310/2022-2023</t>
+  </si>
+  <si>
+    <t>844/PD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) nos. 200 mm dia river bed vertical tubewell alongwith necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Chinakuri ghat under Sarbari W/S Scheme under Raghunathpur Sub Division, PHE Dte. [Part-A]</t>
+  </si>
+  <si>
+    <t>ORD/000320/2022-2023</t>
+  </si>
+  <si>
+    <t>853/PD</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (10 X 7 mtr) at Head Work site under Sarbari W/S Scheme of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000332/2022-2023</t>
+  </si>
+  <si>
+    <t>863/PD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>M/S SHYAMASHREE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying, laying different dia HDPE pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-II) of Sarbari W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Mouza-Neturia, Pathardiha, Kuthibari, Nawada)</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>868/PD</t>
+  </si>
+  <si>
+    <t>22/07/2022</t>
+  </si>
+  <si>
+    <t>New Sinking of 2 (Two) nos. 200 mm dia river bed vertical tubewell alongwith necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Chinakuri ghat under Sarbari W/S Scheme under Raghunathpur Sub Division, PHE Dte. [Part-B]</t>
+  </si>
+  <si>
+    <t>ORD/000321/2022-2023</t>
+  </si>
+  <si>
+    <t>854/PD</t>
+  </si>
+  <si>
+    <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of O.H.R. at Sarbari W/S Scheme within Raghunathpur Sub-Division of Purulia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000402/2022-2023</t>
+  </si>
+  <si>
+    <t>341/RNP</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>K.S.GROUP</t>
+  </si>
+  <si>
+    <t>Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 400 cum and staging height 20 mtr. with including supply of all labour &amp; materials for Sarbari W/S Scheme within Raghunathpur Sub-Division of Purulia Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000922/2022-2023</t>
+  </si>
+  <si>
+    <t>1889/PD</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>MD AAMIR KHAN</t>
+  </si>
+  <si>
+    <t>Supplying, laying different dia HDPE and DI pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-I) of Sarbari W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000411/2022-2023</t>
+  </si>
+  <si>
+    <t>984/PD</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>JAYANTA KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000022/2022-2023</t>
+  </si>
+  <si>
+    <t>978/PD</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Preparation of DPR (consultancy work) in connection with the Functional Household Connection of different existing PWSS (Sarbari W/S Scheme block- Neturia) to be augmented/ Retrofitting under Purulia Division, PHE Dte. (Tender No- 542/2021-22 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/000968/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-134</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>New sinking of 02 (Two) No. 200 mm dia river bed vertical tube well T/W no- 3&amp;4 along with necessary 100 mm dia GI collecting line in connection with FHTC from river bed tube well to common manifold chamber at river bank (Damodar river) at Chinakuri Ghat under Sarbari Water Supply Scheme under Raghunathpur Sub- Division, PHE dte.(Tender No- 744/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000958/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-131</t>
+  </si>
+  <si>
+    <t>ASHOK KUMAR CHATTERJEE</t>
+  </si>
+  <si>
     <t>Continuation work order for Preparation of DPR (consultancy work) in connection with the Functional Household Connection of different existing PWSS (Sarbari W/S Scheme block- Neturia) to be augmented/ Retrofitting under Purulia Division, PHE Dte. (Tender No- 972/2021-22 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/000967/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-141</t>
   </si>
   <si>
     <t>Repairing and renovation of low-lift Pump House at River Side including drain under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001086/2022-2023</t>
   </si>
   <si>
     <t>97/RNP</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>AMIT PATHAK</t>
   </si>
   <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply delivery and fitting fixing of the luminaries external and internal lighting with others allied works for Rejuvenation at SARBARI (Phase-2) w/s scheme under PMD, PHE Dte. in the District of Purulia..</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000117/2023-2024</t>
@@ -182,495 +323,342 @@
   <si>
     <t>SANTU MITRA</t>
   </si>
   <si>
     <t>Supply, Delivery and installation of Centrifugal pumping machineries, MCC Panels with others allied works for rejuvenation at SARBARI PHASE-2 w/s scheme under PMD, PHE Dte. in the District of Purulia. (2 nd Call)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000185/2023-2024</t>
   </si>
   <si>
     <t>1175/PMD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
-    <t>New Sinking of 2 (Two) nos. 200 mm dia river bed vertical tubewell alongwith necessary 100 mm dia GI collecting line from River bed Tubewell to common manifold chamber at river bank (Damodar River) at Chinakuri ghat under Sarbari W/S Scheme under Raghunathpur Sub Division, PHE Dte. [Part-B]</t>
-[...58 lines deleted...]
-  <si>
     <t>Construction of Pump House (9 mtr X 4 mtr) at Boosting Station (Phase-II) under Sarbari W/S Scheme of Raghunathpur Sub-Divn under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000968/2022-2023</t>
   </si>
   <si>
     <t>47/PD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system at Augmentation of Sarbari Water Supply scheme Neturia Block under PMD PHE Dte. District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>84/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/04/2023</t>
+  </si>
+  <si>
+    <t>GHOSE ENGINEERING SYNDICATE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of 4 nos. submersible pumps motor sets at newly constructed riverbed tubewell with other allied works for Augmentation at SARBARI PHASE-1 w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>98/PMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>AVISHEK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and installation of Centrifugal pumping machineries, MCC Panel, Flowmeter with others allied works for Augmentation at SARBARI PHASE-1 w/s scheme under PMD, PHE, Dte. in the District of Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000309/2022-2023</t>
+  </si>
+  <si>
+    <t>97/PMD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply delivery and fitting fixing of the luminaries external and internal lighting with others allied works for Augmentation at SARBARI (Phase-1) w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000116/2023-2024</t>
+  </si>
+  <si>
+    <t>644/PMD</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipe (PE-100, PN-10) for collecting line of riverbed Tubewell (for 3 &amp; 4) under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000661/2023-2024</t>
   </si>
   <si>
     <t>1354/PD</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...8 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply and installation of 2 MT Capacity single girder H.O.T Crane with gantry girder and square rail for Sarbori Phase-2 Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>1192/PMD</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>P K ENGINEERING</t>
+  </si>
+  <si>
+    <t>Supply and installation of 2 MT Capacity single girder H.O.T Crane with gantry girder and square rail for Sarbori Phase-1 Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ORD/000201/2023-2024</t>
+  </si>
+  <si>
+    <t>1191/PMD</t>
+  </si>
+  <si>
+    <t>SEN BROTHERS</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>617/PMD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
+    <t>QUATATION FOR SHIFTING OF TRANSFORMER</t>
+  </si>
+  <si>
+    <t>BILL/00476/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-238</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
+  </si>
+  <si>
     <t>Making Xerox copy of original DPR, Drawing, Mouza Map etc.</t>
   </si>
   <si>
     <t>BILL/00248/2023-2024</t>
   </si>
   <si>
     <t>27/2023-149</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>SB CONSTRUCTION</t>
   </si>
   <si>
-    <t>New sinking of 02 (Two) No. 200 mm dia river bed vertical tube well T/W no- 3&amp;4 along with necessary 100 mm dia GI collecting line in connection with FHTC from river bed tube well to common manifold chamber at river bank (Damodar river) at Chinakuri Ghat under Sarbari Water Supply Scheme under Raghunathpur Sub- Division, PHE dte.(Tender No- 744/2021-22 of EE/PD)</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of Lighting conductor under Sarbori Water Supply Scheme under Purulia Mechanical Division P.H.E Dte.in the district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000604/2024-2025</t>
   </si>
   <si>
     <t>351/PMSD(W/S)</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>BISWAJIT MAJI</t>
   </si>
   <si>
     <t>Supply and installation of valves, pipes &amp; Misc. works for Pump house of Sarbori w/s scheme under PMD, PHE Dte. in the District Purulia.</t>
   </si>
   <si>
     <t>ORD/000594/2024-2025</t>
   </si>
   <si>
     <t>1452/PMD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
-    <t>Supplying, laying different dia HDPE pipe including Functional House Hold Tap Connection (FHTC) for Distribution System (Zone-II) of Sarbari W/S Scheme under Raghunathpur Sub-Division under Purulia Division, PHE Dte. (Mouza-Neturia, Pathardiha, Kuthibari, Nawada)</t>
-[...101 lines deleted...]
-    <t>SEN BROTHERS</t>
+    <t>Road Crossing of rising main by jack pushing at Panchyet Road under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003964/2023-2024</t>
+  </si>
+  <si>
+    <t>507/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe line (75mm &amp; 63mm) with additional Functional Household Tap Connection (FHTC) of distribution system (Zone-I) under Sarbari W/S Scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/003977/2023-2024</t>
+  </si>
+  <si>
+    <t>522/PD</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Toilet, Repairing of Guard Room &amp; Remaining work of Pump House (Phase-II) at Sarbari under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000139/2024-2025</t>
+  </si>
+  <si>
+    <t>910/PD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
   </si>
   <si>
     <t>Supply fitting fixing D.I Specials for 200 MM dia D.I Rising Main under Sarbari W/S Scheme under Raghunathpur Sub-Division under Purulia Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/003979/2023-2024</t>
   </si>
   <si>
     <t>524/PD</t>
   </si>
   <si>
-    <t>16/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
-    <t>Road Crossing of rising main by jack pushing at Panchyet Road under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Laying of different dia HDPE Pipe line and Road crossing for additional work at Sarbori distribution line (Zone-II) under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003980/2023-2024</t>
   </si>
   <si>
     <t>525/PD</t>
   </si>
   <si>
-    <t>Construction of Toilet, Repairing of Guard Room &amp; Remaining work of Pump House (Phase-II) at Sarbari under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
-[...53 lines deleted...]
-    <t>01/01/2025</t>
+    <t>Laying of HDPE pipe line (75mm &amp; 63mm) and supplying of DI specials with additional Functional Household Tap Connection (FHTC) of distribution system (Zone-I) under Sarbari W/S scheme within Raghunathpur Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003978/2023-2024</t>
+  </si>
+  <si>
+    <t>523/PD</t>
   </si>
   <si>
     <t>Crossing of PWD Road and laying of additional HDPE pipe line(75mm &amp; 63mm) with allied work (Zone-I) under Sarbari W/S Scheme within Raghunathpur Sub-Division under Purulia Division,PHEDte.</t>
   </si>
   <si>
     <t>ORD/000212/2024-2025</t>
   </si>
   <si>
     <t>1080/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>Withdrawing and new laying of necessary M.S. carrier pipe and all allied works at Ramkanali Ranipur village Railway Track at Erekusum village and new sinking of 2(two) no. 200 mm dia. River bed vertical at River Damodar with supplying and laying 100 mm dia GI collecting line from Riverbed Tubewell to CWR through common manifold chamber at river bank and execution of additional works for construction of (10.0 mtr x 7.0) mtr pump house drain, plinth protection under Saltora-Hijuli Under Sarbari W/S Scheme under Raghunathpur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-3</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>1523/PD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>M/S SAYAK BHATTACHARYA</t>
-  </si>
-[...31 lines deleted...]
-    <t>30/06/2026</t>
   </si>
   <si>
     <t>Withdrawing &amp; Laying of 2 Nos 100 mm dia GI Collecting line (1 &amp; 2) at River bed of Damodar with fitting fixing of 40 mm dia GI guard pilling work under Sarbari W/S Scheme of Raghunathpur Sub-Division under Purulia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001121/2024-2025</t>
   </si>
   <si>
     <t>607/RNP</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>Supply and installation of automatically controlled diaphragm type Chlorinator dosing pump with Piping &amp; structural works in connection with Disinfection arrangement System &amp; Miscellaneous works at Pump House under Sarbori W/S Scheme, Purulia Mechanical Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000641/2024-2025</t>
   </si>
   <si>
     <t>1573/PMD</t>
   </si>
@@ -1089,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1227,2402 +1215,2341 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.09</v>
+        <v>30.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.35</v>
+        <v>7.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>0.97</v>
+        <v>15.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.96</v>
+        <v>13.54</v>
       </c>
       <c r="R5" s="4">
-        <v>99.31</v>
+        <v>87.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>4.4</v>
+        <v>72.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.99</v>
+        <v>70.58</v>
       </c>
       <c r="R6" s="4">
-        <v>90.68</v>
+        <v>96.81</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>41.91</v>
+        <v>7.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>27.41</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>7.79</v>
+        <v>1.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.13</v>
+        <v>1.4</v>
       </c>
       <c r="R8" s="4">
-        <v>27.41</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.79</v>
+        <v>131.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.77</v>
+        <v>104.13</v>
       </c>
       <c r="R9" s="4">
-        <v>86.95</v>
+        <v>78.93</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>15.57</v>
+        <v>356.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.54</v>
+        <v>331.96</v>
       </c>
       <c r="R10" s="4">
-        <v>87.01</v>
+        <v>93.23</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>1.4</v>
+        <v>239.56</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>10.66</v>
+        <v>4.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.44</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>97.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>5.56</v>
+        <v>5.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.55</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>239.56</v>
+        <v>2.35</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I15" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>3.1</v>
+        <v>0.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.31</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.37</v>
+        <v>4.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>90.68</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>5.05</v>
+        <v>41.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="P18" s="4">
-        <v>30.86</v>
+        <v>10.66</v>
       </c>
       <c r="Q18" s="4">
-        <v>22.81</v>
+        <v>10.44</v>
       </c>
       <c r="R18" s="4">
-        <v>73.9</v>
+        <v>97.94</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="J19" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>0.61</v>
+        <v>21.61</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>21.61</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>1.73</v>
+        <v>12.13</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>11.42</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>94.17</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>61</v>
+        <v>123</v>
       </c>
       <c r="P21" s="4">
-        <v>72.9</v>
+        <v>49.77</v>
       </c>
       <c r="Q21" s="4">
-        <v>70.58</v>
+        <v>49.33</v>
       </c>
       <c r="R21" s="4">
-        <v>96.81</v>
+        <v>99.11</v>
       </c>
       <c r="S21" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>125</v>
+        <v>94</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="P22" s="4">
-        <v>131.92</v>
+        <v>6.27</v>
       </c>
       <c r="Q22" s="4">
-        <v>104.13</v>
+        <v>6.27</v>
       </c>
       <c r="R22" s="4">
-        <v>78.93</v>
+        <v>99.91</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="I23" s="13"/>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J23" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>132</v>
+        <v>32</v>
       </c>
       <c r="P23" s="4">
-        <v>49.77</v>
+        <v>5.56</v>
       </c>
       <c r="Q23" s="4">
-        <v>49.33</v>
+        <v>5.55</v>
       </c>
       <c r="R23" s="4">
-        <v>99.11</v>
+        <v>99.87</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>21.61</v>
+        <v>11.49</v>
       </c>
       <c r="Q24" s="4">
-        <v>21.61</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>6.27</v>
+        <v>9.71</v>
       </c>
       <c r="Q25" s="4">
-        <v>6.27</v>
+        <v>9.28</v>
       </c>
       <c r="R25" s="4">
-        <v>99.91</v>
+        <v>95.57</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="P26" s="4">
-        <v>11.49</v>
+        <v>3.1</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="I27" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>9.71</v>
+        <v>2.36</v>
       </c>
       <c r="Q27" s="4">
-        <v>9.28</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>95.57</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K28" s="4" t="s">
+      <c r="N28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>4.75</v>
+        <v>0.37</v>
       </c>
       <c r="Q28" s="4">
-        <v>3.32</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>69.99</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>9.36</v>
+        <v>0.61</v>
       </c>
       <c r="Q29" s="4">
-        <v>8.85</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>94.59</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="M30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="P30" s="4">
-        <v>15.1</v>
+        <v>1.73</v>
       </c>
       <c r="Q30" s="4">
-        <v>12.46</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>82.55</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P31" s="4">
-        <v>7.1</v>
+        <v>9.36</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>94.59</v>
       </c>
       <c r="S31" s="4">
         <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>170</v>
       </c>
-      <c r="I32" s="13"/>
-      <c r="J32" s="13"/>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>171</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>174</v>
+        <v>65</v>
       </c>
       <c r="P32" s="4">
-        <v>2.36</v>
+        <v>32.71</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>25.57</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>78.16</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>175</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>176</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>177</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>60</v>
+        <v>178</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>179</v>
+        <v>87</v>
       </c>
       <c r="P33" s="4">
-        <v>356.05</v>
+        <v>7.1</v>
       </c>
       <c r="Q33" s="4">
-        <v>331.96</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>93.23</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>180</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>103</v>
+        <v>181</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>130</v>
+        <v>168</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>142</v>
+        <v>32</v>
       </c>
       <c r="P34" s="4">
-        <v>12.13</v>
+        <v>4.75</v>
       </c>
       <c r="Q34" s="4">
-        <v>11.42</v>
+        <v>3.32</v>
       </c>
       <c r="R34" s="4">
-        <v>94.17</v>
+        <v>69.99</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>179</v>
+        <v>32</v>
       </c>
       <c r="P35" s="4">
-        <v>33.85</v>
+        <v>15.1</v>
       </c>
       <c r="Q35" s="4">
-        <v>18.76</v>
+        <v>12.46</v>
       </c>
       <c r="R35" s="4">
-        <v>55.42</v>
+        <v>82.55</v>
       </c>
       <c r="S35" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>187</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="K36" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="K36" s="4" t="s">
+      <c r="L36" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="L36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M36" s="4" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>193</v>
+        <v>65</v>
       </c>
       <c r="P36" s="4">
-        <v>43.79</v>
+        <v>30.53</v>
       </c>
       <c r="Q36" s="4">
-        <v>11.59</v>
+        <v>23.86</v>
       </c>
       <c r="R36" s="4">
-        <v>26.47</v>
+        <v>78.15</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>155</v>
+        <v>193</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>197</v>
+        <v>64</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>179</v>
+        <v>65</v>
       </c>
       <c r="P37" s="4">
-        <v>30.53</v>
+        <v>33.85</v>
       </c>
       <c r="Q37" s="4">
-        <v>23.86</v>
+        <v>18.76</v>
       </c>
       <c r="R37" s="4">
-        <v>78.15</v>
+        <v>55.42</v>
       </c>
       <c r="S37" s="4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="M38" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="N38" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="O38" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>32.71</v>
+        <v>43.79</v>
       </c>
       <c r="Q38" s="4">
-        <v>25.57</v>
+        <v>11.59</v>
       </c>
       <c r="R38" s="4">
-        <v>78.16</v>
+        <v>26.47</v>
       </c>
       <c r="S38" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>201</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>203</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P39" s="4">
-        <v>18.35</v>
+        <v>0.92</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>165</v>
+        <v>90</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="P40" s="4">
-        <v>0.92</v>
+        <v>4.83</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" s="3">
-[...27 lines deleted...]
-      <c r="K41" s="4" t="s">
+      <c r="A41" s="7" t="s">
         <v>211</v>
       </c>
-      <c r="L41" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>1240.9</v>
+      </c>
+      <c r="P41" s="8">
+        <v>776.6</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>62.58</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
-    <row r="42" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>