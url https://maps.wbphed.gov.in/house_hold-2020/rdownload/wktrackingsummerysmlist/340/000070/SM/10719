--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -503,51 +503,51 @@
   <si>
     <t>ORD/000302/2022-2023</t>
   </si>
   <si>
     <t>835/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>NANIGOPAL DEY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-A : MADHUPUR, BOLUDI &amp; JHARBAGDA (Part) VILLAGE]</t>
   </si>
   <si>
     <t>ORD/000793/2022-2023</t>
   </si>
   <si>
     <t>1444/PD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
-    <t>29/10/2022</t>
+    <t>25/09/2024</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-B : MANBAZAR (Part), PATHARMOHORA VILLAGE]</t>
   </si>
   <si>
     <t>ORD/000794/2022-2023</t>
   </si>
   <si>
     <t>1445/PD</t>
   </si>
   <si>
     <t>Supply, Delivery and installation 175kva voltage stabilizer for Augmentation of Manbazar w/s(Zone-1) scheme for under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>253/PMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
@@ -606,50 +606,71 @@
     <t>Construction of RCC clear water reservoir (CWR) of capacity 100 Cum with other allied works of Manbazar W/S Scheme (Zone-II) of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2022-2023</t>
   </si>
   <si>
     <t>857/PD</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>Repairing and Renovation of high &amp; low lift pump house including other allied works at Harekristapur river site in connection with Jal Jeevan Mission (JJM) for Augmentation of Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2023-2024</t>
   </si>
   <si>
     <t>658/PD</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>INDRAJIT SARKAR</t>
+  </si>
+  <si>
+    <t>Augmentation of internal and external illumination arrangement at existing at Intake pump house, clear water, chemical house buiding, substation building,OHR site Chorination room at Manbazar-II(part) w/s scheme under PMD, PHE Dte. in the District of Purulia. (2 nd Call)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>1171/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1038,51 +1059,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3186,87 +3207,148 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P36" s="4">
         <v>4.4</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>97</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="B37" s="7"/>
-[...22 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="I37" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="P37" s="4">
+        <v>34.4</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>35</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>1696.22</v>
+      </c>
+      <c r="P38" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>0</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>