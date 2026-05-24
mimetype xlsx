--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -359,56 +359,62 @@
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000432/2022-2023</t>
   </si>
   <si>
     <t>251PMD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>MOON LIGHT HOUSE</t>
   </si>
   <si>
     <t>Supply &amp; installation of submersible pumping machinery at newly constructed River Bed Tubewell at Manbazar w/s(zone-1) scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
+    <t>JUNIOR ENGINEER,JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
     <t>ORD/000433/2022-2023</t>
   </si>
   <si>
     <t>252/PMD</t>
   </si>
   <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Shifting and laying of DI rising main and HDPE distribution main pipeline from manbazar Bus stand to warehouse along manbazar- Bandwan road due to widening of PWD road at Manbazar-1 block under Manbazar-I Water Supply Scheme Under Purulia Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>667/PD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Open well Submersible pumping machinery, MCC Panel with others electro-mechanical work at Manbazar Baludih for Augmentation of Manbazar PWSS under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000052/2024-2025</t>
   </si>
   <si>
     <t>970/PMD</t>
@@ -507,59 +513,50 @@
     <t>835/PD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>NANIGOPAL DEY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-A : MADHUPUR, BOLUDI &amp; JHARBAGDA (Part) VILLAGE]</t>
   </si>
   <si>
     <t>ORD/000793/2022-2023</t>
   </si>
   <si>
     <t>1444/PD</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>MACHINO TECHNO</t>
-  </si>
-[...7 lines deleted...]
-    <t>1445/PD</t>
   </si>
   <si>
     <t>Supply, Delivery and installation 175kva voltage stabilizer for Augmentation of Manbazar w/s(Zone-1) scheme for under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>253/PMD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>SANTU MITRA</t>
   </si>
   <si>
     <t>Supply &amp; installation of Centrifugal pumping machinery with other allied works for Augmentation at Manbazar w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000428/2022-2023</t>
   </si>
   <si>
     <t>246/PMD</t>
   </si>
@@ -1059,51 +1056,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W38"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1277,54 +1274,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>28.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.5</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1338,54 +1335,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>148.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>105.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>71.02</v>
       </c>
       <c r="S5" s="4">
         <v>72</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1399,54 +1396,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>25.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>36.3</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1458,54 +1455,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>13.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1519,54 +1516,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>11.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.27</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1639,54 +1636,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>4.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.53</v>
       </c>
       <c r="S10" s="4">
         <v>91</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2099,54 +2096,54 @@
       <c r="I18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P18" s="4">
         <v>128.82</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>71.83</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>55.76</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2160,1195 +2157,1134 @@
       <c r="I19" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P19" s="4">
         <v>12.08</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>11.18</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>92.56</v>
       </c>
       <c r="S19" s="4">
         <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>114</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P20" s="4">
         <v>48.12</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>40.92</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>85.04</v>
       </c>
       <c r="S20" s="4">
         <v>57</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P21" s="4">
         <v>15.28</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>22.36</v>
       </c>
       <c r="S21" s="4">
         <v>75</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>114</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>11.74</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P23" s="4">
         <v>43.61</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>30.37</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>69.64</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P24" s="4">
         <v>21.29</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>19.32</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>90.76</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P25" s="4">
         <v>2.19</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1.07</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>48.66</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="N26" s="4" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P26" s="4">
         <v>6.54</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>54.31</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="P27" s="4">
         <v>7.5</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="P28" s="4">
         <v>43.62</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>18.63</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>42.7</v>
       </c>
       <c r="S28" s="4">
         <v>90</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P29" s="4">
         <v>122.46</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>54.97</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>44.89</v>
       </c>
       <c r="S29" s="4">
         <v>65</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>162</v>
+        <v>110</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="P30" s="4">
-        <v>123.8</v>
+        <v>18.25</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>16.64</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>91.18</v>
       </c>
       <c r="S30" s="4">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>106</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>107</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>110</v>
+        <v>175</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="P31" s="4">
-        <v>18.25</v>
+        <v>69.09</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>49.26</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>71.3</v>
       </c>
       <c r="S31" s="4">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>176</v>
+        <v>69</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="P32" s="4">
-        <v>69.09</v>
+        <v>14.05</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="S32" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="P33" s="4">
-        <v>14.05</v>
+        <v>86.39</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>63.88</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>73.95</v>
       </c>
       <c r="S33" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>188</v>
+        <v>71</v>
       </c>
       <c r="P34" s="4">
-        <v>86.39</v>
+        <v>14.06</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>10.62</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="S34" s="4">
         <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>53</v>
+        <v>123</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>71</v>
+        <v>196</v>
       </c>
       <c r="P35" s="4">
-        <v>14.06</v>
+        <v>4.4</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>4.27</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>97.02</v>
       </c>
       <c r="S35" s="4">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>31</v>
+        <v>198</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>121</v>
+        <v>201</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="P36" s="4">
-        <v>4.4</v>
+        <v>34.4</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>23.08</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>67.11</v>
       </c>
       <c r="S36" s="4">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="3">
-[...39 lines deleted...]
-      <c r="O37" s="4" t="s">
+      <c r="A37" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="P37" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>1572.42</v>
+      </c>
+      <c r="P37" s="8">
+        <v>582.56</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>37.05</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
-    <row r="38" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A38:N38"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>