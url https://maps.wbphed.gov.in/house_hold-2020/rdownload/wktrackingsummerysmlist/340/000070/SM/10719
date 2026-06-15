--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -624,50 +624,74 @@
     <t>01/07/2023</t>
   </si>
   <si>
     <t>INDRAJIT SARKAR</t>
   </si>
   <si>
     <t>Augmentation of internal and external illumination arrangement at existing at Intake pump house, clear water, chemical house buiding, substation building,OHR site Chorination room at Manbazar-II(part) w/s scheme under PMD, PHE Dte. in the District of Purulia. (2 nd Call)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000181/2023-2024</t>
   </si>
   <si>
     <t>1171/PMD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Shifting of Energy Meter from existing meter room to another room at Manbazar Harekrishnapur W.S.S.</t>
+  </si>
+  <si>
+    <t>BILL/00180/2025-2026</t>
+  </si>
+  <si>
+    <t>4215/14</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>SUPERINTENDING ENGINEER &amp; REGIONAL MANAGER, PURULIA REGIONAL OFFICE OF W.B.S.E.D.C.L</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-B : MANBAZAR (Part), PATHARMOHORA VILLAGE]</t>
+  </si>
+  <si>
+    <t>ORD/000794/2022-2023</t>
+  </si>
+  <si>
+    <t>1445/PD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1056,73 +1080,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="100.118408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -3204,87 +3228,205 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>203</v>
       </c>
       <c r="P36" s="4">
         <v>34.4</v>
       </c>
       <c r="Q36" s="4">
         <v>23.08</v>
       </c>
       <c r="R36" s="4">
         <v>67.11</v>
       </c>
       <c r="S36" s="4">
         <v>35</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="B37" s="7"/>
-[...22 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="P37" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P38" s="4">
+        <v>123.8</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>61.16</v>
+      </c>
+      <c r="R38" s="4">
+        <v>49.4</v>
+      </c>
+      <c r="S38" s="4">
+        <v>64</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="8"/>
+      <c r="M39" s="8"/>
+      <c r="N39" s="8"/>
+      <c r="O39" s="8">
+        <v>1697</v>
+      </c>
+      <c r="P39" s="8">
+        <v>643.72</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>37.93</v>
+      </c>
+      <c r="R39" s="8"/>
+      <c r="S39" s="8"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>