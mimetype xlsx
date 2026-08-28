--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,609 +89,609 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Augmentation of Manbazar PWSS for Providing Functional Household Tap Connection (FHTC)</t>
   </si>
   <si>
     <t>SM/10719</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-D : KASATORA (Part), MANBAZAR (Part) VILLAGE]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-3</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>835/PD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>New sinking of 200 mm dia river bed tubewell (Horizontal) at Kasabati river alongwith laying of 100 mm dia G.I. collecting line with other allied works for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000541/2022-2023</t>
+  </si>
+  <si>
+    <t>1060/PD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>07/08/2022</t>
+  </si>
+  <si>
+    <t>LEO CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-C : CHARKI, RAMNAGAR, KHALPARA, KENBEDYA, KASATORA (Part), MANBAZAR (Part) VILLAGE] (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000533/2022-2023</t>
+  </si>
+  <si>
+    <t>1049/PD</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Construction of R.C.C. Elevated Reservoir, Capcaity 600 cum (Intze Type), Staging height 20 metre including Bypass arrangement &amp; other allied works for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000924/2022-2023</t>
+  </si>
+  <si>
+    <t>1897/PD</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>11/09/2023</t>
+  </si>
+  <si>
+    <t>DEBAKI RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-A : MADHUPUR, BOLUDI &amp; JHARBAGDA (Part) VILLAGE]</t>
+  </si>
+  <si>
+    <t>ORD/000793/2022-2023</t>
+  </si>
+  <si>
+    <t>1444/PD</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>MACHINO TECHNO</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-B : MANBAZAR (Part), PATHARMOHORA VILLAGE]</t>
+  </si>
+  <si>
+    <t>ORD/000794/2022-2023</t>
+  </si>
+  <si>
+    <t>1445/PD</t>
+  </si>
+  <si>
+    <t>Construction of RCC clear water reservoir (CWR) of capacity 100 Cum with other allied works of Manbazar W/S Scheme (Zone-II) of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2022-2023</t>
+  </si>
+  <si>
+    <t>857/PD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>BABA LOKNATH LABOUR CONTRACT CO-OPERATIVE SOCEITY LTD.</t>
+  </si>
+  <si>
+    <t>Supplying and laying 250 mm dia MS pipe line and crossing Manbazar-Bandwan Road at khariduara OHR site of Zone-I of Manbazar II Block (Part) W/S Scheme under Purulia Sadar Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000502/2022-2023</t>
+  </si>
+  <si>
+    <t>438/PSD</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
+  </si>
+  <si>
+    <t>04/07/2022</t>
+  </si>
+  <si>
+    <t>RAKSHIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balaance Work for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line under command area Zone-III, &amp; Zone-IV of Manbazar II Block (part) Water Supply Scheme ofManbazar II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PART-II)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000738/2022-2023</t>
+  </si>
+  <si>
+    <t>1478/PD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-E : MANBAZAR (Part), BARKURI, BARTOR, BANDUR BERIYA &amp; SHALPARA VILLAGE]</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>836/PD</t>
+  </si>
+  <si>
+    <t>03/07/2022</t>
+  </si>
+  <si>
+    <t>Construction of RCC clear water reservoir (CWR) of capacity 100 Cum with other allied works of Manbazar W/S Scheme (Zone-I) of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>858/PD</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>ROY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-II) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2022-2023</t>
+  </si>
+  <si>
+    <t>869/PD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>ZAKIR HOSSIN MONDAL</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation under command area Zone-I, Zone-II &amp; Zone-V of Habitation- Manbazar II Block (part) Water Supply Scheme of Manbazar II Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte (PHASE-II, Part-I),(1. GP-Kumari, Habitation-Toparbad,Tilaboni,Susunia,Rangametya, Manikdi, Kumari, Kuchlifela, Dhanda, Boch ,Khariduara Alis Balarampur, 2) Dighi GP-Tamakhun, Jhariadi.)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2022-2023</t>
+  </si>
+  <si>
+    <t>1393/PD</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>16/10/2022</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000028/2022-2023</t>
+  </si>
+  <si>
+    <t>1016/PD</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2022-2023</t>
+  </si>
+  <si>
+    <t>968/PD</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>RTOR000026/2022-2023</t>
+  </si>
+  <si>
+    <t>988/PD</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>Regarding laying of water supply pipe line along PWD Land on (i) Manbazar_Bansa Road at ch.0.00 Kmp to 0.765 Km &amp; Damda-Chakoltore-Dradi-Kenda-Manbazar Road at ch. 45.526 to 46.00 Kmp (ii) Indkuri-Manbazar Road at ch.0.00 Km to 0.850 Km, (iii) Sindri-Manbazar Road at ch. 17.00 Kmp to 17.80 Km, (iV) Manbazar-Bandwan-Kuilapal Road at ch. 0.00 kmp to 0.636 Km in respect of Augumentation of Manbazar Water suplly Scheme under JJM.</t>
+  </si>
+  <si>
+    <t>BILL/00028/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-464</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER PURULIA HIGHWAY DIVISION PWD (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Preparation of DPR (consultancy work) in connection with the Functional Household Connection of different existing PWSS (Manbazar W/S Scheme, Block- Manbazar-I) ) to be augmentation/ rejuvenation under Purulia Division, PHE Dte. (Tender No- 539/2021-22 of EE/PD)</t>
+  </si>
+  <si>
+    <t>VCH/000916/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-118</t>
+  </si>
+  <si>
+    <t>16/07/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
     <t>Supplying and laying 250 mm dia MS pipe line and crossing Manbazar-Bandwan Road at khariduara OHR site of Zone-I of Manbazar II Block (Part) W/S Scheme under Purulia Sadar Sub-Division, PHE Dte. (Tender No- 577/2022-23 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/001069/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-422</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
-    <t>RAKSHIT ENTERPRISE</t>
-[...41 lines deleted...]
-    <t>DEBAKI RANJAN SARKAR</t>
+    <t>Purulia Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and installation 175kva voltage stabilizer for Augmentation of Manbazar w/s(Zone-1) scheme for under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000434/2022-2023</t>
+  </si>
+  <si>
+    <t>253/PMD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>SANTU MITRA</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Internal lighting and external lighting for Manbazar w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000432/2022-2023</t>
+  </si>
+  <si>
+    <t>251PMD</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>MOON LIGHT HOUSE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of submersible pumping machinery at newly constructed River Bed Tubewell at Manbazar w/s(zone-1) scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
+  </si>
+  <si>
+    <t>ORD/000433/2022-2023</t>
+  </si>
+  <si>
+    <t>252/PMD</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Centrifugal pumping machinery with other allied works for Augmentation at Manbazar w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2022-2023</t>
+  </si>
+  <si>
+    <t>246/PMD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Construction of meter room, panel room, undercut pump house &amp; surface drain with other allied works at Manbazar (Harekristapur) river site for Augmentation of Manbazar W/S Scheme under Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>542/PD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>BASANTA PARAMANIK</t>
+  </si>
+  <si>
+    <t>Shifting and laying of DI rising main and HDPE distribution main pipeline from manbazar Bus stand to warehouse along manbazar- Bandwan road due to widening of PWD road at Manbazar-1 block under Manbazar-I Water Supply Scheme Under Purulia Division ,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>667/PD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/07/2023</t>
   </si>
   <si>
     <t>Reconditioning of filter Bed by Changing of Filter Media of WTP and Inside &amp; Outside Painting Of WTP Structures &amp; Intake Bridge at Mouza Ghat of Manbazar II Block (part) W/S Scheme of Purulia Sadar Sub-Division under Purulia Sadar Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2023-2024</t>
   </si>
   <si>
     <t>871/PD</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
-    <t>ANUP KUMAR SAHA</t>
-[...49 lines deleted...]
-  <si>
     <t>Laying of distribution pipeline at different School &amp; ICDS center for providing 21 nos Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Augmentation of Manbazar W/S Scheme of Manbazar-I Block under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>535/PD</t>
   </si>
   <si>
-    <t>12/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>11/06/2023</t>
   </si>
   <si>
-    <t>BABA LOKNATH LABOUR CONTRACT CO-OPERATIVE SOCEITY LTD.</t>
-[...23 lines deleted...]
-    <t>21/06/2022</t>
+    <t>Repairing and Renovation of Pump house cum switch room including other allied works at Boludi OHR site in connection with Jal Jeevan Mission (JJM) for Augmentation of Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001128/2022-2023</t>
+  </si>
+  <si>
+    <t>377/PD</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>29/04/2023</t>
+  </si>
+  <si>
+    <t>Repairing and Renovation of high &amp; low lift pump house including other allied works at Harekristapur river site in connection with Jal Jeevan Mission (JJM) for Augmentation of Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2023-2024</t>
+  </si>
+  <si>
+    <t>658/PD</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>INDRAJIT SARKAR</t>
+  </si>
+  <si>
+    <t>Inter connection of 200 mm dia DI pipe with newly constructed CWR including Repairing and Renovation of Guard Room cum Store Room, Boundary wall with sanitary, plumbing &amp; electrification work with other allied works at Boludi OHR site in connection with Jal Jeevan Mission (JJM) for Augmentation of Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001129/2022-2023</t>
+  </si>
+  <si>
+    <t>376/PD</t>
+  </si>
+  <si>
+    <t>Augmentation of internal and external illumination arrangement at existing at Intake pump house, clear water, chemical house buiding, substation building,OHR site Chorination room at Manbazar-II(part) w/s scheme under PMD, PHE Dte. in the District of Purulia. (2 nd Call)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000181/2023-2024</t>
+  </si>
+  <si>
+    <t>1171/PMD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
     <t>RTOR000039/2022-2023</t>
   </si>
   <si>
     <t>241/PD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
-    <t>RTOR000026/2022-2023</t>
-[...10 lines deleted...]
-  <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>612/PMD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
-    <t>Preparation of DPR (consultancy work) in connection with the Functional Household Connection of different existing PWSS (Manbazar W/S Scheme, Block- Manbazar-I) ) to be augmentation/ rejuvenation under Purulia Division, PHE Dte. (Tender No- 539/2021-22 of EE/PD)</t>
-[...101 lines deleted...]
-    <t>16/07/2023</t>
+    <t>Quotation for new connection</t>
+  </si>
+  <si>
+    <t>BILL/00453/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-23-24-220</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Supply, delivery and installation of Open well Submersible pumping machinery, MCC Panel with others electro-mechanical work at Manbazar Baludih for Augmentation of Manbazar PWSS under Purulia Mechanical Division, P.H.E. Dte. In district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000052/2024-2025</t>
   </si>
   <si>
     <t>970/PMD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SAPNA) at different habitation and extention of distribution pipe line for Augmentation of (Zone-I) Manbazar W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. [Part-E : MANBAZAR (Part), BARKURI, BARTOR, BANDUR BERIYA &amp; SHALPARA VILLAGE]</t>
-[...217 lines deleted...]
-  <si>
     <t>Shifting of Energy Meter from existing meter room to another room at Manbazar Harekrishnapur W.S.S.</t>
   </si>
   <si>
     <t>BILL/00180/2025-2026</t>
   </si>
   <si>
     <t>4215/14</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>SUPERINTENDING ENGINEER &amp; REGIONAL MANAGER, PURULIA REGIONAL OFFICE OF W.B.S.E.D.C.L</t>
-  </si>
-[...7 lines deleted...]
-    <t>1445/PD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1218,2171 +1218,2171 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.34</v>
+        <v>43.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.7</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>28.64</v>
       </c>
       <c r="Q4" s="4">
         <v>14.75</v>
       </c>
       <c r="R4" s="4">
         <v>51.5</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>148.87</v>
+        <v>128.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>105.73</v>
+        <v>71.83</v>
       </c>
       <c r="R5" s="4">
-        <v>71.02</v>
+        <v>55.76</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>25.51</v>
+        <v>148.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.26</v>
+        <v>105.73</v>
       </c>
       <c r="R6" s="4">
-        <v>36.3</v>
+        <v>71.02</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>13.86</v>
+        <v>122.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.93</v>
+        <v>54.97</v>
       </c>
       <c r="R7" s="4">
-        <v>93.33</v>
+        <v>44.89</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>11.23</v>
+        <v>123.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.03</v>
+        <v>61.16</v>
       </c>
       <c r="R8" s="4">
-        <v>89.27</v>
+        <v>49.4</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.39</v>
+        <v>14.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.62</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.4</v>
+        <v>4.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.99</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>90.53</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>132.89</v>
+        <v>21.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>19.32</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>90.76</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>120.16</v>
+        <v>43.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>30.37</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>69.64</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>217.33</v>
+        <v>13.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.93</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>0.47</v>
+        <v>86.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>63.88</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>73.95</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>3.1</v>
+        <v>11.23</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.03</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>89.27</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>6.62</v>
+        <v>132.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>146.74</v>
+        <v>120.16</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>128.82</v>
+        <v>0.47</v>
       </c>
       <c r="Q18" s="4">
-        <v>71.83</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>55.76</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>12.08</v>
+        <v>146.74</v>
       </c>
       <c r="Q19" s="4">
-        <v>11.18</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>92.56</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="I20" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="J20" s="13" t="s">
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>48.12</v>
+        <v>6.62</v>
       </c>
       <c r="Q20" s="4">
-        <v>40.92</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>85.04</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="P21" s="4">
-        <v>15.28</v>
+        <v>4.34</v>
       </c>
       <c r="Q21" s="4">
-        <v>3.42</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>22.36</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J22" s="13" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P22" s="4">
-        <v>11.74</v>
+        <v>18.25</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>16.64</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>91.18</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>36</v>
+        <v>136</v>
       </c>
       <c r="P23" s="4">
-        <v>43.61</v>
+        <v>12.08</v>
       </c>
       <c r="Q23" s="4">
-        <v>30.37</v>
+        <v>11.18</v>
       </c>
       <c r="R23" s="4">
-        <v>69.64</v>
+        <v>92.56</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>31</v>
+        <v>138</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="P24" s="4">
-        <v>21.29</v>
+        <v>48.12</v>
       </c>
       <c r="Q24" s="4">
-        <v>19.32</v>
+        <v>40.92</v>
       </c>
       <c r="R24" s="4">
-        <v>90.76</v>
+        <v>85.04</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="P25" s="4">
-        <v>2.19</v>
+        <v>69.09</v>
       </c>
       <c r="Q25" s="4">
-        <v>1.07</v>
+        <v>49.26</v>
       </c>
       <c r="R25" s="4">
-        <v>48.66</v>
+        <v>71.3</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="P26" s="4">
-        <v>6.54</v>
+        <v>14.05</v>
       </c>
       <c r="Q26" s="4">
-        <v>3.55</v>
+        <v>2.86</v>
       </c>
       <c r="R26" s="4">
-        <v>54.31</v>
+        <v>20.38</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E27" s="10" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>7.5</v>
+        <v>15.28</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>3.42</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>22.36</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="P28" s="4">
-        <v>43.62</v>
+        <v>25.51</v>
       </c>
       <c r="Q28" s="4">
-        <v>18.63</v>
+        <v>9.26</v>
       </c>
       <c r="R28" s="4">
-        <v>42.7</v>
+        <v>36.3</v>
       </c>
       <c r="S28" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>166</v>
+        <v>64</v>
       </c>
       <c r="P29" s="4">
-        <v>122.46</v>
+        <v>4.4</v>
       </c>
       <c r="Q29" s="4">
-        <v>54.97</v>
+        <v>3.99</v>
       </c>
       <c r="R29" s="4">
-        <v>44.89</v>
+        <v>90.53</v>
       </c>
       <c r="S29" s="4">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O30" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="E30" s="10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>18.25</v>
+        <v>2.19</v>
       </c>
       <c r="Q30" s="4">
-        <v>16.64</v>
+        <v>1.07</v>
       </c>
       <c r="R30" s="4">
-        <v>91.18</v>
+        <v>48.66</v>
       </c>
       <c r="S30" s="4">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P31" s="4">
-        <v>69.09</v>
+        <v>4.4</v>
       </c>
       <c r="Q31" s="4">
-        <v>49.26</v>
+        <v>4.27</v>
       </c>
       <c r="R31" s="4">
-        <v>71.3</v>
+        <v>97.02</v>
       </c>
       <c r="S31" s="4">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>182</v>
+        <v>86</v>
       </c>
       <c r="P32" s="4">
-        <v>14.05</v>
+        <v>6.54</v>
       </c>
       <c r="Q32" s="4">
-        <v>2.86</v>
+        <v>3.55</v>
       </c>
       <c r="R32" s="4">
-        <v>20.38</v>
+        <v>54.31</v>
       </c>
       <c r="S32" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>183</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>31</v>
+        <v>184</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>53</v>
+        <v>187</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="P33" s="4">
-        <v>86.39</v>
+        <v>34.4</v>
       </c>
       <c r="Q33" s="4">
-        <v>63.88</v>
+        <v>23.08</v>
       </c>
       <c r="R33" s="4">
-        <v>73.95</v>
+        <v>67.11</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>53</v>
+        <v>192</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="P34" s="4">
-        <v>14.06</v>
+        <v>217.33</v>
       </c>
       <c r="Q34" s="4">
-        <v>10.62</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>75.5</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>123</v>
+        <v>195</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>195</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>196</v>
+        <v>102</v>
       </c>
       <c r="P35" s="4">
-        <v>4.4</v>
+        <v>3.1</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.27</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>97.02</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="I36" s="13" t="s">
+      <c r="L36" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="J36" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="N36" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>200</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>34.4</v>
+        <v>7.5</v>
       </c>
       <c r="Q36" s="4">
-        <v>23.08</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>67.11</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M37" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="I37" s="13"/>
-[...1 lines deleted...]
-      <c r="K37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>0.78</v>
+        <v>11.74</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="L38" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K38" s="4" t="s">
+      <c r="M38" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="L38" s="4" t="s">
+      <c r="N38" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="O38" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="M38" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P38" s="4">
-        <v>123.8</v>
+        <v>0.78</v>
       </c>
       <c r="Q38" s="4">
-        <v>61.16</v>
+        <v>0</v>
       </c>
       <c r="R38" s="4">
-        <v>49.4</v>
+        <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>212</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="11"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8">
         <v>1697</v>