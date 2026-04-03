--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,182 +194,167 @@
   <si>
     <t>Supply delivery and installation of centrifugal pumping machineries, Voltage Stabilizer with necessary substitutes and allied electrical panel at for Proposed CWR at intake side of Sindrichasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000376/2022-2023</t>
   </si>
   <si>
     <t>206/PMD</t>
   </si>
   <si>
     <t>car hire bill for office purpose against Reg. No.WB55A/4524 bill paid for the month of Sep,22 to June,22.</t>
   </si>
   <si>
     <t>BILL/00539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-334</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
-    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. (Garaphushara &amp; Sindri Mouza)</t>
+    <t>Repairing &amp; renovation of 100 cum capacity CWR &amp; Pump house, Boundary Wall (OHR Site and River Site) &amp; Tranformar room, Meter room with Guard room at Sindri-Chasmore river site Pump house campus of Sindri-Chsmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-1</t>
   </si>
   <si>
-    <t>ORD/000343/2022-2023</t>
-[...8 lines deleted...]
-    <t>07/07/2022</t>
+    <t>ORD/001814/2023-2024</t>
+  </si>
+  <si>
+    <t>42/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Rectification of different feeders of Beldi W/S scheme(Low lift) for Augmentation of Beldi W/S Scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000441/2023-2024</t>
+  </si>
+  <si>
+    <t>421/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>Supply and laying of cables for taking power &amp; Misc. works for Pump house of Sindrichasmore w/s scheme under PMD, PHE Dte. in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2024-2025</t>
+  </si>
+  <si>
+    <t>1451/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>Supply of valves, pipes and miscellaneous works for new proposed CWR &amp; existing P.H of Sindrichasmore w/s scheme under PMD, PHE Dte. in the district Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2024-2025</t>
+  </si>
+  <si>
+    <t>995/PMD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>Internal and external illumination with other allied works for augmentation of existing pump house &amp; new CWR pump house of Sindrichasmore water supply scheme under Purulia Mechanical Division , PHE Dte .in the District Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>972/PMD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division PHE Dte. (Chirka Mouza) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>629/PD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of the Over Head reservoir (OHR) of 250 m3 Capacity, Staging Height 20 mtr. of Sindri-Chasmore W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2022-2023</t>
+  </si>
+  <si>
+    <t>1477/PD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
   </si>
   <si>
     <t>SADHAN GORAIN</t>
   </si>
   <si>
-    <t>Repairing &amp; renovation of 100 cum capacity CWR &amp; Pump house, Boundary Wall (OHR Site and River Site) &amp; Tranformar room, Meter room with Guard room at Sindri-Chasmore river site Pump house campus of Sindri-Chsmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
-[...109 lines deleted...]
-  <si>
     <t>Repairing of DI rising main pipeline including cleaning of chokage &amp; Construction of 100 Cum capacity RCC clear water reservoir (CWR) and Construction of Meter Room, Panel Room, undercut pump house with other allied works at river site campus and providing 456 nos functional household tap connection at chirka mouza in connection with Jal Jeevan Mission (JJM) for Augmentation of Sindri-ChasmoreW/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000037/2023-2024</t>
   </si>
   <si>
     <t>655/PD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>SB CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing internal and external illumination arrangement at proposed CWR of Sindrichasmore W/S under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000153/2023-2024</t>
   </si>
   <si>
     <t>649/PMD</t>
@@ -479,75 +464,96 @@
   <si>
     <t>BP-23-24-308</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
     <t>Supply and installation of Indoor type Vacuum Circuit breaker and allied works for Sindrichasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000620/2024-2025</t>
   </si>
   <si>
     <t>1542/PMD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
-    <t>Construction of Guard room with Toilet at Kantabera Pump house campus for Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply and lowering of submersible pump motor sets at at newly constructed River Bed Tubewell with supply of necessary substitutes at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000366/2022-2023</t>
   </si>
   <si>
     <t>208/PMD</t>
+  </si>
+  <si>
+    <t>Supply and installation of automatically controlled diaphragm type Chlorinator dosing pump with Piping &amp; structural works in connection with Disinfection arrangement System &amp; Miscellaneous works at Pump House under Sindrichasmore W/S Scheme, Purulia Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000621/2024-2025</t>
+  </si>
+  <si>
+    <t>1543/PMD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of MS pipe distribution line at Garafusro under command area of Sindri Chasmore W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2024-2025</t>
+  </si>
+  <si>
+    <t>1509/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of Left out Loop Pipe Line for distribution System at Sindri and Garafusro Mouza under command area of Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000216/2024-2025</t>
+  </si>
+  <si>
+    <t>1085/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -936,51 +942,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1454,417 +1460,417 @@
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>296.78</v>
+        <v>21.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="P10" s="4">
-        <v>21.36</v>
+        <v>5.21</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P11" s="4">
-        <v>5.21</v>
+        <v>6.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>6.21</v>
+        <v>1.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.61</v>
+        <v>18.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="P14" s="4">
-        <v>18.83</v>
+        <v>68.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>68.48</v>
+        <v>11.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1878,831 +1884,896 @@
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>11.8</v>
+        <v>59.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>59.68</v>
+        <v>6.13</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>6.13</v>
+        <v>11.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
-        <v>11.86</v>
+        <v>41.39</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="P20" s="4">
-        <v>41.39</v>
+        <v>18.02</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
-        <v>18.02</v>
+        <v>0.48</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>135</v>
+        <v>98</v>
       </c>
       <c r="P22" s="4">
-        <v>0.48</v>
+        <v>22.84</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="P23" s="4">
-        <v>22.84</v>
+        <v>8.09</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>8.09</v>
+        <v>1.44</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>145</v>
       </c>
-      <c r="I25" s="13"/>
-      <c r="J25" s="13"/>
+      <c r="I25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="P25" s="4">
-        <v>1.44</v>
+        <v>12.07</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>153</v>
+        <v>44</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>154</v>
+        <v>86</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P26" s="4">
-        <v>12.07</v>
+        <v>17.88</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="I27" s="13"/>
-[...1 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="P27" s="4">
-        <v>6.88</v>
+        <v>3.63</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>44</v>
+        <v>160</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="P28" s="4">
-        <v>17.88</v>
+        <v>32.27</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="N29" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P29" s="4">
+        <v>24.37</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>565.78</v>
+      </c>
+      <c r="P30" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>