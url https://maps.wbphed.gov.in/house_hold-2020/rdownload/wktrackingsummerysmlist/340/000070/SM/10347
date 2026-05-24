--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,429 +131,399 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer-1</t>
   </si>
   <si>
     <t>ORD/000061/2022-2023</t>
   </si>
   <si>
     <t>171/PSD</t>
   </si>
   <si>
     <t>18/04/2022</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>SK ABBAS</t>
   </si>
   <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
-    <t>Supply delivery and installation of centrifugal pumping machineries, flowmeter with necessary substitutes and allied electrical panel at existing pump house at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+    <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Sindrichasmore Water Supply scheme Block Purulia-II under Purulia Mechanical Division PHE. Dte. District Purulia</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
-    <t>ORD/000365/2022-2023</t>
-[...2 lines deleted...]
-    <t>207/PMD</t>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>213/PMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
-    <t>29/04/2023</t>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>car hire bill for office purpose against Reg. No.WB55A/4524 bill paid for the month of Sep,22 to June,22.</t>
+  </si>
+  <si>
+    <t>BILL/00539/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-334</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>ANUP KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Repairing &amp; renovation of 100 cum capacity CWR &amp; Pump house, Boundary Wall (OHR Site and River Site) &amp; Tranformar room, Meter room with Guard room at Sindri-Chasmore river site Pump house campus of Sindri-Chsmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/001814/2023-2024</t>
+  </si>
+  <si>
+    <t>42/PD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Rectification of different feeders of Beldi W/S scheme(Low lift) for Augmentation of Beldi W/S Scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000441/2023-2024</t>
+  </si>
+  <si>
+    <t>421/PMD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>Internal and external illumination with other allied works for augmentation of existing pump house &amp; new CWR pump house of Sindrichasmore water supply scheme under Purulia Mechanical Division , PHE Dte .in the District Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>972/PMD</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division PHE Dte. (Chirka Mouza) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>629/PD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of the Over Head reservoir (OHR) of 250 m3 Capacity, Staging Height 20 mtr. of Sindri-Chasmore W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2022-2023</t>
+  </si>
+  <si>
+    <t>1477/PD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Repairing of DI rising main pipeline including cleaning of chokage &amp; Construction of 100 Cum capacity RCC clear water reservoir (CWR) and Construction of Meter Room, Panel Room, undercut pump house with other allied works at river site campus and providing 456 nos functional household tap connection at chirka mouza in connection with Jal Jeevan Mission (JJM) for Augmentation of Sindri-ChasmoreW/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>655/PD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/07/2023</t>
+  </si>
+  <si>
+    <t>SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing internal and external illumination arrangement at proposed CWR of Sindrichasmore W/S under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2023-2024</t>
+  </si>
+  <si>
+    <t>649/PMD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>MAHIPAL MAJHI</t>
+  </si>
+  <si>
+    <t>Construction of RCC common manifold camber and Laying of 250 mm dia DI rising main from manifold chamber to CWR at river site of Sindri- chas more W/S scheme in connection of Jal Jeevan Mission (JJM) under Sindri-chas more W/S scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000879/2023-2024</t>
+  </si>
+  <si>
+    <t>1529/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia MS pipe and 100 mm dia MS water carrier pipe by hydraulic jacking method across Purulia to Jhalda Road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission at 04 (Four) different location Near Chas more for Sindri Chasmore W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001620/2023-2024</t>
+  </si>
+  <si>
+    <t>1830/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>MS GORAIN CONCERN</t>
+  </si>
+  <si>
+    <t>Repairing of DI rising main pipeline including cleaning of chokage &amp; Construction of Boundary wall, pathway and landfilling with other allied works at river site of Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Divn. under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001621/2023-2024</t>
+  </si>
+  <si>
+    <t>1831/PD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of Glow Sign board &amp; Lighting conductor under Sindri Chas more Water Supply Scheme under Purulia Mechanical Division P.H.E Dte.in the district of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000596/2024-2025</t>
+  </si>
+  <si>
+    <t>350/PMSD(W/S)</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>PINTU DEY</t>
+  </si>
+  <si>
+    <t>Laying of 250 mm dia MS Pipe and Road Crossing and Construction of PCC Approach Road at OHR site for Sindri-Chas W/S Scheme in connection with FHTC connection under Jal Jeevan Mission (JJM) Programme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003966/2023-2024</t>
+  </si>
+  <si>
+    <t>509/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of 2 M.T capacity single girder H.O.T crane with gantry girder and square rail for Sindrichasmore w/s scheme new CWR Pump house under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2024-2025</t>
+  </si>
+  <si>
+    <t>968/PMD</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
   </si>
   <si>
     <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
-    <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Sindrichasmore Water Supply scheme Block Purulia-II under Purulia Mechanical Division PHE. Dte. District Purulia</t>
-[...277 lines deleted...]
-  <si>
     <t>Enhancement of the contract demand from 80 KVA at 0.4 KV to 105/105//105//105//105 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o to Executive Engineer, Site- PHE SINDRI CHASMORE Water Supply, (Consumer ID -942413800)</t>
   </si>
   <si>
     <t>BILL/00865/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-308</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
+    <t>Supply and lowering of submersible pump motor sets at at newly constructed River Bed Tubewell with supply of necessary substitutes at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>208/PMD</t>
+  </si>
+  <si>
+    <t>Supply and installation of automatically controlled diaphragm type Chlorinator dosing pump with Piping &amp; structural works in connection with Disinfection arrangement System &amp; Miscellaneous works at Pump House under Sindrichasmore W/S Scheme, Purulia Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000621/2024-2025</t>
+  </si>
+  <si>
+    <t>1543/PMD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of MS pipe distribution line at Garafusro under command area of Sindri Chasmore W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2024-2025</t>
+  </si>
+  <si>
+    <t>1509/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
     <t>Supply and installation of Indoor type Vacuum Circuit breaker and allied works for Sindrichasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000620/2024-2025</t>
   </si>
   <si>
     <t>1542/PMD</t>
   </si>
   <si>
-    <t>11/11/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
-    <t>Supply and lowering of submersible pump motor sets at at newly constructed River Bed Tubewell with supply of necessary substitutes at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
-[...31 lines deleted...]
-  <si>
     <t>Laying of Left out Loop Pipe Line for distribution System at Sindri and Garafusro Mouza under command area of Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
   </si>
   <si>
     <t>ORD/000216/2024-2025</t>
   </si>
   <si>
     <t>1085/PD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing of display board for depicting details of Chlorination and others at Pump House/Other location of Raghunathpur and other blocks in the Dist-Purulia under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000704/2024-2025</t>
+  </si>
+  <si>
+    <t>1603/PMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>SUJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,51 +912,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1220,1560 +1190,1377 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>66.49</v>
+        <v>21.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.59</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>21.61</v>
+        <v>2.33</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>31.34</v>
+        <v>21.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>2.33</v>
+        <v>5.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>21.36</v>
+        <v>18.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.35</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="P10" s="4">
-        <v>5.21</v>
+        <v>68.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.52</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>6.21</v>
+        <v>11.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>1.61</v>
+        <v>59.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>31.05</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>52.02</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>18.83</v>
+        <v>6.13</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>92.43</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>68.48</v>
+        <v>11.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>11.8</v>
+        <v>41.39</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>41.39</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>58</v>
       </c>
       <c r="P16" s="4">
-        <v>59.68</v>
+        <v>18.02</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="P17" s="4">
-        <v>6.13</v>
+        <v>0.48</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S17" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="P18" s="4">
-        <v>11.86</v>
+        <v>22.84</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>22.82</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>41.39</v>
+        <v>8.09</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>18.02</v>
+        <v>1.44</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="P21" s="4">
-        <v>0.48</v>
+        <v>17.88</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>60.11</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="P22" s="4">
-        <v>22.84</v>
+        <v>3.63</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="P23" s="4">
-        <v>8.09</v>
+        <v>32.27</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13"/>
-      <c r="J24" s="13"/>
+      <c r="I24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="P24" s="4">
-        <v>1.44</v>
+        <v>12.07</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="P25" s="4">
-        <v>12.07</v>
+        <v>24.37</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I26" s="13" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>44</v>
+        <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>86</v>
+        <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>46</v>
+        <v>155</v>
       </c>
       <c r="P26" s="4">
-        <v>17.88</v>
+        <v>0.75</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="3">
-[...36 lines deleted...]
-      <c r="N27" s="4" t="s">
+      <c r="A27" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8">
+        <v>460.89</v>
+      </c>
+      <c r="P27" s="8">
+        <v>186.47</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>40.46</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
-    <row r="28" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>