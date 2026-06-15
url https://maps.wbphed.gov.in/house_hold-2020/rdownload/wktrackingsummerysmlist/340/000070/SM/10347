--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -480,50 +480,137 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Supply &amp; fixing of display board for depicting details of Chlorination and others at Pump House/Other location of Raghunathpur and other blocks in the Dist-Purulia under Purulia Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER(H.Q)</t>
   </si>
   <si>
     <t>ORD/000704/2024-2025</t>
   </si>
   <si>
     <t>1603/PMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>12/01/2025</t>
   </si>
   <si>
     <t>SUJIT MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. (Garaphushara &amp; Sindri Mouza)</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>852/PD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries, flowmeter with necessary substitutes and allied electrical panel at existing pump house at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>207/PMD</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries, Voltage Stabilizer with necessary substitutes and allied electrical panel at for Proposed CWR at intake side of Sindrichasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>206/PMD</t>
+  </si>
+  <si>
+    <t>Supply and laying of cables for taking power &amp; Misc. works for Pump house of Sindrichasmore w/s scheme under PMD, PHE Dte. in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2024-2025</t>
+  </si>
+  <si>
+    <t>1451/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>Supply of valves, pipes and miscellaneous works for new proposed CWR &amp; existing P.H of Sindrichasmore w/s scheme under PMD, PHE Dte. in the district Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2024-2025</t>
+  </si>
+  <si>
+    <t>995/PMD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Guard room with Toilet at Kantabera Pump house campus for Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-5</t>
+  </si>
+  <si>
+    <t>ORD/001315/2024-2025</t>
+  </si>
+  <si>
+    <t>454/PD</t>
+  </si>
+  <si>
+    <t>24/03/2025</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>KABERI DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,51 +999,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2480,87 +2567,453 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P26" s="4">
         <v>0.75</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P27" s="4">
+        <v>296.78</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>206.84</v>
+      </c>
+      <c r="R27" s="4">
+        <v>69.7</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P28" s="4">
+        <v>66.49</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>37.96</v>
+      </c>
+      <c r="R28" s="4">
+        <v>57.09</v>
+      </c>
+      <c r="S28" s="4">
+        <v>60</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P29" s="4">
+        <v>31.34</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>18.97</v>
+      </c>
+      <c r="R29" s="4">
+        <v>60.52</v>
+      </c>
+      <c r="S29" s="4">
+        <v>15</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K30" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P30" s="4">
+        <v>6.21</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>100</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="P31" s="4">
+        <v>1.61</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="P32" s="4">
+        <v>6.88</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>870.19</v>
+      </c>
+      <c r="P33" s="8">
+        <v>450.23</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>51.74</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>