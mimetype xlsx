--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,525 +89,525 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Augmentation of Sindhri Chasmore PWSS for providing Functional Household Tap Connection (FHTC)</t>
   </si>
   <si>
     <t>SM/10347</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte. (Garaphushara &amp; Sindri Mouza)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000343/2022-2023</t>
+  </si>
+  <si>
+    <t>852/PD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection Jal Jeevan Mission (JJM) and Jal Sapna at Chirka village of Garaphushara G.P. under command area of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division PHE Dte. (Chirka Mouza) (Part-B)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-1</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>171/PSD</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>SK ABBAS</t>
+  </si>
+  <si>
+    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division PHE Dte. (Chirka Mouza) (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/000079/2022-2023</t>
+  </si>
+  <si>
+    <t>629/PD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of the Over Head reservoir (OHR) of 250 m3 Capacity, Staging Height 20 mtr. of Sindri-Chasmore W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000737/2022-2023</t>
+  </si>
+  <si>
+    <t>1477/PD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
     <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division PHE Dte. (Chirka Mouza) (Part-A) (Tender No- 315/2022-23 of EE/PD)</t>
   </si>
   <si>
     <t>VCH/001035/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-383</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
-    <t>ZEST INFRACON</t>
-[...25 lines deleted...]
-  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Supply delivery installation of 1kg/hr gaseous chlorination system for Augmentation of Sindrichasmore Water Supply scheme Block Purulia-II under Purulia Mechanical Division PHE. Dte. District Purulia</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000382/2022-2023</t>
   </si>
   <si>
     <t>213/PMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries, Voltage Stabilizer with necessary substitutes and allied electrical panel at for Proposed CWR at intake side of Sindrichasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000376/2022-2023</t>
+  </si>
+  <si>
+    <t>206/PMD</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of centrifugal pumping machineries, flowmeter with necessary substitutes and allied electrical panel at existing pump house at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2022-2023</t>
+  </si>
+  <si>
+    <t>207/PMD</t>
+  </si>
+  <si>
+    <t>Supply and lowering of submersible pump motor sets at at newly constructed River Bed Tubewell with supply of necessary substitutes at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>208/PMD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Providing internal and external illumination arrangement at proposed CWR of Sindrichasmore W/S under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2023-2024</t>
+  </si>
+  <si>
+    <t>649/PMD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>MAHIPAL MAJHI</t>
+  </si>
+  <si>
+    <t>Repairing of DI rising main pipeline including cleaning of chokage &amp; Construction of 100 Cum capacity RCC clear water reservoir (CWR) and Construction of Meter Room, Panel Room, undercut pump house with other allied works at river site campus and providing 456 nos functional household tap connection at chirka mouza in connection with Jal Jeevan Mission (JJM) for Augmentation of Sindri-ChasmoreW/S Scheme of Purulia Sadar Sub_Division under Purulia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>655/PD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/07/2023</t>
+  </si>
+  <si>
+    <t>SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of RCC common manifold camber and Laying of 250 mm dia DI rising main from manifold chamber to CWR at river site of Sindri- chas more W/S scheme in connection of Jal Jeevan Mission (JJM) under Sindri-chas more W/S scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000879/2023-2024</t>
+  </si>
+  <si>
+    <t>1529/PD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>Repairing of DI rising main pipeline including cleaning of chokage &amp; Construction of Boundary wall, pathway and landfilling with other allied works at river site of Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Divn. under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001621/2023-2024</t>
+  </si>
+  <si>
+    <t>1831/PD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Pushing of 600mm dia MS pipe and 100 mm dia MS water carrier pipe by hydraulic jacking method across Purulia to Jhalda Road for laying Distribution Main for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission at 04 (Four) different location Near Chas more for Sindri Chasmore W/S Scheme under Purulia Sadar Sub-Division, Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001620/2023-2024</t>
+  </si>
+  <si>
+    <t>1830/PD</t>
+  </si>
+  <si>
+    <t>MS GORAIN CONCERN</t>
+  </si>
+  <si>
     <t>car hire bill for office purpose against Reg. No.WB55A/4524 bill paid for the month of Sep,22 to June,22.</t>
   </si>
   <si>
     <t>BILL/00539/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-334</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of 100 cum capacity CWR &amp; Pump house, Boundary Wall (OHR Site and River Site) &amp; Tranformar room, Meter room with Guard room at Sindri-Chasmore river site Pump house campus of Sindri-Chsmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001814/2023-2024</t>
   </si>
   <si>
     <t>42/PD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
-[...2 lines deleted...]
-    <t>M/S SB CONSTRUCTION</t>
+    <t>31/08/2026</t>
   </si>
   <si>
     <t>Rectification of different feeders of Beldi W/S scheme(Low lift) for Augmentation of Beldi W/S Scheme under PMD, PHE Dte. in the District of Purulia.</t>
   </si>
   <si>
     <t>ORD/000441/2023-2024</t>
   </si>
   <si>
     <t>421/PMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>Internal and external illumination with other allied works for augmentation of existing pump house &amp; new CWR pump house of Sindrichasmore water supply scheme under Purulia Mechanical Division , PHE Dte .in the District Purulia</t>
   </si>
   <si>
     <t>ORD/000054/2024-2025</t>
   </si>
   <si>
     <t>972/PMD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>01/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>COMBINE ENTERPRISES</t>
   </si>
   <si>
-    <t>Supplying &amp; laying of HDPE pipe line for Distribution System of Sindri-Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division PHE Dte. (Chirka Mouza) (Part-A)</t>
-[...107 lines deleted...]
-    <t>1831/PD</t>
+    <t>Laying of 250 mm dia MS Pipe and Road Crossing and Construction of PCC Approach Road at OHR site for Sindri-Chas W/S Scheme in connection with FHTC connection under Jal Jeevan Mission (JJM) Programme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003966/2023-2024</t>
+  </si>
+  <si>
+    <t>509/PD</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>Supply of valves, pipes and miscellaneous works for new proposed CWR &amp; existing P.H of Sindrichasmore w/s scheme under PMD, PHE Dte. in the district Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2024-2025</t>
+  </si>
+  <si>
+    <t>995/PMD</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>Supply and installation of 2 M.T capacity single girder H.O.T crane with gantry girder and square rail for Sindrichasmore w/s scheme new CWR Pump house under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000049/2024-2025</t>
+  </si>
+  <si>
+    <t>968/PMD</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>Laying of Left out Loop Pipe Line for distribution System at Sindri and Garafusro Mouza under command area of Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000216/2024-2025</t>
+  </si>
+  <si>
+    <t>1085/PD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of automatically controlled diaphragm type Chlorinator dosing pump with Piping &amp; structural works in connection with Disinfection arrangement System &amp; Miscellaneous works at Pump House under Sindrichasmore W/S Scheme, Purulia Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000621/2024-2025</t>
+  </si>
+  <si>
+    <t>1543/PMD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of MS pipe distribution line at Garafusro under command area of Sindri Chasmore W/S Scheme under Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2024-2025</t>
+  </si>
+  <si>
+    <t>1509/PD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>Supply and installation of Indoor type Vacuum Circuit breaker and allied works for Sindrichasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000620/2024-2025</t>
+  </si>
+  <si>
+    <t>1542/PMD</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of Glow Sign board &amp; Lighting conductor under Sindri Chas more Water Supply Scheme under Purulia Mechanical Division P.H.E Dte.in the district of Purulia.</t>
   </si>
   <si>
     <t>ORD/000596/2024-2025</t>
   </si>
   <si>
     <t>350/PMSD(W/S)</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>PINTU DEY</t>
   </si>
   <si>
-    <t>Laying of 250 mm dia MS Pipe and Road Crossing and Construction of PCC Approach Road at OHR site for Sindri-Chas W/S Scheme in connection with FHTC connection under Jal Jeevan Mission (JJM) Programme of Purulia Sadar Sub-Division under Purulia Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>RABINDRA NATH KHAN</t>
+    <t>Supply &amp; fixing of display board for depicting details of Chlorination and others at Pump House/Other location of Raghunathpur and other blocks in the Dist-Purulia under Purulia Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER(H.Q)</t>
+  </si>
+  <si>
+    <t>ORD/000704/2024-2025</t>
+  </si>
+  <si>
+    <t>1603/PMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>SUJIT MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Supply and laying of cables for taking power &amp; Misc. works for Pump house of Sindrichasmore w/s scheme under PMD, PHE Dte. in the District Purulia.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2024-2025</t>
+  </si>
+  <si>
+    <t>1451/PMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
   </si>
   <si>
     <t>Enhancement of the contract demand from 80 KVA at 0.4 KV to 105/105//105//105//105 KVA respectively at 0.4 KV for next consecutive five years period of operation i.r.o to Executive Engineer, Site- PHE SINDRI CHASMORE Water Supply, (Consumer ID -942413800)</t>
   </si>
   <si>
     <t>BILL/00865/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-308</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL PURULIA</t>
   </si>
   <si>
-    <t>Supply and lowering of submersible pump motor sets at at newly constructed River Bed Tubewell with supply of necessary substitutes at Augmentation of Sindri chasmore w/s scheme under PMD, PHE Dte. in the District of Purulia.</t>
-[...148 lines deleted...]
-  <si>
     <t>Construction of Guard room with Toilet at Kantabera Pump house campus for Sindri Chasmore W/S Scheme of Purulia Sadar Sub-Division, under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-5</t>
   </si>
   <si>
     <t>ORD/001315/2024-2025</t>
   </si>
   <si>
     <t>454/PD</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
-    <t>22/07/2025</t>
+    <t>19/11/2025</t>
   </si>
   <si>
     <t>KABERI DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1137,1809 +1137,1809 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>45.52</v>
+        <v>296.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>206.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.7</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.85</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21.61</v>
+        <v>68.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.88</v>
+        <v>4.47</v>
       </c>
       <c r="R5" s="4">
-        <v>59.59</v>
+        <v>6.52</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>2.33</v>
+        <v>11.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>21.36</v>
+        <v>45.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5.21</v>
+        <v>21.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>59.59</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>18.83</v>
+        <v>31.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.72</v>
+        <v>18.97</v>
       </c>
       <c r="R9" s="4">
-        <v>30.35</v>
+        <v>60.52</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>68.48</v>
+        <v>66.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.47</v>
+        <v>37.96</v>
       </c>
       <c r="R10" s="4">
-        <v>6.52</v>
+        <v>57.09</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>11.8</v>
+        <v>17.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.8</v>
+        <v>10.75</v>
       </c>
       <c r="R11" s="4">
-        <v>99.99</v>
+        <v>60.11</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>59.68</v>
+        <v>6.13</v>
       </c>
       <c r="Q12" s="4">
-        <v>31.05</v>
+        <v>5.66</v>
       </c>
       <c r="R12" s="4">
-        <v>52.02</v>
+        <v>92.43</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>6.13</v>
+        <v>59.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.66</v>
+        <v>31.05</v>
       </c>
       <c r="R13" s="4">
-        <v>92.43</v>
+        <v>52.02</v>
       </c>
       <c r="S13" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P14" s="4">
         <v>11.86</v>
       </c>
       <c r="Q14" s="4">
         <v>11.83</v>
       </c>
       <c r="R14" s="4">
         <v>99.75</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>41.39</v>
+        <v>18.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>41.39</v>
+        <v>18</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>99.87</v>
       </c>
       <c r="S15" s="4">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>18.02</v>
+        <v>41.39</v>
       </c>
       <c r="Q16" s="4">
-        <v>18</v>
+        <v>41.39</v>
       </c>
       <c r="R16" s="4">
-        <v>99.87</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.48</v>
+        <v>2.33</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.48</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.85</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>22.84</v>
+        <v>21.36</v>
       </c>
       <c r="Q18" s="4">
-        <v>22.82</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="P19" s="4">
-        <v>8.09</v>
+        <v>5.21</v>
       </c>
       <c r="Q19" s="4">
-        <v>8.09</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="P20" s="4">
-        <v>1.44</v>
+        <v>18.83</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>30.35</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>44</v>
+        <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>122</v>
+        <v>32</v>
       </c>
       <c r="P21" s="4">
-        <v>17.88</v>
+        <v>22.84</v>
       </c>
       <c r="Q21" s="4">
-        <v>10.75</v>
+        <v>22.82</v>
       </c>
       <c r="R21" s="4">
-        <v>60.11</v>
+        <v>99.92</v>
       </c>
       <c r="S21" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="P22" s="4">
-        <v>3.63</v>
+        <v>1.61</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...14 lines deleted...]
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>32.27</v>
+        <v>8.09</v>
       </c>
       <c r="Q23" s="4">
-        <v>1.55</v>
+        <v>8.09</v>
       </c>
       <c r="R23" s="4">
-        <v>4.8</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O24" s="4" t="s">
-        <v>122</v>
+        <v>32</v>
       </c>
       <c r="P24" s="4">
-        <v>12.07</v>
+        <v>24.37</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O25" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P25" s="4">
-        <v>24.37</v>
+        <v>3.63</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="I26" s="13" t="s">
+      <c r="M26" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="J26" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N26" s="4" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="P26" s="4">
-        <v>0.75</v>
+        <v>32.27</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>1.55</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="P27" s="4">
-        <v>296.78</v>
+        <v>12.07</v>
       </c>
       <c r="Q27" s="4">
-        <v>206.84</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>69.7</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>122</v>
+        <v>160</v>
       </c>
       <c r="P28" s="4">
-        <v>66.49</v>
+        <v>0.48</v>
       </c>
       <c r="Q28" s="4">
-        <v>37.96</v>
+        <v>0.48</v>
       </c>
       <c r="R28" s="4">
-        <v>57.09</v>
+        <v>99.85</v>
       </c>
       <c r="S28" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="M29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>31.34</v>
+        <v>0.75</v>
       </c>
       <c r="Q29" s="4">
-        <v>18.97</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>60.52</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>168</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>169</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>170</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>171</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>172</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>122</v>
+        <v>68</v>
       </c>
       <c r="P30" s="4">
         <v>6.21</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>173</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>174</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>175</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>176</v>
       </c>
       <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>1.61</v>
+        <v>1.44</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>178</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>179</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>184</v>
       </c>
       <c r="P32" s="4">
         <v>6.88</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>