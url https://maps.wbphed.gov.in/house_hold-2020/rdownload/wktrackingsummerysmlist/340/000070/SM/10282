--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -1508,54 +1508,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>0.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1567,54 +1567,54 @@
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>4.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1626,54 +1626,54 @@
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="4">
         <v>0.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1685,54 +1685,54 @@
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1744,54 +1744,54 @@
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>63.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>63.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1803,54 +1803,54 @@
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>4.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1862,54 +1862,54 @@
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>1.66</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1921,54 +1921,54 @@
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P14" s="4">
         <v>3.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.07</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1980,54 +1980,54 @@
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P15" s="4">
         <v>4.86</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.86</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2039,54 +2039,54 @@
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P16" s="4">
         <v>0.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2098,54 +2098,54 @@
         <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P17" s="4">
         <v>0.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2157,54 +2157,54 @@
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>64.87</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>57.72</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>88.98</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2216,54 +2216,54 @@
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
         <v>93.51</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>85.16</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>91.07</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2275,54 +2275,54 @@
         <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
         <v>2.94</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>84.26</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2334,54 +2334,54 @@
         <v>117</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P21" s="4">
         <v>0.82</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2780,54 +2780,54 @@
         <v>143</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P29" s="4">
         <v>70.98</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>51.93</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>73.16</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -2839,54 +2839,54 @@
         <v>147</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>148</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>149</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P30" s="4">
         <v>70.98</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>52.18</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>73.51</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -2898,54 +2898,54 @@
         <v>150</v>
       </c>
       <c r="I31" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>155</v>
       </c>
       <c r="P31" s="4">
         <v>57.83</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>29.05</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>50.24</v>
       </c>
       <c r="S31" s="4">
         <v>50</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3016,54 +3016,54 @@
         <v>161</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>162</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>163</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>164</v>
       </c>
       <c r="P33" s="4">
         <v>23.44</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>14.57</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>62.14</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3075,54 +3075,54 @@
         <v>165</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>168</v>
       </c>
       <c r="P34" s="4">
         <v>23.57</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>14.84</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>62.97</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -3134,54 +3134,54 @@
         <v>169</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>172</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>173</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P35" s="4">
         <v>96.12</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>95.52</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -3193,54 +3193,54 @@
         <v>175</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
         <v>176</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>177</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>146</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>178</v>
       </c>
       <c r="P36" s="4">
         <v>47.32</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>41.15</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>86.96</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -3828,88 +3828,88 @@
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>180</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>218</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>219</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>220</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>221</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>222</v>
       </c>
       <c r="P47" s="4">
         <v>90.73</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>43.07</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>47.47</v>
       </c>
       <c r="S47" s="4">
         <v>100</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="7" t="s">
         <v>223</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="11"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8">
         <v>1187.32</v>
       </c>
       <c r="P48" s="8">
-        <v>0</v>
+        <v>574.74</v>
       </c>
       <c r="Q48" s="8">
-        <v>0</v>
+        <v>48.41</v>
       </c>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A48:N48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>