--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -77,68 +77,98 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement to AWC 116 nos. under Balarampur Block In Purulia District under Purulia Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>SM/10282</t>
+  </si>
+  <si>
+    <t>Anganwadi</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 9 nos AWC within Balarampur Block (Part-K) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000481/2021-2022</t>
+  </si>
+  <si>
+    <t>492/PD</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>SADHAN GORAIN</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 9 nos AWC within Balarampur Block (Part-L) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000482/2021-2022</t>
+  </si>
+  <si>
+    <t>493/PD</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Water supply Tap Connection Arrangement to AWC 116 nos. under Balarampur Block In Purulia District under Purulia Division, PHE.Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Supply and Delivery of Drilling Materials for Hard Rock formation Drilling for sinking of RBTW in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000151/2022-2023</t>
   </si>
   <si>
     <t>950/BMD</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>28/08/2022</t>
   </si>
   <si>
     <t>SUDIP ENGINEERING CO</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply and delivery of different types of Drilling Materials for sinking of 200mm x165mm DTH type RBTW by Departmental Rig of B.M.S.D (D) in Balarampur Block in the Distric of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000141/2022-2023</t>
   </si>
   <si>
     <t>851/BMD</t>
   </si>
   <si>
     <t>05/07/2022</t>
@@ -152,579 +182,549 @@
   <si>
     <t>Acceptance cum Formal work order for the work of Supply and Delivery of DTH drilling tools at Bankura Mechanical Division for different Rig unit in over burden range for sinking of 200mmX165mm RBTW in connection to JJM programme. in the district Purulia under PHE Dte</t>
   </si>
   <si>
     <t>ORD/000142/2022-2023</t>
   </si>
   <si>
     <t>852/BMD</t>
   </si>
   <si>
     <t>CHAKRABORTY MAINING &amp; ENGINEERING.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply and Delivery of 4 1/2 "(114 mm approx) x 10 ' long Drill Tube for 7D Drilling Rig Machine of BMSD(D), for sinking of RBTW in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000150/2022-2023</t>
   </si>
   <si>
     <t>949/BMD</t>
   </si>
   <si>
     <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 3 nos AWC within Balarampur Block (Part-P),2 nos Awc Within Balarampur block (Part-Q) &amp; 2nos AWC within Balarampur Block (Part-R) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000876/2022-2023</t>
+  </si>
+  <si>
+    <t>1854/PD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>PRATIK SAHA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Repairing of Yard lighting at BMD office premises &amp; Store for keeping different martials under JJM Program under Bankura Mechanical Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000416/2022-2023</t>
+  </si>
+  <si>
+    <t>1652/BMSD</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing man power engagement and Driver for construction of R.B.T.W in connection to JJM Programme in Purulia District by Rig unit KLR at B.M.S.D(D) under B.M.D, P.H.E Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000198/2022-2023</t>
+  </si>
+  <si>
+    <t>366/BMSD(D)</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>BASUDEV DEY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply and Delivery of different fast moving spares for compressor of KLR Rig vehicle in connection to JJM programme at B.M.S.D(D) under B.M.D, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000184/2022-2023</t>
+  </si>
+  <si>
+    <t>439/BMSD(D)</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>03/07/2022</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 6 nos AWC within Balarampur Block (Part-M) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2021-2022</t>
+  </si>
+  <si>
+    <t>494/PD</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing Hired Driver and man power engagement for construction of R.B.T.W in connection to JJM Programme in Purulia District by Rig unit 7D at B.M.S.D(D) under B.M.D, P.H.E Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>435/BMSD(D)</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply &amp; Delivery of UPVC Casing and others for sinking of 200mm x 165mm DTH type RBTW by KLR Rig at B.M.S.D (D) under B.M.D. P.H.E. Dte. in connection to JJM Program.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2021-2022</t>
+  </si>
+  <si>
+    <t>154/BMSD(D)</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>M/S DAS &amp; SARKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply and delivery of 4 ½¿ (114 mm approx.) x 10¿ long Drill Tube for 7D Drilling Rig Machine at BMSD (D), under B.M.D. P.H.E. Dte. in connection to JJM Program.</t>
+  </si>
+  <si>
+    <t>ORD/000043/2021-2022</t>
+  </si>
+  <si>
+    <t>152/BMSD(D)</t>
+  </si>
+  <si>
+    <t>03/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing Hired Driver(WB37D 8040) for construction of R.B.T.WIn the district of Purulia in connection to JJM Programme by Rig unit 7D/others under B.M.D, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000199/2022-2023</t>
+  </si>
+  <si>
+    <t>310/BMSD(D)</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>SUTRADHAR TRADERS</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 3 nos AWC within Balarampur Block (Part-N) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2021-2022</t>
+  </si>
+  <si>
+    <t>495/PD</t>
+  </si>
+  <si>
+    <t>BOSE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Darda, Ghatbera &amp; Gerua G.P of Balarampur Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>1208/BMD</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply and Delivery of Drilling Accessories and others for sinking of 200mmX165mm DTH type RBTW by 7D Rig at B.M.S.D(D) under B.M.D, P.H.E Dte in connection to JJM programme.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2021-2022</t>
+  </si>
+  <si>
+    <t>153/BMSD(D)</t>
+  </si>
+  <si>
+    <t>UNICON</t>
+  </si>
+  <si>
+    <t>Installation of Big-Dia D.T.H. Tube Well (200mm x 165mm) by Robotic DTH Rigs for drilling upto 1200 ft or small form factor trolly mounted rig with trolly mounted compressor suitable for narrow 68 inch wide roads considering 200mt Depth in diferent Schools of different Blocks (PHASE-2) of the District Purulia under Purulia RWS Sub Division,PHE Dte. under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000851/2022-2023</t>
+  </si>
+  <si>
+    <t>1755/PD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>S N POLYMERS PVT LTD</t>
+  </si>
+  <si>
     <t>Providing Hired skilled Labour for construction of R.B.T.WIn the district of Purulia in connection to JJM Programme by Rig unit 7D/others under B.M.D, P.H.E Dte .</t>
   </si>
   <si>
     <t>ORD/000203/2022-2023</t>
   </si>
   <si>
     <t>311/BMSD(D)</t>
   </si>
   <si>
-    <t>13/05/2022</t>
-[...23 lines deleted...]
-    <t>M/S DAS &amp; SARKAR ENTERPRISE</t>
+    <t>Acceptance cum Formal work order for the work of Providing man power engagement for construction of R.B.T.W in connection to JJM Programme in Purulia District by Rig unit KLR at B.M.S.D(D) under B.M.D, P.H.E Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000194/2022-2023</t>
+  </si>
+  <si>
+    <t>431/BMSD(D)</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply and Delivery of DTH drilling tools (Bit) for KLR Rig in over burden range for sinking of 200mmX165mm RBTW at B.M.S.D(D) under B.M.D, P.H.E Dte in connection to JJM programme.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2021-2022</t>
+  </si>
+  <si>
+    <t>178/BMSD(D)</t>
+  </si>
+  <si>
+    <t>31/03/2022</t>
+  </si>
+  <si>
+    <t>10/04/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply and Delivery of DTH drilling tools (Hammer) for KLR Rig in over burden range for sinking of 200mmX165mm RBTW at B.M.S.D(D) under B.M.D, P.H.E Dte in connection to JJM programme.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2021-2022</t>
+  </si>
+  <si>
+    <t>179/BMSD(D)</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Gerua G.P of Balarampur Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>1383/BMD</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply and Delivery of 150Amh , 180Amh and 100 Amh Batteries for different Rig and respective Supporting Vehicles at B.M.S.D(D), under B.M.D, P.H.E Dte in connection to JJM Programme.</t>
   </si>
   <si>
     <t>ORD/000206/2022-2023</t>
   </si>
   <si>
     <t>257/BMSD(D)</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing man power engagement and Driver for construction of R.B.T.W in connection to JJM Programme in Purulia District by Rig unit KLR at B.M.S.D(D) under B.M.D, P.H.E Dte .</t>
-[...131 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
+    <t>Water supply Tap Connection Arrangement for 20 nos AWC within Balarampur Block (Part_C) of Purulia District under Purulia Division, PHE Dte.(Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000566/2022-2023</t>
+  </si>
+  <si>
+    <t>1121/PD</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>JYOTY SOLAR POWER</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Ghatbera G.P of Balarampur Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2022-2023</t>
   </si>
   <si>
     <t>1209/BMD</t>
   </si>
   <si>
     <t>M/S D. PALIT AND CO.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing Hired Driver and man power engagement for construction of R.B.T.W in connection to JJM Programme in Purulia District by Rig unit 7D at B.M.S.D(D) under B.M.D, P.H.E Dte .</t>
-[...23 lines deleted...]
-    <t>Purulia Division</t>
+    <t>Water supply Tap Connection Arrangement for 3 nos AWC within Balarampur Block (Part-O) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2021-2022</t>
+  </si>
+  <si>
+    <t>496/PD</t>
+  </si>
+  <si>
+    <t>SEN BROTHERS</t>
+  </si>
+  <si>
+    <t>SUPPLY AND DELIVERY OF DRILLING MATERIALS FOR HARD ROCK FORMATION DRILLING FOR SINKING OF RBTW IN THE DISTRICT OF PURULIA IN CONNECTION WITH JJM PROGRAMME UNDER BANKURA MECHACINCAL DIVISION, PHE DTE. [TENDER NO-179/2022-2023 OF EE/BMD]</t>
+  </si>
+  <si>
+    <t>VCH/001699/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-482</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>SUDIP ENGINEERING CO,</t>
+  </si>
+  <si>
+    <t>Submission of bill in connection with the work of rising of Tube Well under Balarampur W/s Scheme in Purulia District.</t>
+  </si>
+  <si>
+    <t>VCH/000304/2022-2023</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>LALJI RAJA AND SONS</t>
+  </si>
+  <si>
+    <t>FHTC Connetion for Anganwari Balarampur W/s Scheme.</t>
+  </si>
+  <si>
+    <t>VCH/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>SUPPLY AND DELIVERY OF 4 1/2 "(114 MM APPROX) X 10 LONG DRILL TUBE FOR 7D DRILLING RIG MACHINE OF BMSD(D) FOR SINKING OF RBTW IN THE DISTRICT OF PURULIA IN CONNECTION TO JJM PROGRAM UNDER BANKURA MECHANICAL DIVISION, PHE DTE. [TENDER NO-189/2022-2023 OF EE/BMD]</t>
+  </si>
+  <si>
+    <t>VCH/001677/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-486</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>Submission of bill in connection with work of sinking Tube Well in Purulia District related to JJm work.</t>
+  </si>
+  <si>
+    <t>VCH/000687/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-369</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>M/S SHANKAR AUTO SERVICE</t>
   </si>
   <si>
     <t>Submission of bill in connection with work of sinking Tube well in AWC Balarampur Block.</t>
   </si>
   <si>
     <t>BILL/00073/2022-2023</t>
   </si>
   <si>
-    <t>16/12/2022</t>
-[...7 lines deleted...]
-  <si>
     <t>VCH/000731/2022-2023</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>Submission of bill in connection with work of sinking Tube well in Purulia District related to JJM work.</t>
   </si>
   <si>
     <t>VCH/000719/2022-2023</t>
   </si>
   <si>
+    <t>Submission of bill in connection with the work of sinking of Tube well in Purulia District related to JJM work.</t>
+  </si>
+  <si>
+    <t>VCH/001099/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-161</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>Fuel bill in connection with work of sinking tube well in Purulia District related to JJM work</t>
+  </si>
+  <si>
+    <t>VCH/001691/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-500</t>
+  </si>
+  <si>
     <t>VCH/000730/2022-2023</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING AND ENGINEERING</t>
   </si>
   <si>
-    <t>Submission of bill in connection with the work of rising of Tube Well under Balarampur W/s Scheme in Purulia District.</t>
-[...137 lines deleted...]
-    <t>GOENKA ENTERPRISE</t>
+    <t>SUPPLY AND DELIVERY OF DTH DRILLING TOOLS AT BANKURA MECHACINCAL DIVISION FOR DIFFERENT RIG UNIT IN OVER BURDEN RANGE FOR SINKING OF 200MM X 165MM RBTW IN CONNECTION WITH JJM PROGRAMME IN THE DISTRICT OF PURULIA UNDER PHE DTE. [TENDER NO-166/2022-2023 OF EE/BMD]</t>
+  </si>
+  <si>
+    <t>VCH/001703/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-481</t>
+  </si>
+  <si>
+    <t>VCH/000720/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-162</t>
+  </si>
+  <si>
+    <t>SUPPLY AND DELIVERY OF DIFFERENT TYPES OF DRILLING MATERIALS FOR SINKING OF 200MM X 165 MM DTH TYPE RBTW BY DEPARTMENTAL RIG OF B.M.S.D (D) UNDER BMD PHE DTE. IN BALARAMPUR BLOCK IN THE DISTRICT OF PURULIA IN CONNECTION WITH JJM PROGRAMME UNDER BANKURA MECHACINCAL DIVISION, PHE DTE. [TENDER NO-24/2022-2023 OF EE/BMD]</t>
+  </si>
+  <si>
+    <t>VCH/001696/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-485</t>
   </si>
   <si>
     <t>Installation of Big-Dia Odex-165 (Simultaneous driving of casing pipe) 165 mm dia Tube Well considering 120mt Depth in diferent schools, AWC of different blocks of the District Purulia under Purulia RWS Sub Division,PHE Dte. under Purulia Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001255/2023-2024</t>
   </si>
   <si>
     <t>1520/PD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
+    <t>Proposal for laying of water pipeline along NH-32 in the stretches -i) from Km 114.979 to Km 119.324 (RHS), ii) from Km 111.800 to Km 116.200 (LHS), iii) from Km 111.800 to Km 112.844 (RHS) &amp; vross NH-32 at Km 112.844, Dist- Purulia, West Bengal.</t>
+  </si>
+  <si>
+    <t>BILL/00044/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-477</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>NATIONAL HIGHWAY AUTHOTITY OF INDIA (NHAI)</t>
+  </si>
+  <si>
     <t>Supply of Fuel &amp; lubricant bill for AWC Balarampur Block.</t>
   </si>
   <si>
     <t>BILL/00347/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-848</t>
   </si>
   <si>
     <t>31/03/2023</t>
-  </si>
-[...100 lines deleted...]
-    <t>JYOTY SOLAR POWER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1271,2645 +1271,2645 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>17.87</v>
+        <v>70.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>51.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.16</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>36.79</v>
+        <v>70.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>52.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.51</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>14.3</v>
+        <v>17.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>24.34</v>
+        <v>36.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>0.94</v>
+        <v>14.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.94</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.25</v>
+        <v>24.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.81</v>
+        <v>57.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.81</v>
+        <v>29.05</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>50.24</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>0.75</v>
+        <v>0.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.75</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>63.66</v>
+        <v>0.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>63.48</v>
+        <v>0.75</v>
       </c>
       <c r="R11" s="4">
-        <v>99.73</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>4.25</v>
+        <v>1.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.25</v>
+        <v>1.66</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.66</v>
+        <v>47.32</v>
       </c>
       <c r="Q13" s="4">
-        <v>1.66</v>
+        <v>41.15</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>86.96</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.39</v>
+        <v>2.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.36</v>
+        <v>2.48</v>
       </c>
       <c r="R14" s="4">
-        <v>99.07</v>
+        <v>84.26</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>4.86</v>
+        <v>4.25</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.86</v>
+        <v>4.25</v>
       </c>
       <c r="R15" s="4">
         <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="P16" s="4">
-        <v>0.94</v>
+        <v>4.86</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.94</v>
+        <v>4.86</v>
       </c>
       <c r="R16" s="4">
         <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="R17" s="4">
         <v>100</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>64.87</v>
+        <v>23.57</v>
       </c>
       <c r="Q18" s="4">
-        <v>57.72</v>
+        <v>14.84</v>
       </c>
       <c r="R18" s="4">
-        <v>88.98</v>
+        <v>62.97</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>93.51</v>
+        <v>64.87</v>
       </c>
       <c r="Q19" s="4">
-        <v>85.16</v>
+        <v>57.72</v>
       </c>
       <c r="R19" s="4">
-        <v>91.07</v>
+        <v>88.98</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
-        <v>2.94</v>
+        <v>4.25</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.48</v>
+        <v>4.25</v>
       </c>
       <c r="R20" s="4">
-        <v>84.26</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>50</v>
+        <v>121</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="P21" s="4">
-        <v>0.82</v>
+        <v>96.12</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.82</v>
+        <v>95.52</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>99.37</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I22" s="13"/>
+        <v>123</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="L22" s="4"/>
+        <v>124</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>125</v>
+      </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
       <c r="P22" s="4">
-        <v>3.96</v>
+        <v>0.94</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="I23" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="L23" s="4"/>
+        <v>127</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>128</v>
+      </c>
       <c r="M23" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="P23" s="4">
-        <v>36.79</v>
+        <v>3.39</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>99.07</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I24" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="L24" s="4"/>
+        <v>132</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>133</v>
+      </c>
       <c r="M24" s="4" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="P24" s="4">
-        <v>28.78</v>
+        <v>0.94</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="I25" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="L25" s="4"/>
+        <v>137</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>138</v>
+      </c>
       <c r="M25" s="4" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="P25" s="4">
-        <v>32.18</v>
+        <v>0.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="I26" s="13"/>
+        <v>139</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="L26" s="4"/>
+        <v>140</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>141</v>
+      </c>
       <c r="M26" s="4" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="P26" s="4">
-        <v>10.79</v>
+        <v>63.66</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>63.48</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="I27" s="13"/>
+        <v>145</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="L27" s="4"/>
+        <v>146</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>147</v>
+      </c>
       <c r="M27" s="4" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="P27" s="4">
-        <v>27</v>
+        <v>0.81</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="J28" s="13"/>
+        <v>150</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>151</v>
+      </c>
       <c r="K28" s="4" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="P28" s="4">
-        <v>10.27</v>
+        <v>90.73</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>77.1</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>84.98</v>
       </c>
       <c r="S28" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>49</v>
+        <v>111</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="P29" s="4">
-        <v>70.98</v>
+        <v>93.51</v>
       </c>
       <c r="Q29" s="4">
-        <v>51.93</v>
+        <v>85.16</v>
       </c>
       <c r="R29" s="4">
-        <v>73.16</v>
+        <v>91.07</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="P30" s="4">
-        <v>70.98</v>
+        <v>23.44</v>
       </c>
       <c r="Q30" s="4">
-        <v>52.18</v>
+        <v>14.57</v>
       </c>
       <c r="R30" s="4">
-        <v>73.51</v>
+        <v>62.14</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="P31" s="4">
-        <v>57.83</v>
+        <v>17.87</v>
       </c>
       <c r="Q31" s="4">
-        <v>29.05</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>50.24</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="L32" s="4"/>
       <c r="M32" s="4" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="P32" s="4">
-        <v>0.97</v>
+        <v>10.79</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="L33" s="4"/>
       <c r="M33" s="4" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>49</v>
+        <v>176</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>164</v>
+        <v>31</v>
       </c>
       <c r="P33" s="4">
-        <v>23.44</v>
+        <v>27</v>
       </c>
       <c r="Q33" s="4">
-        <v>14.57</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>62.14</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>146</v>
+        <v>180</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
       <c r="P34" s="4">
-        <v>23.57</v>
+        <v>24.34</v>
       </c>
       <c r="Q34" s="4">
-        <v>14.84</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>62.97</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="P35" s="4">
-        <v>96.12</v>
+        <v>10.27</v>
       </c>
       <c r="Q35" s="4">
-        <v>95.52</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>99.37</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="L36" s="4"/>
       <c r="M36" s="4" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>49</v>
+        <v>168</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="P36" s="4">
-        <v>47.32</v>
+        <v>3.96</v>
       </c>
       <c r="Q36" s="4">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>86.96</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="L37" s="4"/>
       <c r="M37" s="4" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="P37" s="4">
-        <v>94.53</v>
+        <v>36.79</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="L38" s="4"/>
       <c r="M38" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>124</v>
+        <v>185</v>
       </c>
       <c r="P38" s="4">
-        <v>5.78</v>
+        <v>28.78</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="4" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="P39" s="4">
         <v>6.89</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
         <v>0</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="P40" s="4">
         <v>3.96</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>0</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L41" s="4" t="s">
         <v>199</v>
       </c>
+      <c r="L41" s="4"/>
       <c r="M41" s="4" t="s">
-        <v>123</v>
+        <v>189</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>123</v>
+        <v>189</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>131</v>
+        <v>200</v>
       </c>
       <c r="P41" s="4">
-        <v>14.3</v>
+        <v>32.18</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="P42" s="4">
-        <v>17.87</v>
+        <v>14.3</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>0</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="I43" s="13"/>
       <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>204</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>205</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="P43" s="4">
         <v>3.9</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>206</v>
       </c>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>207</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>208</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>210</v>
+        <v>47</v>
       </c>
       <c r="P44" s="4">
-        <v>5.34</v>
+        <v>36.79</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="L45" s="4" t="s">
         <v>211</v>
       </c>
-      <c r="I45" s="13"/>
-[...1 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="M45" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="L45" s="4" t="s">
+      <c r="N45" s="4" t="s">
         <v>213</v>
       </c>
-      <c r="M45" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O45" s="4" t="s">
-        <v>37</v>
+        <v>122</v>
       </c>
       <c r="P45" s="4">
-        <v>36.79</v>
+        <v>94.53</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>94.51</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>214</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
         <v>215</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>216</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>45</v>
+        <v>218</v>
       </c>
       <c r="P46" s="4">
-        <v>24.34</v>
+        <v>5.34</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>217</v>
-[...6 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
       <c r="P47" s="4">
-        <v>90.73</v>
+        <v>5.78</v>
       </c>
       <c r="Q47" s="4">
-        <v>43.07</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>47.47</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="7" t="s">
         <v>223</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="11"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8">
         <v>1187.32</v>
       </c>
       <c r="P48" s="8">
-        <v>574.74</v>
+        <v>703.28</v>
       </c>
       <c r="Q48" s="8">
-        <v>48.41</v>
+        <v>59.23</v>
       </c>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A48:N48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>