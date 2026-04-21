--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -937,54 +937,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>47.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>25.84</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,54 +996,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>23.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.55</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.06</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1055,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>47.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>44.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.44</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1114,54 @@
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>8.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.17</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1234,54 +1234,54 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>96.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>96.08</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1466,54 +1466,54 @@
       <c r="I13" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>70.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>26.06</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>36.77</v>
       </c>
       <c r="S13" s="4">
         <v>55</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1527,54 +1527,54 @@
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>107.27</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>45.7</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>42.6</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1588,88 +1588,88 @@
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>148.82</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>115.12</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>77.36</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>958.89</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>361.55</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>37.7</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>