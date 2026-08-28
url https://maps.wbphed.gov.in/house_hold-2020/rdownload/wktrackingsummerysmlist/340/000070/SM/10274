--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,246 +89,246 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Purulia Division</t>
   </si>
   <si>
     <t>Water supply Tap Connection Arrangement to AWC(102 nos) under Raghunathpur-I Block In Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10274</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 9 nos AWC within Raghunathpur-I Block (Part-F) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000122/2022-2023</t>
+  </si>
+  <si>
+    <t>734/PD</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>BASANTA KUMAR SINGHADEO</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 6 nos AWC within Raghunathpur-I Block (Part-H) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000124/2022-2023</t>
+  </si>
+  <si>
+    <t>736/PD</t>
+  </si>
+  <si>
+    <t>M/S ACHARJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 3 nos AWC within Raghunathpur-I Block (Part-I) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2022-2023</t>
+  </si>
+  <si>
+    <t>737/PD</t>
+  </si>
+  <si>
+    <t>NANIGOPAL DEY</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 6 nos AWC within Raghunathpur-I Block (Part-G) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2022-2023</t>
+  </si>
+  <si>
+    <t>735/PD</t>
+  </si>
+  <si>
+    <t>KHITISH CHANDRA PATHAK</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 1 no AWC within Raghunathpur-I Block (Part-L) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>738/PD</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA MAHATO</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 25 nos AWC within Raghunathpur-I Block (Part-C) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000537/2022-2023</t>
+  </si>
+  <si>
+    <t>1048/PD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES ( INDIA)</t>
+  </si>
+  <si>
     <t>Water supply Tap Connection Arrangement for 6 nos AWC within Raghunathpur-I Block (Part-H) of Purulia District under Purulia Division, PHE Dte. (Tender No.222/EE/PD of 2022-23)</t>
   </si>
   <si>
     <t>VCH/000466/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-278</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
-    <t>M/S ACHARJEE CONSTRUCTION</t>
-[...74 lines deleted...]
-    <t>PRINCE INDUSTRIES ( INDIA)</t>
+    <t>Water supply tap connection arrangement for 25 nos AWC within Raghunathpur-I Block (Part-C) of Purulia District under Purulia Division PHE Dte. (Tender No.50/SE/PMU of 2022-23)</t>
+  </si>
+  <si>
+    <t>VCH/001734/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-447</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 9nos AWC within Raghunathpur-I Block (Part-E), 2nos AWC within Raghunathpur-I Block (Part-J) &amp; 2nos AWC within Raghunathpur-I Block (Part-K) of Purulia District under Purulia Division, PHE Dte. (Phase-III) (SL-10)</t>
+  </si>
+  <si>
+    <t>ORD/001037/2022-2023</t>
+  </si>
+  <si>
+    <t>211/PD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 12nos AWC within Raghunathpur-I Block (Part-A) &amp; 6 nos AWC within Raghunathpur-I Block (Part-D-I ) of Purulia District under Purulia Division, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/001024/2022-2023</t>
+  </si>
+  <si>
+    <t>147/PD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Installation of Big-Dia D.T.H. Tube Well (200mm x 165mm) by Robotic DTH Rigs for drilling upto 1200 ft or small form factor trolly mounted rig with trolly mounted compressor suitable for narrow 68 inch wide roads considering 200mt Depth in diferent AWC of different Blocks (PHASE-2) of the District Purulia under Purulia RWS Sub Division,PHE Dte. under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000970/2022-2023</t>
   </si>
   <si>
     <t>49/PD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>ANUP KUMAR SAHA</t>
   </si>
   <si>
     <t>Making Xerox copy of original DPR, Drawing, Mouza Map etc.</t>
   </si>
   <si>
     <t>BILL/00248/2023-2024</t>
   </si>
   <si>
     <t>27/2023-149</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>SB CONSTRUCTION</t>
   </si>
   <si>
     <t>car hire bill for office purpose against Reg. No.WB55A/7171 bill paid for the month of May,22 to June,22.</t>
   </si>
   <si>
     <t>BILL/00538/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-335</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>NIRUPAMA DEY</t>
-  </si>
-[...58 lines deleted...]
-    <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,347 +855,351 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.86</v>
+        <v>70.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>40.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...11 lines deleted...]
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>47.43</v>
       </c>
       <c r="Q4" s="4">
         <v>12.25</v>
       </c>
       <c r="R4" s="4">
         <v>25.84</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>23.44</v>
       </c>
       <c r="Q5" s="4">
         <v>14.55</v>
       </c>
       <c r="R5" s="4">
         <v>62.06</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>47.09</v>
       </c>
       <c r="Q6" s="4">
         <v>44.48</v>
       </c>
       <c r="R6" s="4">
         <v>94.44</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>8.29</v>
       </c>
       <c r="Q7" s="4">
         <v>7.31</v>
       </c>
       <c r="R7" s="4">
         <v>88.17</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>197.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
@@ -1209,467 +1213,463 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="P9" s="4">
-        <v>96.1</v>
+        <v>12.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>96.08</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>0.37</v>
+        <v>197.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.68</v>
+        <v>107.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>94.77</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.34</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>197.74</v>
+        <v>148.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>122.23</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.14</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>70.85</v>
+        <v>96.1</v>
       </c>
       <c r="Q13" s="4">
-        <v>26.06</v>
+        <v>96.08</v>
       </c>
       <c r="R13" s="4">
-        <v>36.77</v>
+        <v>99.98</v>
       </c>
       <c r="S13" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>107.27</v>
+        <v>0.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>45.7</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>42.6</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>148.82</v>
+        <v>0.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>115.12</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>77.36</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>958.89</v>
       </c>
       <c r="P16" s="8">
-        <v>361.55</v>
+        <v>431.78</v>
       </c>
       <c r="Q16" s="8">
-        <v>37.7</v>
+        <v>45.03</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>