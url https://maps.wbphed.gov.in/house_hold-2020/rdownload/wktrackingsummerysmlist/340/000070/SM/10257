--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -869,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>96.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>43.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.19</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -987,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>223.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>44.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.09</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1204,54 +1204,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>812.77</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>88.35</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>