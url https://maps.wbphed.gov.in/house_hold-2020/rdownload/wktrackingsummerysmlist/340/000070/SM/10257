--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -113,135 +113,135 @@
   <si>
     <t>Water supply Tap Connection Arrangement for 22 nos AWC within Barabazar Block (Part-C) of Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000598/2022-2023</t>
   </si>
   <si>
     <t>1199/PD</t>
   </si>
   <si>
     <t>12/08/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>MS D.PALIT AND CO.</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 47 nos School upto 200 Students, 4 nos School for 201-500 Students, 1 no School for 501-800 Students and 1 no School above 800 Students within Joypur Block (Part-A) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000093/2022-2023</t>
+  </si>
+  <si>
+    <t>675/PD</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 20 nos AWC within Barabazar Block (Part-D) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000587/2022-2023</t>
+  </si>
+  <si>
+    <t>1154/PD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 6 nos AWC within Jhalda-II Block (Part-F) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000455/2021-2022</t>
+  </si>
+  <si>
+    <t>417/PD</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>30/04/2022</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Installation of Big-Dia D.T.H. Tube Well (200mm x 165mm) by Robotic DTH Rigs for drilling upto 1200 ft or small form factor trolly mounted rig with trolly mounted compressor suitable for narrow 68 inch wide roads considering 200mt Depth in diferent school of different Blocks (PHASE-1) of the District Purulia under Purulia RWS Sub Division,PHE Dte. under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000999/2022-2023</t>
   </si>
   <si>
     <t>112/PD</t>
   </si>
   <si>
     <t>20/01/2023</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>Installation of Big-Dia Odex-165 (Simultaneous driving of casing pipe) 165 mm dia Tube Well considering 120mt Depth in diferent school of different blocks of the District Purulia JJM under Purulia RWS Sub-Division,PHEDte. under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/004149/2023-2024</t>
   </si>
   <si>
     <t>540/PD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>S N POLYMERS PVT LTD</t>
-  </si>
-[...52 lines deleted...]
-    <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing necessary water supply arrangement within school with connection from new Big-Dia D.T.H. Tube Well (200mm x 165mm) considering 200mt Dept and GI pipe of adequate dia and PVC pipes (medium duty confirming to the ASTMD-1785) and length where necessary 6 nos. alloy Iron with brass spindle bib cock/ stop cock at toilet and kitchen, gunmetal wheel valves, supplying submersible pumping machinery 1.0 HP of Crompton/ KSB or other renowned make conforming to latest BIS codes with all necessary electrical connections supplying PVC water storage tank of approved quality of total capacity of 2000 ltr capacity.(4nos. 500ltrs tank) ( To be installed at roof top of school building ) all complete. Block:-Santuri, Site:-i) Talberia Primary School(Santuri GP), ii) Gumra Pry School ( Tarabari G.P), iii) Lapahari pry School (Tarabari G.P) Block:-Jhalda-II, Site:- i) Rigid HIgh School (Rigid G.P)</t>
   </si>
   <si>
     <t>ORD/004055/2023-2024</t>
   </si>
   <si>
     <t>526/PD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>174.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.75</v>
       </c>
       <c r="S3" s="4">
         <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -863,395 +863,395 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>96.12</v>
+        <v>223.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>43.44</v>
+        <v>85.65</v>
       </c>
       <c r="R4" s="4">
-        <v>45.19</v>
+        <v>38.32</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>92.73</v>
+        <v>158.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>56.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.88</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>223.53</v>
+        <v>47.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>44.91</v>
+        <v>47.21</v>
       </c>
       <c r="R6" s="4">
-        <v>20.09</v>
+        <v>99.84</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>158.27</v>
+        <v>96.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>43.44</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>45.19</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>47.29</v>
+        <v>92.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
         <v>20.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.94</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>812.77</v>
       </c>
       <c r="P10" s="8">
-        <v>88.35</v>
+        <v>268.26</v>
       </c>
       <c r="Q10" s="8">
-        <v>10.87</v>
+        <v>33.01</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>