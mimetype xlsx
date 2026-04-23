--- v1 (2026-02-07)
+++ v2 (2026-04-23)
@@ -1334,54 +1334,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>113.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>29.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.36</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1393,54 +1393,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>91.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>49.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1513,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>50.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>46.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.29</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1574,54 +1574,54 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>3.17</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1635,54 +1635,54 @@
       <c r="I13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>4.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>87.27</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2099,54 +2099,54 @@
       <c r="I21" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="4">
         <v>90.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>49.5</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>54.57</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2160,54 +2160,54 @@
       <c r="I22" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>80.37</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>21.19</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>26.36</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2221,54 +2221,54 @@
       <c r="I23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="4">
         <v>90.51</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>24.78</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>27.38</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2341,88 +2341,88 @@
         <v>139</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P25" s="4">
         <v>82.6</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>79.66</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>96.44</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>1282.32</v>
       </c>
       <c r="P26" s="8">
-        <v>0</v>
+        <v>309.13</v>
       </c>
       <c r="Q26" s="8">
-        <v>0</v>
+        <v>24.11</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>