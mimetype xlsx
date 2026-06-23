--- v2 (2026-04-23)
+++ v3 (2026-06-23)
@@ -422,66 +422,66 @@
   <si>
     <t>13/12/2022</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>S.S CONSTRUCTION</t>
   </si>
   <si>
     <t>Water supply Tap Connection Arrangement for 20 nos AWC within Para Block of Purulia District under Purulia Division, PHE Dte.(Phase-I) (Part-E)</t>
   </si>
   <si>
     <t>ORD/000271/2022-2023</t>
   </si>
   <si>
     <t>821/PD</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>ENVIRON ENERGY SERVICES PRIVATE LIMITED</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 2 nos AWC within Para Block (Part-M), 2 nos AWC within Para Block (Part-N) &amp; 6 nos AWC within Para Block (Part-O) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000798/2022-2023</t>
+  </si>
+  <si>
+    <t>1725/PD</t>
+  </si>
+  <si>
     <t>Water supply Tap Connection Arrangement for 20 nos AWC within Para Block (Part-F) from newly sinked tubewell by mechanical division of Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000887/2022-2023</t>
   </si>
   <si>
     <t>1867/PD</t>
-  </si>
-[...7 lines deleted...]
-    <t>1725/PD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1334,54 +1334,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>113.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>29.86</v>
+        <v>71.76</v>
       </c>
       <c r="R8" s="4">
-        <v>26.36</v>
+        <v>63.33</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -2038,54 +2038,54 @@
       <c r="I20" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P20" s="4">
         <v>95.18</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>51.31</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>53.91</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2099,54 +2099,54 @@
       <c r="I21" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="4">
         <v>90.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>49.5</v>
+        <v>54.34</v>
       </c>
       <c r="R21" s="4">
-        <v>54.57</v>
+        <v>59.9</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2160,54 +2160,54 @@
       <c r="I22" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P22" s="4">
         <v>80.37</v>
       </c>
       <c r="Q22" s="4">
-        <v>21.19</v>
+        <v>42.25</v>
       </c>
       <c r="R22" s="4">
-        <v>26.36</v>
+        <v>52.57</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2221,208 +2221,208 @@
       <c r="I23" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P23" s="4">
         <v>90.51</v>
       </c>
       <c r="Q23" s="4">
-        <v>24.78</v>
+        <v>59.89</v>
       </c>
       <c r="R23" s="4">
-        <v>27.38</v>
+        <v>66.17</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="J24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>128</v>
+        <v>67</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>129</v>
+        <v>68</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="P24" s="4">
-        <v>94.41</v>
+        <v>82.6</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>79.66</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>96.44</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="J25" s="13"/>
+      <c r="J25" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>67</v>
+        <v>128</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="P25" s="4">
-        <v>82.6</v>
+        <v>94.41</v>
       </c>
       <c r="Q25" s="4">
-        <v>79.66</v>
+        <v>41.25</v>
       </c>
       <c r="R25" s="4">
-        <v>96.44</v>
+        <v>43.7</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>1282.32</v>
       </c>
       <c r="P26" s="8">
-        <v>309.13</v>
+        <v>504.6</v>
       </c>
       <c r="Q26" s="8">
-        <v>24.11</v>
+        <v>39.35</v>
       </c>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>