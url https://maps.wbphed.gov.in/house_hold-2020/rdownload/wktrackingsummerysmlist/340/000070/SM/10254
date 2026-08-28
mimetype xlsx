--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,80 +77,140 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement to AWC(116 nos) under Para Block In Purulia District under Purulia Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>SM/10254</t>
+  </si>
+  <si>
+    <t>Anganwadi</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 21 nos AWC within Para Block of Purulia District under Purulia Division, PHE Dte. (Phase-V) (Part-G, H and I)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>824/PD</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>M DHARA &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 20 nos AWC within Para Block of Purulia District under Purulia Division, PHE Dte.(Phase-I) (Part-E)</t>
+  </si>
+  <si>
+    <t>ORD/000271/2022-2023</t>
+  </si>
+  <si>
+    <t>821/PD</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>ENVIRON ENERGY SERVICES PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
-    <t>Water supply Tap Connection Arrangement to AWC(116 nos) under Para Block In Purulia District under Purulia Division, PHE.Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Execution of Electrical resistivity survey for searching ground water availability by experienced qualified geologist or applied geophysistat Anara, Bhowridih, Dubra, Bahara, Gram panchayats in PARA block and other areas for RBTW source creation in AWC withinPurulia district under PMD, PHE, Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2022-2023</t>
   </si>
   <si>
     <t>217/PMSD (Drilling)</t>
   </si>
   <si>
     <t>05/08/2022</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 25 nos AWC within Para Block (Part-B) of Purulia District under Purulia Division, PHE Dte.(Without Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000597/2022-2023</t>
+  </si>
+  <si>
+    <t>1152/PD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
     <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different source less AWC at Dubra GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia</t>
   </si>
   <si>
     <t>DRILLER-IN-CHARGE IN THE RANK OF ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER je1_drill_pur_mesdd@wbphed.gov.in</t>
   </si>
   <si>
     <t>ORD/000162/2022-2023</t>
   </si>
   <si>
     <t>712/PMD</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
     <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different source less AWC at Udayespur GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia</t>
@@ -179,309 +239,249 @@
   <si>
     <t>724/PMD</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>18/11/2022</t>
   </si>
   <si>
     <t>SANTANU BANERJEE</t>
   </si>
   <si>
     <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different sourceless AWC at Para GP and Anara GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia</t>
   </si>
   <si>
     <t>ORD/000160/2022-2023</t>
   </si>
   <si>
     <t>710/PMD</t>
   </si>
   <si>
     <t>PROGRESIVE ENGINEERS CO-OPERATIVE SOCITY LTD.</t>
   </si>
   <si>
-    <t>Purulia Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Water supply Tap Connection Arrangement for 5 nos AWC within Para Block (Part-J), 3 nos AWC within Para Block (Part-K) &amp; 3 nos AWC within Para Block (Part-L) of Purulia District under Purulia Division, PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000809/2022-2023</t>
   </si>
   <si>
     <t>1701/PD</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>MS D.PALIT AND CO.</t>
   </si>
   <si>
+    <t>Water supply Tap Connection Arrangement for 20 nos AWC within Para Block (Part-F) from newly sinked tubewell by mechanical division of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000887/2022-2023</t>
+  </si>
+  <si>
+    <t>1867/PD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 2 nos AWC within Para Block (Part-M), 2 nos AWC within Para Block (Part-N) &amp; 6 nos AWC within Para Block (Part-O) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000798/2022-2023</t>
+  </si>
+  <si>
+    <t>1725/PD</t>
+  </si>
+  <si>
+    <t>M/S KARUNAMOYEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Rigbored Tubewell (200 X 165) mm by DTH method in different source less AWC at Deoli GP, Para Block under Purulia Mechanical Division, P.H.E Dte. in the District of Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000181/2022-2023</t>
+  </si>
+  <si>
+    <t>751/PMD</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 12 nos AWC within PARA Block (Part-D)&amp; 5 nos Awc Within PARA block (Part-C-II) from newly sinked tubewell by mechanical division of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000904/2022-2023</t>
+  </si>
+  <si>
+    <t>1866/PD</t>
+  </si>
+  <si>
+    <t>S.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different sourceless AWC at Bhowridih GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia</t>
+  </si>
+  <si>
+    <t>ORD/000161/2022-2023</t>
+  </si>
+  <si>
+    <t>711/PMD</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 20 nos AWC within Para Block of Purulia District under Purulia Division, PHE Dte.(Phase-III) (Part-A, C &amp; P)</t>
+  </si>
+  <si>
+    <t>ORD/000278/2022-2023</t>
+  </si>
+  <si>
+    <t>820/PD</t>
+  </si>
+  <si>
+    <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different source less AWC at Para GP and Anara GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia. (Tender No.233/EE/PMD of 2022-23)</t>
+  </si>
+  <si>
+    <t>VCH/001710/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-473</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different source less AWC at Jabara Jhapra-I GP and Jabara Jhapra -II GP Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia. (Tender No.231/EE/PMD of 2022-23)</t>
+  </si>
+  <si>
+    <t>VCH/001672/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-505</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>Execution of Electrical resistivity survey for searching ground water availability by experienced qualified geologist or applied geophysistat Anara, Bhowridih, Dubra, Bahara, Gram panchayats in PARA block and other areas for RBTW source creation in AWC withinPurulia district under PMD, PHE, Dte. (Tender No.202/EE/PMD of 2022-23)</t>
+  </si>
+  <si>
+    <t>VCH/001726/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-457</t>
+  </si>
+  <si>
+    <t>02/12/2022</t>
+  </si>
+  <si>
+    <t>VCH/001675/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-507</t>
+  </si>
+  <si>
     <t>Water supply Tap Connection Arrangement for 37 nos AWC within PARA Block ) of Purulia District under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000956/2022-2023</t>
   </si>
   <si>
     <t>34/PD</t>
   </si>
   <si>
     <t>09/01/2023</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA MAHATO</t>
   </si>
   <si>
-    <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different sourceless AWC at Bhowridih GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia</t>
-[...28 lines deleted...]
-  <si>
     <t>Washing and developing of tube well for AWC programme at Para and other block under PMD, PHE, Dte.(2nd call)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/000028/2023-2024</t>
   </si>
   <si>
     <t>415/PMD</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>SUMIT KR. CHAKRABORTY</t>
   </si>
   <si>
+    <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different source less AWC at Udayespur GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia. (Tender No.230/EE/PMD of 2022-23)</t>
+  </si>
+  <si>
+    <t>VCH/001659/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-530</t>
+  </si>
+  <si>
     <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method in different source less AWC at Dubra GP, Para Block under Purulia Mechanical Division PHE.Dte. in the District of Purulia. (Tender No.232/EE/PMD of 2022-23)</t>
   </si>
   <si>
     <t>VCH/001654/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-516</t>
   </si>
   <si>
     <t>02/01/2023</t>
   </si>
   <si>
     <t>TAPAN KR. DEY</t>
-  </si>
-[...130 lines deleted...]
-    <t>1867/PD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,1390 +1008,1392 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.93</v>
+        <v>95.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>51.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>66.5</v>
+        <v>90.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.17</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>44.32</v>
+        <v>4.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>72.8</v>
+        <v>113.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>71.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>63.33</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>69.68</v>
+        <v>66.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>113.31</v>
+        <v>44.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>71.76</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>63.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>91.69</v>
+        <v>72.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>49.94</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>54.47</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J10" s="13"/>
-[...9 lines deleted...]
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>20.47</v>
+        <v>69.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>50.71</v>
+        <v>91.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>46.8</v>
+        <v>49.94</v>
       </c>
       <c r="R11" s="4">
-        <v>92.29</v>
+        <v>54.47</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="P12" s="4">
-        <v>3.17</v>
+        <v>94.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.12</v>
+        <v>41.25</v>
       </c>
       <c r="R12" s="4">
-        <v>98.23</v>
+        <v>43.7</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.92</v>
+        <v>82.6</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.29</v>
+        <v>79.66</v>
       </c>
       <c r="R13" s="4">
-        <v>87.27</v>
+        <v>96.44</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>49.6</v>
+        <v>3.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13"/>
-[...4 lines deleted...]
-      <c r="L15" s="4" t="s">
+      <c r="P15" s="4">
+        <v>80.37</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>42.25</v>
+      </c>
+      <c r="R15" s="4">
+        <v>52.57</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>22.58</v>
+        <v>50.71</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>46.8</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>92.29</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="I17" s="13"/>
-[...6 lines deleted...]
-      </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="P17" s="4">
-        <v>4.93</v>
+        <v>90.72</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>54.34</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>59.9</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>10.19</v>
+        <v>68.79</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="P19" s="4">
-        <v>68.79</v>
+        <v>49.96</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>44</v>
       </c>
       <c r="P20" s="4">
-        <v>95.18</v>
+        <v>4.93</v>
       </c>
       <c r="Q20" s="4">
-        <v>51.31</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>53.91</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="P21" s="4">
-        <v>90.72</v>
+        <v>10.19</v>
       </c>
       <c r="Q21" s="4">
-        <v>54.34</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>59.9</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>80.37</v>
+        <v>20.47</v>
       </c>
       <c r="Q22" s="4">
-        <v>42.25</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>52.57</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>90.51</v>
+        <v>4.92</v>
       </c>
       <c r="Q23" s="4">
-        <v>59.89</v>
+        <v>4.29</v>
       </c>
       <c r="R23" s="4">
-        <v>66.17</v>
+        <v>87.27</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>67</v>
+        <v>124</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="P24" s="4">
-        <v>82.6</v>
+        <v>22.58</v>
       </c>
       <c r="Q24" s="4">
-        <v>79.66</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>96.44</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>94.41</v>
+        <v>49.6</v>
       </c>
       <c r="Q25" s="4">
-        <v>41.25</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>43.7</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>1282.32</v>