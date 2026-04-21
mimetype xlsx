--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -923,54 +923,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>42.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.72</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -982,54 +982,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>70.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>44.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.39</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1041,54 +1041,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>35.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.69</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1100,54 +1100,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>42.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69.35</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1159,54 +1159,54 @@
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>35.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.88</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>13.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.59</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1338,54 +1338,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>13.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>60.19</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1397,54 +1397,54 @@
         <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>96.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>96.17</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1578,54 +1578,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>28.24</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.85</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>31.34</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1639,54 +1639,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>91.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>13.14</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>14.35</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1850,54 +1850,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>618.74</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>294.44</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>47.59</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>