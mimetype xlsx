--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURULIA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Water supply Tap Connection Arrangement to AWC(97 nos) under Purulia-II Block In Purulia District under Purulia Division, PHE.Dte.</t>
   </si>
   <si>
     <t>SM/10249</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Belma &amp; Bhangra G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000170/2022-2023</t>
+  </si>
+  <si>
+    <t>1128/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>ABHIJIT MUKHERJEE</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Chharrah G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000171/2022-2023</t>
   </si>
   <si>
     <t>1129/BMD</t>
   </si>
   <si>
-    <t>12/09/2022</t>
-[...5 lines deleted...]
-    <t>ABHIJIT MUKHERJEE</t>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Hutmura &amp; Raghabpur G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000173/2022-2023</t>
+  </si>
+  <si>
+    <t>1131/BMD</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY MAINING &amp; ENGINEERING.</t>
+  </si>
+  <si>
+    <t>Purulia Division</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 11 nos AWC within Purulia-II Block (Part-B) of Purulia District under Purulia Division, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000810/2022-2023</t>
+  </si>
+  <si>
+    <t>1702/PD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>KOUSHIK CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Aga yesa Narrah G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2022-2023</t>
+  </si>
+  <si>
+    <t>1197/BMD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Golamara G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000177/2022-2023</t>
+  </si>
+  <si>
+    <t>1198/BMD</t>
+  </si>
+  <si>
+    <t>AMITAVA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 6 nos AWC within PURULIA-II Block (Part-J,L,M,N,N,O) from newly sinked tubewell by mechanical division of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000878/2022-2023</t>
+  </si>
+  <si>
+    <t>1869/PD</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>IKBAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 3 nos AWC within Purulia-II Block (Part-I) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>740/PD</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>BHUTNATH MISHRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Ghongha G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000172/2022-2023</t>
   </si>
   <si>
     <t>1130/BMD</t>
   </si>
   <si>
-    <t>07/10/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>SUMIT KUMAR CHAKRABORTY</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Hutmura &amp; Raghabpur G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
-[...32 lines deleted...]
-    <t>PREMNATH MITRA</t>
+    <t>Water supply Tap Connection Arrangement for 3 nos AWC within Purulia-II Block (Part-H) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2022-2023</t>
+  </si>
+  <si>
+    <t>739/PD</t>
+  </si>
+  <si>
+    <t>INDRAJIT SARKAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Construction of 200 mm X 165 mm x 200 Mtr depth. Rig Bored Tube wells (D.T.H drilling) in different source less AWC at Pindra G.P of Purulia-II Block in the District of Purulia in connection to JJM Program under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000178/2022-2023</t>
+  </si>
+  <si>
+    <t>1199/BMD</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 9 nos AWC within Purulia-II Block (Part-E) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2022-2023</t>
+  </si>
+  <si>
+    <t>766/PD</t>
+  </si>
+  <si>
+    <t>SOUHARDYA BUSINESS LINE</t>
+  </si>
+  <si>
+    <t>Water supply Tap Connection Arrangement for 12 nos AWC within Purulia-II Block ) of Purulia District under Purulia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000959/2022-2023</t>
+  </si>
+  <si>
+    <t>37/PD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>TAPAN CHANDRA</t>
   </si>
   <si>
     <t>Purulia Mechanical</t>
   </si>
   <si>
     <t>Construction of Rigbored Tubewell (200mm x 165mm) by DTH method sourceless AWC at Purulia-II Block where adjacent road is narrow and critical under Purulia Mechanical Division PHE Dte. in the District of Purulia</t>
   </si>
   <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>529/PMD</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>04/06/2023</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>Purulia Division</t>
-[...34 lines deleted...]
-  <si>
     <t>Installation of Big-Dia D.T.H. Tube Well (200mm x 165mm) by Robotic DTH Rigs for drilling upto 1200 ft or small form factor trolly mounted rig with trolly mounted compressor suitable for narrow 68 inch wide roads considering 200mt Depth in diferent AWC of different Blocks (PHASE-1) of the District Purulia under Purulia RWS Sub Division,PHE Dte. under Purulia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000969/2022-2023</t>
   </si>
   <si>
     <t>48/PD</t>
   </si>
   <si>
-    <t>09/01/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>S N POLYMERS PVT LTD</t>
-  </si>
-[...82 lines deleted...]
-    <t>1199/BMD</t>
   </si>
   <si>
     <t>Supply and Delivery of fuel(Diesel) and lubricants to Departmental Rig KLR and supporting vehicle WB 67 6943 in connection of Purulia JJM Program at BMSD(D) under PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00362/2024-2025</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>LALJI RAJA &amp; SONS AGENCIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -923,895 +923,895 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>42.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>23.27</v>
+        <v>29.49</v>
       </c>
       <c r="R3" s="4">
-        <v>54.72</v>
+        <v>69.35</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>70.88</v>
+        <v>42.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>44.22</v>
+        <v>23.27</v>
       </c>
       <c r="R4" s="4">
-        <v>62.39</v>
+        <v>54.72</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>35.89</v>
       </c>
       <c r="Q5" s="4">
         <v>29.31</v>
       </c>
       <c r="R5" s="4">
         <v>81.69</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>42.52</v>
+        <v>91.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.49</v>
+        <v>65.78</v>
       </c>
       <c r="R6" s="4">
-        <v>69.35</v>
+        <v>71.82</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>35.83</v>
       </c>
       <c r="Q7" s="4">
         <v>28.26</v>
       </c>
       <c r="R7" s="4">
         <v>78.88</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>31.54</v>
+        <v>35.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.52</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>13.6</v>
+        <v>28.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>13.59</v>
+        <v>27.51</v>
       </c>
       <c r="R9" s="4">
-        <v>99.95</v>
+        <v>97.42</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>13.53</v>
       </c>
       <c r="Q10" s="4">
         <v>8.14</v>
       </c>
       <c r="R10" s="4">
         <v>60.19</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>96.17</v>
+        <v>70.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>96.17</v>
+        <v>44.22</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>62.39</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>6.4</v>
+        <v>13.6</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>13.59</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>40.73</v>
+        <v>32.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>28.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.36</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>28.24</v>
+        <v>40.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>8.85</v>
+        <v>37.34</v>
       </c>
       <c r="R14" s="4">
-        <v>31.34</v>
+        <v>91.68</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>91.59</v>
+        <v>6.4</v>
       </c>
       <c r="Q15" s="4">
-        <v>13.14</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>14.35</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>35.4</v>
+        <v>31.54</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>32.22</v>
+        <v>96.17</v>
       </c>
       <c r="Q17" s="4">
+        <v>96.17</v>
+      </c>
+      <c r="R17" s="4">
+        <v>100</v>
+      </c>
+      <c r="S17" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
@@ -1850,54 +1850,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>618.74</v>
       </c>
       <c r="P19" s="8">
-        <v>294.44</v>
+        <v>466.39</v>
       </c>
       <c r="Q19" s="8">
-        <v>47.59</v>
+        <v>75.38</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>